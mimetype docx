--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -668,900 +668,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Deep Neural Network Anomaly Detection System for SCADA Networks</w:t>
+                <w:t xml:space="preserve">An empirical characterization of community structures in complex networks using a bivariate map of quality metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raogo Kabore</w:t>
+                <w:t xml:space="preserve">Vinh-Loc Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyacinthe Kouassi Konan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yvon Kermarrec</w:t>
+                <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Far East Journal of Mathematical Sciences (FJMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17654/MS128020141⟩</w:t>
+              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13278-021-00743-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174488v1</w:t>
+                <w:t xml:space="preserve">hal-01809064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Équipe « Decision Aid and Information Discovery » (DECIDE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of Anomaly Detection Systems in Industrial Control Systems Using Deep Feature Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raogo Kabore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlès Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
+                <w:t xml:space="preserve">Rodrigue N’goran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Billot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannis Haralambous</w:t>
+                <w:t xml:space="preserve">Olivier Asseu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lemey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lenca</w:t>
+                <w:t xml:space="preserve">Yvon Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.30 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/eng.2021.131003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281984v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning and Natural Language Processing in Mental Health: Systematic Review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Deok-Hee Kim-Dufor</w:t>
+                <w:t xml:space="preserve">Hybrid Deep Neural Network Anomaly Detection System for SCADA Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raogo Kabore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyacinthe Kouassi Konan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlès Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/15708⟩</w:t>
+              <w:t xml:space="preserve">Far East Journal of Mathematical Sciences (FJMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 128 (2), pp.141 - 191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17654/MS128020141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217684v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Anomaly Detection Systems in Industrial Control Systems Using Deep Feature Learning Approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Équipe « Decision Aid and Information Discovery » (DECIDE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Asseu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvon Kermarrec</w:t>
+                <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Haralambous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112, pp.9-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174461v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical characterization of community structures in complex networks using a bivariate map of quality metrics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine Learning and Natural Language Processing in Mental Health: Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bothorel</w:t>
+                <w:t xml:space="preserve">Aziliz Le Glaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Haralambous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deok-Hee Kim-Dufor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.37. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (5), pp.e15708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13278-021-00743-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/15708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809064v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community structure: A comparative evaluation of community detection methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bothorel</w:t>
+                <w:t xml:space="preserve">Distant Event Prediction Based on Sequential Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Haralambous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwal Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Data Science and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), pp.1-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976587v1</w:t>
+                <w:t xml:space="preserve">hal-02562021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distant Event Prediction Based on Sequential Rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Fahed</w:t>
+                <w:t xml:space="preserve">Community structure: A comparative evaluation of community detection methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Loc Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Riwal Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Science and Pattern Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Network Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.1-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/nws.2019.59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562021v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinicians’ Concerns About Mobile Ecological Momentary Assessment Tools Designed for Emerging Psychiatric Problems: Prospective Acceptability Assessment of the MEmind App</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Erik Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1569,51 +1569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Devylder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (4), pp.e10111. </w:t>
@@ -1651,64 +1651,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach for Data Mining of Electronic Health Record Data for Suicide Risk Management: Database Analysis for Clinical Decision Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Erik Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1779,420 +1779,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward mHealth Brief Contact Interventions in Suicide Prevention: Case Series From the Suicide Intervention Assisted by Messages (SIAM) Randomized Controlled Trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Prévenir le suicide avec le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Télécom‎ : revue de l'association TELECOM Paristech ALUMNI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 189, pp.31 - 33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686061v1</w:t>
+                <w:t xml:space="preserve">hal-01875108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention du suicide et santé connectée - Vers la personnalisation des soins ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Toward mHealth Brief Contact Interventions in Suicide Prevention: Case Series From the Suicide Intervention Assisted by Messages (SIAM) Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lenca</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mesmeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med Sci</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20183408021⟩</w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.e8 - </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/mhealth.7780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880867v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir le suicide avec le numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Prévention du suicide et santé connectée - Vers la personnalisation des soins ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Billot</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Guillodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alis Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Télécom‎ : revue de l'association TELECOM Paristech ALUMNI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Med Sci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (8-9), pp.730 - 734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20183408021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875108v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological Assessment of Clinicians' Antipsychotic Prescription Habits in Psychiatric Inpatients: A Novel Web- and Mobile Phone-Based Prototype for a Dynamic Clinical Decision Support System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luisa Barrigón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2533,51 +2533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Web-Based Clinical Decision Support System for Drug Prescription: Non-Interventional Naturalistic Description of the Antipsychotic Prescription Patterns in 4345 Outpatients and Future Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luisa Barrigón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2661,579 +2661,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised discovery of activities of daily living characterized by their periodicity and variability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Soulas</w:t>
+                <w:t xml:space="preserve">Mining top-k frequent-regular closed patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komate Amphawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Thépaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2015.06.006⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (21), pp.7882 - 7894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2015.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188640v1</w:t>
+                <w:t xml:space="preserve">hal-01171616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier &amp;quot;I.A. et Aide à la Décision</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannis Haralambous</w:t>
+                <w:t xml:space="preserve">Unsupervised discovery of activities of daily living characterized by their periodicity and variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Soulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thépaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45, pp.90 - 102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2015.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281960v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifying Many-Class High Dimensional Fingerprint Datasets Using Random Forest of Oblique Decision Trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dossier &amp;quot;I.A. et Aide à la Décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bothorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Haralambous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Nghi Do</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Puentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vietnam journal of computer science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007572v1</w:t>
+                <w:t xml:space="preserve">hal-03281960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity Monitoring Process based on Model-Driven Engineering - Application to Ambient Assisted Living</w:t>
+                <w:t xml:space="preserve">Classifying Many-Class High Dimensional Fingerprint Datasets Using Random Forest of Oblique Decision Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Simonin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Soulas</w:t>
+                <w:t xml:space="preserve">Thanh Nghi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of intelligent systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (3), pp.371 - 382. </w:t>
+              <w:t xml:space="preserve">Vietnam journal of computer science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (1), pp.3-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jisys-2014-0143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40595-014-0024-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185080v1</w:t>
+                <w:t xml:space="preserve">hal-01007572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining top-k frequent-regular closed patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Komate Amphawan</w:t>
+                <w:t xml:space="preserve">Activity Monitoring Process based on Model-Driven Engineering - Application to Ambient Assisted Living</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Soulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2015.06.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of intelligent systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.371 - 382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jisys-2014-0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171616v1</w:t>
+                <w:t xml:space="preserve">hal-01185080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzyme Classification Using Reactive Motifs</w:t>
               </w:r>
@@ -3772,51 +3772,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure formelle de la robustesse des règles d'association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3867,51 +3867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing network intrusion classification through the Kolmogorov-Smirnov splitting criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nghi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4051,355 +4051,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From cognitive models to multiple decision makers support systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On selecting interestingness measures for association rules : user oriented description and multiple criteria decision aid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of computing and decision sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 184 (2), pp.610 - 626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2006.10.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879294v1</w:t>
+                <w:t xml:space="preserve">hal-02316548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision makers support system. Adapting the assistance to the decision maker's behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">From cognitive models to multiple decision makers support systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Foundations of computing and decision sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (4), pp.317 - 349</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01879300v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On selecting interestingness measures for association rules : user oriented description and multiple criteria decision aid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decision makers support system. Adapting the assistance to the decision maker's behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13, pp.53 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ISI.13.2.53-73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2006.10.059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02316548v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of actions in a multi-actor and multicriteria framework: application to the refunding of microfinance institutions</w:t>
               </w:r>
@@ -4630,51 +4630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l'intérêt des règles d'association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4755,51 +4755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12th Mini Euro Conference: Decision support systems; Electronic and mobile commerce; Multicriteria decision aid; Human centered processes; Ethical dilemmas in decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4901,51 +4901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et analyse multi-critères des mesures de qualité des règles d'association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5022,51 +5022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critères d'évaluation des mesures de qualité des règles d'association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5538,51 +5538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de données et prévention du suicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Symposium en santé mentale et intelligence artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gaël Dias; Amandine Cayol, Feb 2026, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5620,51 +5620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicabilité de séries temporelles : étude de cas sur des données de sécurité urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Castagnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5709,260 +5709,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de biais et intégration de connaissances expertes pour l'explicabilité en Intelligence Artificielle</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse Économique des Technologies Numérique de Rééducation Motrice : Une Revue Systématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Adzinyo Agbemanyole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Remy-Neris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokouvi Geovani Agbohessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Société &amp; IA @ Plate-Forme Intelligence Artificielle de l'AFIA (PFIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">39ème Congrès de la SOFMER -Toulouse 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de la médecine Physique et de réadaptation, Dec 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659618v1</w:t>
+                <w:t xml:space="preserve">hal-04948434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Économique des Technologies Numérique de Rééducation Motrice : Une Revue Systématique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détection de biais et intégration de connaissances expertes pour l'explicabilité en Intelligence Artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Fahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Castagnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème Congrès de la SOFMER -Toulouse 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de la médecine Physique et de réadaptation, Dec 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée Société &amp; IA @ Plate-Forme Intelligence Artificielle de l'AFIA (PFIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948434v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Analysis of Digital Motor Rehabilitation Technologies: A Systematic Review</w:t>
               </w:r>
@@ -6067,70 +6067,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automata-based explainable representation for a complex system of multivariate times series</w:t>
+                <w:t xml:space="preserve">Représentation explicable du comportement de systèmes complexes : automates pour les séries temporelles multivariées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6142,125 +6142,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC3K 2022: 14th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management - KDIR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7ème Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle APIA @ PFIA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896639v1</w:t>
+                <w:t xml:space="preserve">hal-03811733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation explicable du comportement de systèmes complexes : automates pour les séries temporelles multivariées</w:t>
+                <w:t xml:space="preserve">Automata-based explainable representation for a complex system of multivariate times series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6272,116 +6263,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle APIA @ PFIA 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IC3K 2022: 14th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management - KDIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Valletta, Malta. pp.170-179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011363400003335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811733v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporalizing Static Graph Autoencoders to Handle Temporal Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6435,299 +6435,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-specific Temporal Node Embedding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bothorel</w:t>
+                <w:t xml:space="preserve">Analyse automatique du discours de patients pour la détection de comorbidités psychiatriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bedart</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deok-Hee Kim-Dufor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone sur la Science des Données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université - LIS UMR 7020, Jun 2021, Marseille, France. pp.261-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274101v1</w:t>
+                <w:t xml:space="preserve">hal-03258036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse automatique du discours de patients pour la détection de comorbidités psychiatriques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannis Haralambous</w:t>
+                <w:t xml:space="preserve">Task-specific Temporal Node Embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Deok-Hee Kim-Dufor</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bedart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone sur la Science des Données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille Université - LIS UMR 7020, Jun 2021, Marseille, France. pp.261-272</w:t>
+              <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258036v1</w:t>
+                <w:t xml:space="preserve">hal-03274101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable AI: a narrative review at the crossroad of Knowledge Discovery, Knowledge Representation and Representation Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6778,77 +6778,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Dependency Syntax-Based Methods for Automatic Detection of Psychiatric Comorbidities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deok-Hee Kim-Dufor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6880,272 +6880,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction d'évènements distants basée sur les règles séquentielles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Fahed</w:t>
+                <w:t xml:space="preserve">Towards a DRS Parsing Framework for French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luyen Le Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2019 : Extraction et gestion des connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SNAMS 2019 : Sixth International Conference on Social Networks Analysis, Management and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Granada, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SNAMS.2019.8931868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962067v1</w:t>
+                <w:t xml:space="preserve">hal-02280800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ReSCU-M study: Comprehension of suicide social representation in Martinique Island. Perspective for prevention and communication strategies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dupont Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Kopp-Bigault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association for Suicide Prevention Caribbean Regional Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IASP, May 2019, Trinidad, Trinidad and Tobago</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accidents Vasculaires Cérébraux : Apport de l'Intelligence Artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7161,753 +7144,770 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accidents Vasculaires Cérébraux : des mécanismes à la prise en charge des patients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TemporalNode2vec: Temporal Node Embedding in Temporal Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bothorel</w:t>
+                <w:t xml:space="preserve">Prédiction d'évènements distants basée sur les règles séquentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bedart</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Haralambous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwal Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLEX NETWORKS 2019 : 8th International Conference on Complex Networks and their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGC 2019 : Extraction et gestion des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France. pp.309-314</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-36687-2_74⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02332080v1</w:t>
+                <w:t xml:space="preserve">hal-01962067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic prediction in connected health: The case of suicide prevention</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lemey</w:t>
+                <w:t xml:space="preserve">TemporalNode2vec: Temporal Node Embedding in Temporal Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bedart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SASE 2019 : Fathomless Futures: Algorithmic and Imagined</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPLEX NETWORKS 2019 : 8th International Conference on Complex Networks and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-36687-2_74⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505798v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the similarity of community detection methods based on cluster size distribution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bothorel</w:t>
+                <w:t xml:space="preserve">Algorithmic prediction in connected health: The case of suicide prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLEX NETWORKS 2018 : The 7th International Conference on Complex Networks and Their Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SASE 2019 : Fathomless Futures: Algorithmic and Imagined</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, New York City, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911077v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a DRS Parsing Framework for French</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannis Haralambous</w:t>
+                <w:t xml:space="preserve">Estimating the similarity of community detection methods based on cluster size distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Loc Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNAMS 2019 : Sixth International Conference on Social Networks Analysis, Management and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Granada, Spain. </w:t>
+              <w:t xml:space="preserve">COMPLEX NETWORKS 2018 : The 7th International Conference on Complex Networks and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom. pp.183-194, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SNAMS.2019.8931868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05411-3_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280800v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la fouille de données pour la prévention du risque suicidaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Méthodes de data mining et applications à l'analyse de bases de données de suicidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale sur l'Extraction et la Gestion des Connaissances, Revue des Nouvelles Technologies de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France. pp.143 - 154</w:t>
+              <w:t xml:space="preserve">Journées du Groupement d’Etudes et de Prévention du Suicide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694714v1</w:t>
+                <w:t xml:space="preserve">hal-01688452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de data mining et applications à l'analyse de bases de données de suicidants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Apport de la fouille de données pour la prévention du risque suicidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge López Castroman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupement d’Etudes et de Prévention du Suicide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférence Internationale sur l'Extraction et la Gestion des Connaissances, Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France. pp.143 - 154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688452v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue des systèmes de détection d'anomalies dans les réseaux SCADA et attaques internes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raogo Kabore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7945,64 +7945,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community structures evaluation in complex networks: A descriptive approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Loc Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8049,64 +8049,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community detection methods can discover better structural clusters than ground-truth communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Loc Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8337,699 +8337,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean Heat Content Structure Revealed by Un-Supervised Classification of Hydrographic Profiles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Lopez Radcenco</w:t>
+                <w:t xml:space="preserve">Suicide Sleep Monitoring (SSleeM): a feasibility and acceptability study of a wearable sleep tracking monitoring device in suicide attempters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Guillodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Conejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSD 2016 : Ocean Sciences Meeting </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, New Orleans, États-Unis</w:t>
+              <w:t xml:space="preserve">ESSSB 2016 : 16th European Symposium on Suicide and Suicidal behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Oviedo, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345101v1</w:t>
+                <w:t xml:space="preserve">hal-01444287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward E-Health Applications for Suicide Prevention</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Billot</w:t>
+                <w:t xml:space="preserve">Ocean Heat Content Structure Revealed by Un-Supervised Classification of Hydrographic Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herlé Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Enrique Baca-Garcia</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopez Radcenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHASE 2016 : IEEE First Conference on Connected Health: Applications, Systems and Engineering Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OSD 2016 : Ocean Sciences Meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, New Orleans, États-Unis</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355330v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From sensors and data to data mining for e-Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Soulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KST 2016 : 8th International Conference on Knowledge and Smart Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Chiangmai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suicide Sleep Monitoring (SSleeM): a feasibility and acceptability study of a wearable sleep tracking monitoring device in suicide attempters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Toward E-Health Applications for Suicide Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Simonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Courtet</w:t>
+                <w:t xml:space="preserve">Enrique Baca-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSSB 2016 : 16th European Symposium on Suicide and Suicidal behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHASE 2016 : IEEE First Conference on Connected Health: Applications, Systems and Engineering Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Washington, United States. pp.346 - 347, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CHASE.2016.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444287v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une brève introduction aux Données Massives - Challenges et perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bothorel</w:t>
+                <w:t xml:space="preserve">Mining top-k regular episodes from sensor streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komate Amphawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Soulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actuariat : Nouveaux Enjeux et Nouveaux Risques - Université d'été 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAIT 2015 : 7th International Conference on Advances in Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Bangkok, Thailand. pp.76 - 85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2015.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174979v1</w:t>
+                <w:t xml:space="preserve">hal-01247461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic Episode Discovery over Event Streams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Soulas</w:t>
+                <w:t xml:space="preserve">Une brève introduction aux Données Massives - Challenges et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Picot-Clémente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIA 2015 : 17th Portuguese Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Coimbra, Portugal. pp.547 - 559</w:t>
+              <w:t xml:space="preserve">Actuariat : Nouveaux Enjeux et Nouveaux Risques - Université d'été 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198702v1</w:t>
+                <w:t xml:space="preserve">hal-01174979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une brève introduction à l'Intelligence Artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9045,403 +9067,381 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences et ateliers de l'IUT de Lannion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Independence for Detecting Interesting Patterns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahcène Boubekki</w:t>
+                <w:t xml:space="preserve">Periodic Episode Discovery over Event Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Soulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSAA 2015 : IEEE International Conference on Data Science and Advanced Analytics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPIA 2015 : 17th Portuguese Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Coimbra, Portugal. pp.547 - 559</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247650v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indices de qualité en clustering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constrained Independence for Detecting Interesting Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Boubekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique : clustering et co-clustering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DSAA 2015 : IEEE International Conference on Data Science and Advanced Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.1 - 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSAA.2015.7344897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230854v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining top-k regular episodes from sensor streams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Soulas</w:t>
+                <w:t xml:space="preserve">Indices de qualité en clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAIT 2015 : 7th International Conference on Advances in Information Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée thématique : clustering et co-clustering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Issy Les Moulineaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2015.10.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01247461v1</w:t>
+                <w:t xml:space="preserve">hal-01230854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual Recommender System on a Location-Based Social Network for shopping places recommendation using association rules mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Picot-Clémente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9479,51 +9479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random forest of oblique decision trees for ERP semi-automatic configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nghi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Moga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10032,77 +10032,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the habits of elderly people through data mining from home automation devices data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Soulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thépaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIA 2013 : proceedings of the 16th Portuguese Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Azores, Portugal. pp.343 - 354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10372,135 +10372,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WiMAX traffic analysis and Base stations classification in terms of LRD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sorin Moga</w:t>
+                <w:t xml:space="preserve">Efficient mining Top-k regular-frequent itemset using compressed tidsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komate Amphawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Isar</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athasit Surarerks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Portuguese Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">PAKDD'11: Workshop on Behavior Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Shenzhen, China. pp.159 - 170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725545v1</w:t>
+                <w:t xml:space="preserve">hal-00609549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When patterns overwhelms users, issues and solutions for selecting the good ones</w:t>
               </w:r>
@@ -10549,420 +10536,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast cancer risk score: a data mining approach to improve readability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brisson</w:t>
+                <w:t xml:space="preserve">WiMAX traffic analysis and Base stations classification in terms of LRD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Laura Stolojescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Moga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ragusa</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Isar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Las Vegas, United States. pp.15 - 21</w:t>
+              <w:t xml:space="preserve">Portuguese Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609238v1</w:t>
+                <w:t xml:space="preserve">hal-00725545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'école brestoise de l'aide à la décision : jugement, aide à la décision et acquisition de règles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
+                <w:t xml:space="preserve">Breast cancer risk score: a data mining approach to improve readability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ragusa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée en hommage à Jean-Pierre Barthélemy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">The International Conference on Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Las Vegas, United States. pp.15 - 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609523v1</w:t>
+                <w:t xml:space="preserve">hal-00609238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision de trajectoires de cyclones à l'aide de forêts aléatoires avec arbres de régression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sileye Ba</w:t>
+                <w:t xml:space="preserve">L'école brestoise de l'aide à la décision : jugement, aide à la décision et acquisition de règles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale francophone sur l'extraction et la gestion des connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.623-634</w:t>
+              <w:t xml:space="preserve">Journée en hommage à Jean-Pierre Barthélemy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632779v1</w:t>
+                <w:t xml:space="preserve">hal-00609523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre formel pour l'étude des mesures d'intérêt des règles d'association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Bras</w:t>
+                <w:t xml:space="preserve">Prévision de trajectoires de cyclones à l'aide de forêts aléatoires avec arbres de régression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sterenn Marie Liberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sileye Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallich</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'animation du GRD I3 sur la  fouille de données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale francophone sur l'extraction et la gestion des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.623-634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632775v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le choix d'une bonne mesure de qualité, condition du succès d'un processus de fouille de données</w:t>
               </w:r>
@@ -11024,580 +11024,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725673v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de l'algorithme CART pour la tarification des risques en assurance non-vie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t>
+                <w:t xml:space="preserve">Un cadre formel pour l'étude des mesures d'intérêt des règles d'association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale francophone sur l'extraction et la gestion des connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.611 - 622</w:t>
+              <w:t xml:space="preserve">Journée d'animation du GRD I3 sur la  fouille de données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631121v1</w:t>
+                <w:t xml:space="preserve">hal-00632775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etre ou ne pas être usager d'internet telle est la question ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Sarr</w:t>
+                <w:t xml:space="preserve">Adaptation de l'algorithme CART pour la tarification des risques en assurance non-vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Paglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Trémenbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale francophone sur l'extraction et la gestion des connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.291 - 292</w:t>
+              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.611 - 622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725672v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining classification rules without support: an anti-monotone property of jaccard measure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Bras</w:t>
+                <w:t xml:space="preserve">Etre ou ne pas être usager d'internet telle est la question ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallich</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Trémenbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DS 2011: 14th international conference on Discovery Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence internationale francophone sur l'extraction et la gestion des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.291 - 292</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632774v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range dependence in WiMAX downlink traffic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sorin Moga</w:t>
+                <w:t xml:space="preserve">Mining classification rules without support: an anti-monotone property of jaccard measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Isar</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Signals, Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DS 2011: 14th international conference on Discovery Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Espoo, Finland. pp.179 - 193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24477-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609327v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient mining Top-k regular-frequent itemset using compressed tidsets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Komate Amphawan</w:t>
+                <w:t xml:space="preserve">Long-range dependence in WiMAX downlink traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Laura Stolojescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Moga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Athasit Surarerks</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Isar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAKDD'11: Workshop on Behavior Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Shenzhen, China. pp.159 - 170</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Signals, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Iasi, Romania. pp.233 - 236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609549v1</w:t>
+                <w:t xml:space="preserve">hal-00609327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robustness measure of association rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11670,51 +11670,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la robustesse de règles d'association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12083,139 +12083,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interestingness measures for knowledge discovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the spread of pandemic influenza for insurance industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Habart Corlosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Brézillon</w:t>
+                <w:t xml:space="preserve">Alain Hillion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Regional Seminar of the ICT-Asia Programme. Asian Institute of Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Pathumthani, Thailand</w:t>
+              <w:t xml:space="preserve">ASMDA 2009 : Applied Stochastic Models and Data Analysis, 30 June- 3 July, Vilnius, Lithuania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Vilnius, Lithuania. pp.531 - 535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301532v1</w:t>
+                <w:t xml:space="preserve">hal-01769567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation de réseaux d'experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nghi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12273,783 +12286,770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining top-k periodic-frequent pattern from transactional databases without support threshold</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interestingness measures for knowledge discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Athasit Surarerks</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brézillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd International Conference on Advances in Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Bangkok, Thailand. pp.18 - 29</w:t>
+              <w:t xml:space="preserve">6th Regional Seminar of the ICT-Asia Programme. Asian Institute of Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Pathumthani, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473910v1</w:t>
+                <w:t xml:space="preserve">hal-02301532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On optimal rules mining: a framework and a necessary and sufficient condition for optimality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Bras</w:t>
+                <w:t xml:space="preserve">Mining top-k periodic-frequent pattern from transactional databases without support threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komate Amphawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallich</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athasit Surarerks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAKDD 2009 : Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 3rd International Conference on Advances in Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Bangkok, Thailand. pp.18 - 29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-01307-2_71⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01881309v1</w:t>
+                <w:t xml:space="preserve">hal-00473910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-monotony: a generalization of the all-confidence antimonotony</w:t>
+                <w:t xml:space="preserve">On optimal rules mining: a framework and a necessary and sufficient condition for optimality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sorin Moga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Machine Learning and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PAKDD 2009 : Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Bangkok, Thailand. pp.705 - 712, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-01307-2_71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445030v1</w:t>
+                <w:t xml:space="preserve">hal-01881309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généralisation de la propriété de monotonie de la all-confidence pour l'extraction de motifs intéressants non fréquents</w:t>
+                <w:t xml:space="preserve">All-monotony: a generalization of the all-confidence antimonotony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Moga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sorin Moga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QDC 2009 : atelier qualité des données et de connaissances, en conjonction avec extraction et gestion des connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.17 - 24</w:t>
+              <w:t xml:space="preserve">8th International Conference on Machine Learning and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Miami, United States. pp.759 - 764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301536v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouvel algorithme de forêts aléatoires d'arbres obliques particulièrement adapté à la classification de données en grandes dimensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Nghi Do</w:t>
+                <w:t xml:space="preserve">Généralisation de la propriété de monotonie de la all-confidence pour l'extraction de motifs intéressants non fréquents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lenca</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Moga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2009 : Extraction et Gestion des Connaissances, 27-30 janvier, Strasbourg, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.79 - 90</w:t>
+              <w:t xml:space="preserve">QDC 2009 : atelier qualité des données et de connaissances, en conjonction avec extraction et gestion des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.17 - 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201961v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New solutions for high dimensional and unbalanced data sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un nouvel algorithme de forêts aléatoires d'arbres obliques particulièrement adapté à la classification de données en grandes dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nghi Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen-Khang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DigiWorld summit 31st IDATE International Conference: @health - advanced technologies for health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EGC 2009 : Extraction et Gestion des Connaissances, 27-30 janvier, Strasbourg, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.79 - 90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444396v1</w:t>
+                <w:t xml:space="preserve">hal-01201961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the spread of pandemic influenza for insurance industry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New solutions for high dimensional and unbalanced data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Hillion</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nghi Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMDA 2009 : Applied Stochastic Models and Data Analysis, 30 June- 3 July, Vilnius, Lithuania</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Vilnius, Lithuania. pp.531 - 535</w:t>
+              <w:t xml:space="preserve">DigiWorld summit 31st IDATE International Conference: @health - advanced technologies for health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769567v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using local node information in decision trees : coupling a local decision rule with an off-centered entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Khang Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nghi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13176,264 +13176,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation de l'entropie décentrée pour le traitement des classes déséquilibrées en induction par arbres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">A comparison of different off-centered entropies to deal with class imbalance for decision trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nghi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Khang Pham</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Qualité des Données et des Connaissances (associé à la conférence Extraction et Gestion des Connaissances 2008), 29 janvier, Sophia Antipolis, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pacific-Asia conference on knowledge discovery and data Mining, 20-23 May, Osaka, Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Osaka, Japan. pp.634 - 643, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-68125-0_59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120778v1</w:t>
+                <w:t xml:space="preserve">hal-02120728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of different off-centered entropies to deal with class imbalance for decision trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expérimentation de l'entropie décentrée pour le traitement des classes déséquilibrées en induction par arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nghi Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen-Khang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nguyen-Khang Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific-Asia conference on knowledge discovery and data Mining, 20-23 May, Osaka, Japan</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier Qualité des Données et des Connaissances (associé à la conférence Extraction et Gestion des Connaissances 2008), 29 janvier, Sophia Antipolis, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Sophia Antipolis, France. pp.39 - 49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02120728v1</w:t>
+                <w:t xml:space="preserve">hal-02120778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Off-centered entropies to deal with class imbalance for decision trees</w:t>
               </w:r>
@@ -13482,2234 +13482,2234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A social approach of the individual decision making process by the search for a dominance structure: risk management by a business process manager</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Lassudrie</w:t>
+                <w:t xml:space="preserve">Construction of an off-centered entropy for supervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASHS 2007 : computational methods for modelling and learning in social and human sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Brest, France</w:t>
+              <w:t xml:space="preserve">ASMDA 2007 : XIIth International Symposium on Applied Stochastic Models and Data Analysis, May 29 - June 1, Chania, Crete, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515374v1</w:t>
+                <w:t xml:space="preserve">hal-02121319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management continu de l'incertitude par stratégies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+                <w:t xml:space="preserve">A social approach of the individual decision making process by the search for a dominance structure: risk management by a business process manager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualita 2007, 20-22 mars, Tanger, Maroc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Tanger, Maroc</w:t>
+              <w:t xml:space="preserve">MASHS 2007 : computational methods for modelling and learning in social and human sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121167v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'une entropie décentrée pour l'apprentissage supervisé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallich</w:t>
+                <w:t xml:space="preserve">Le management continu de l'incertitude par stratégies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2007 : 7èmes journées francophones "Extraction et gestion des connaissances", Atelier Qualité des Données et des Connaissances, 23 janvier Namur, Belgique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.45 - 54</w:t>
+              <w:t xml:space="preserve">Qualita 2007, 20-22 mars, Tanger, Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Tanger, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121562v1</w:t>
+                <w:t xml:space="preserve">hal-02121167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the robustness of association rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
+                <w:t xml:space="preserve">Construction d'une entropie décentrée pour l'apprentissage supervisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DMIN' 07 : International conference on data mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Las Vegas, United States. pp.132 - 137</w:t>
+              <w:t xml:space="preserve">EGC 2007 : 7èmes journées francophones "Extraction et gestion des connaissances", Atelier Qualité des Données et des Connaissances, 23 janvier Namur, Belgique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.45 - 54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121631v1</w:t>
+                <w:t xml:space="preserve">hal-02121562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some results on a cognitive approach in collective decision making modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
+                <w:t xml:space="preserve">A study of the robustness of association rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWG-MCDA 2007 : 65th Meeting of the European Working Group Multiple Criteria Decision Aiding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Poznañ, Poland</w:t>
+              <w:t xml:space="preserve">DMIN' 07 : International conference on data mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Las Vegas, United States. pp.132 - 137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881277v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des règles d'association : étude de données d'entreprise</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sorin Moga</w:t>
+                <w:t xml:space="preserve">Some results on a cognitive approach in collective decision making modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2007 : 7èmes journées francophones "Extraction et gestion des connaissances", Atelier Qualité des Données et des Connaissances, 23 janvier Namur, Belgique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.55 - 64</w:t>
+              <w:t xml:space="preserve">EWG-MCDA 2007 : 65th Meeting of the European Working Group Multiple Criteria Decision Aiding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Poznañ, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130154v1</w:t>
+                <w:t xml:space="preserve">hal-01881277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du Text Mining pour prédire le potentiel d'accident d'un véhicule en assurance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire de Lassance</w:t>
+                <w:t xml:space="preserve">Qualité des règles d'association : étude de données d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ménou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Moga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2007 : 7èmes journées francophones "Extraction et gestion des connaissances", Atelier Data mining dans la banque, l'assurance et la finance, 23 janvier Namur, Belgique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.27 - 35</w:t>
+              <w:t xml:space="preserve">EGC 2007 : 7èmes journées francophones "Extraction et gestion des connaissances", Atelier Qualité des Données et des Connaissances, 23 janvier Namur, Belgique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.55 - 64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120984v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some considerations of cognitive modeling for collective decision support</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cadier</w:t>
+                <w:t xml:space="preserve">Apport du Text Mining pour prédire le potentiel d'accident d'un véhicule en assurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire de Lassance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Moga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HICSS 2007 : 40th Annual Hawai International Conference On System Sciences, January 3-6, Hawai, USA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2007 : 7èmes journées francophones "Extraction et gestion des connaissances", Atelier Data mining dans la banque, l'assurance et la finance, 23 janvier Namur, Belgique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.27 - 35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121219v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of an off-centered entropy for supervised learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallich</w:t>
+                <w:t xml:space="preserve">Some considerations of cognitive modeling for collective decision support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMDA 2007 : XIIth International Symposium on Applied Stochastic Models and Data Analysis, May 29 - June 1, Chania, Crete, Greece</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HICSS 2007 : 40th Annual Hawai International Conference On System Sciences, January 3-6, Hawai, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Hawai, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HICSS.2007.497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121319v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation of valued relations applied to association rule interestingness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Legrain</w:t>
+                <w:t xml:space="preserve">Règles d'association pour la détection de groupes risqués (conférence invitée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MDAI 2006: Modeling decisions for artificial intelligence.V. Torra, Y. Narukawa, A. Valls. Springer Verlag : 2006 (Lecture notes in computer science)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Risques en Assurance-Finance et Modèles Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887881v1</w:t>
+                <w:t xml:space="preserve">hal-02301490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some considerations of cognitve modeling for collective decision support</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
+                <w:t xml:space="preserve">Mesures de qualité de règles d'association et agrégation de relations valuées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMPG'06 : 37th European Mathematical Psychology Group meeting, September 11-13, Brest, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Brest, France</w:t>
+              <w:t xml:space="preserve">Roadef : 7ème congrès de la Société française de Recherche Opérationnelle et d'Aide à la Décision, 6-8 février, Lille, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122958v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive approach to distributed decision making</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
+                <w:t xml:space="preserve">Modeling of the counter-examples and association rules interestingness measures behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO'06 : 21st European Conference on Operational Research, July 2-5, Reykjavik, Iceland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Reykjavik, Islande</w:t>
+              <w:t xml:space="preserve">DMIN'06 : International conference on data mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Las Vegas, Nevada, United States. pp.132 - 137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122732v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk management and decision aid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gurvan Uguen</w:t>
+                <w:t xml:space="preserve">Cognitive approach to decision making and practical tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO'06 : 21st European Conference on Operational Research, July 2-5, Reykjavik, Iceland</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IFAC symposium on automated systems based on human skill and knowledge, 22-24 mai, Nancy, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20060522-3-FR-2904.00020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122605v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrégation de mesures d'intérêt de règles d'association</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Legrain</w:t>
+                <w:t xml:space="preserve">Some considerations of cognitve modeling for collective decision support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2006 : Extraction et Gestion des Connaissances, Atelier Qualité des Données et des Connaissances,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Villeneuve D'Ascq, France. pp.38 - 44</w:t>
+              <w:t xml:space="preserve">EMPG'06 : 37th European Mathematical Psychology Group meeting, September 11-13, Brest, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124450v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche cognitive des systèmes d'aide à la décision distribuée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
+                <w:t xml:space="preserve">Aggregation of valued relations applied to association rule interestingness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Marchalot</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'06 : 6ème conférence francophone de modélisation et simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MDAI 2006: Modeling decisions for artificial intelligence.V. Torra, Y. Narukawa, A. Valls. Springer Verlag : 2006 (Lecture notes in computer science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Tarragona, Espagne. pp.203 - 214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11681960_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893282v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive approach to distributed decision support systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Risk management and decision aid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lenca</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Human Centered Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Pori, Finlande. pp.215-224</w:t>
+              <w:t xml:space="preserve">EURO'06 : 21st European Conference on Operational Research, July 2-5, Reykjavik, Iceland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Reykjavik, Islande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122730v1</w:t>
+                <w:t xml:space="preserve">hal-02122605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the counter-examples and association rules interestingness measures behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallich</w:t>
+                <w:t xml:space="preserve">Cognitive approach to distributed decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DMIN'06 : International conference on data mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Las Vegas, Nevada, United States. pp.132 - 137</w:t>
+              <w:t xml:space="preserve">EURO'06 : 21st European Conference on Operational Research, July 2-5, Reykjavik, Iceland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Reykjavik, Islande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881282v1</w:t>
+                <w:t xml:space="preserve">hal-02122732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Règles d'association pour la détection de groupes risqués (conférence invitée)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallich</w:t>
+                <w:t xml:space="preserve">Agrégation de mesures d'intérêt de règles d'association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques en Assurance-Finance et Modèles Statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Angers, France</w:t>
+              <w:t xml:space="preserve">EGC 2006 : Extraction et Gestion des Connaissances, Atelier Qualité des Données et des Connaissances,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Villeneuve D'Ascq, France. pp.38 - 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301490v1</w:t>
+                <w:t xml:space="preserve">hal-02124450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive approach to decision making and practical tools</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Approche cognitive des systèmes d'aide à la décision distribuée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Marchalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC symposium on automated systems based on human skill and knowledge, 22-24 mai, Nancy, France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MOSIM'06 : 6ème conférence francophone de modélisation et simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124110v1</w:t>
+                <w:t xml:space="preserve">hal-01893282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de qualité de règles d'association et agrégation de relations valuées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Legrain</w:t>
+                <w:t xml:space="preserve">Cognitive approach to distributed decision support systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef : 7ème congrès de la Société française de Recherche Opérationnelle et d'Aide à la Décision, 6-8 février, Lille, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Lille, France</w:t>
+              <w:t xml:space="preserve">Workshop on Human Centered Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Pori, Finlande. pp.215-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122829v1</w:t>
+                <w:t xml:space="preserve">hal-02122730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer l'intérêt des règles d'association (conférence invitée)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametrised measures for the evaluation of association rule interestingness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Etes-vous orienté client ?", organisée par Grenoble Ecole de Management et SAS Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ASMDA 2005 : XIth International Symposium on Applied Stochastic Models and Data Analysis, May 17-20 Brest, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Brest, France. pp.220 - 229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301482v1</w:t>
+                <w:t xml:space="preserve">hal-02124614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametrised measures for the evaluation of association rule interestingness</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesurer l'intérêt des règles d'association (conférence invitée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMDA 2005 : XIth International Symposium on Applied Stochastic Models and Data Analysis, May 17-20 Brest, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Brest, France. pp.220 - 229</w:t>
+              <w:t xml:space="preserve">Journée "Etes-vous orienté client ?", organisée par Grenoble Ecole de Management et SAS Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124614v1</w:t>
+                <w:t xml:space="preserve">hal-02301482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations autour de l'intensité d'implication</w:t>
               </w:r>
@@ -15803,51 +15803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l'intérêt des règles d'association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16086,463 +16086,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A clustering of interestingness measures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Vaillant</w:t>
+                <w:t xml:space="preserve">Dynamique de la décision distribuée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallich</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Discovery Science, October 2-5, Padova, Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Padova, Italy. pp.290 - 297</w:t>
+              <w:t xml:space="preserve">60èmes Journées du groupe de travail européen Aide Multicritère à la Décision, Tilburg, The Netherlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Tillburg, Pays-Bas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127560v1</w:t>
+                <w:t xml:space="preserve">hal-02127794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de mesures de qualité de règles d'associations</w:t>
+                <w:t xml:space="preserve">A clustering of interestingness measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2004 : Extraction et Gestion des Connaissances, 20-23 janvier, Clermont-Ferrand, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France. pp.341 - 352</w:t>
+              <w:t xml:space="preserve">7th International Conference on Discovery Science, October 2-5, Padova, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Padova, Italy. pp.290 - 297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127770v1</w:t>
+                <w:t xml:space="preserve">hal-02127560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Useful characterization and multicriteria decision aid : A two step approach to interestingness measure selection</w:t>
+                <w:t xml:space="preserve">Etude expérimentale de mesures de qualité de règles d'associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meyer</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59èmes Journées du groupe de travail européen Aide Multicritère à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Brest, France</w:t>
+              <w:t xml:space="preserve">EGC 2004 : Extraction et Gestion des Connaissances, 20-23 janvier, Clermont-Ferrand, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France. pp.341 - 352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347632v1</w:t>
+                <w:t xml:space="preserve">hal-02127770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de la décision distribuée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cadier</w:t>
+                <w:t xml:space="preserve">Useful characterization and multicriteria decision aid : A two step approach to interestingness measure selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60èmes Journées du groupe de travail européen Aide Multicritère à la Décision, Tilburg, The Netherlands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Tillburg, Pays-Bas</w:t>
+              <w:t xml:space="preserve">59èmes Journées du groupe de travail européen Aide Multicritère à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127794v1</w:t>
+                <w:t xml:space="preserve">hal-02347632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critères d'évaluation des mesures de qualité en ECD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16619,51 +16619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide multicritère à la décision pour évaluer les indices de qualité des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16803,191 +16803,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical approach for human centered decision aid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why including human-centered processes in KDD?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Picouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Mathematical Psychology Group Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2001, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">18th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139209v1</w:t>
+                <w:t xml:space="preserve">hal-02139213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why including human-centered processes in KDD?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mathematical approach for human centered decision aid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Picouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">32nd European Mathematical Psychology Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139213v1</w:t>
+                <w:t xml:space="preserve">hal-02139209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multicriteria aid and multiactor method: determining a corpus of reference actions - Application to the resolution of micro-credit problems</w:t>
               </w:r>
@@ -17662,234 +17662,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de règles de décision en situation d'expertise</w:t>
+                <w:t xml:space="preserve">Acquisition de stratégies expertes et compréhension du comportement des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées sur l'Acquisition, la Validation et l'Apprentissage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1995, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Systèmes Intelligents, banque &amp; gestion d'entreprises, transports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1995, Montpellier, France. pp.367 - 376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269617v1</w:t>
+                <w:t xml:space="preserve">hal-02280805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of expertise acquisition in savings plans</w:t>
+                <w:t xml:space="preserve">Extraction de règles de décision en situation d'expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gronics'95</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1995, Gronigen, Netherlands. pp.85-92</w:t>
+              <w:t xml:space="preserve">Journées sur l'Acquisition, la Validation et l'Apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1995, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893331v1</w:t>
+                <w:t xml:space="preserve">hal-02269617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de stratégies expertes et compréhension du comportement des consommateurs</w:t>
+                <w:t xml:space="preserve">Application of expertise acquisition in savings plans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes Intelligents, banque &amp; gestion d'entreprises, transports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1995, Montpellier, France. pp.367 - 376</w:t>
+              <w:t xml:space="preserve">Gronics'95</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1995, Gronigen, Netherlands. pp.85-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280805v1</w:t>
+                <w:t xml:space="preserve">hal-01893331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination et recherche d'antichaîne</w:t>
               </w:r>
@@ -18946,307 +18946,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales et intelligence artificielle au service de la prévention du suicide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systèmes d'information, aide à la décision et prévention du suicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Haralambous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Kopp Bigault; Michel Walter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La prévention du suicide en Bretagne : connaître, comprendre, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.357-376, 2023, Constellations Psy</w:t>
+              <w:t xml:space="preserve">, pp.317-327, 2023, Constellations Psy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220711v1</w:t>
+                <w:t xml:space="preserve">hal-04220744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d'information, aide à la décision et prévention du suicide</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Représentations sociales et intelligence artificielle au service de la prévention du suicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Haralambous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Kopp Bigault; Michel Walter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La prévention du suicide en Bretagne : connaître, comprendre, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.317-327, 2023, Constellations Psy</w:t>
+              <w:t xml:space="preserve">, pp.357-376, 2023, Constellations Psy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220744v1</w:t>
+                <w:t xml:space="preserve">hal-04220711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Big Data and Its Applications in Insurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19306,51 +19306,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptabilité des objets connectés pour la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gourvennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19392,64 +19392,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au big data et application à l'assurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19710,217 +19710,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal framework for the study of algorithmic properties of objective interestingness measures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Bras</w:t>
+                <w:t xml:space="preserve">Efficient mining top-k regular-frequent itemset using compressed tidsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komate Amphawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallich</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athasit Surarerks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Mining: Foundations and Intelligent Paradigms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 24, Springer-Verlag, pp.77 - 98, 2012, Intelligent Systems Reference Library, Data Mining: Foundations and Intelligent Paradigms</w:t>
+              <w:t xml:space="preserve">New Frontiers in Applied Data Mining - PAKDD 2011 International Workshops, Shenzhen, China, May 24-27, 2011, Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7104, Springer-Verlag Berlin Heidelberg, pp.124 - 135, 2012, Lecture Notes in Computer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724795v1</w:t>
+                <w:t xml:space="preserve">hal-00724797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient mining top-k regular-frequent itemset using compressed tidsets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Komate Amphawan</w:t>
+                <w:t xml:space="preserve">Formal framework for the study of algorithmic properties of objective interestingness measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Athasit Surarerks</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Frontiers in Applied Data Mining - PAKDD 2011 International Workshops, Shenzhen, China, May 24-27, 2011, Revised Selected Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 7104, Springer-Verlag Berlin Heidelberg, pp.124 - 135, 2012, Lecture Notes in Computer Science</w:t>
+              <w:t xml:space="preserve">Data Mining: Foundations and Intelligent Paradigms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 24, Springer-Verlag, pp.77 - 98, 2012, Intelligent Systems Reference Library, Data Mining: Foundations and Intelligent Paradigms</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724797v1</w:t>
+                <w:t xml:space="preserve">hal-00724795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining interesting rules without support requirement: a general universal existential upward closure property</w:t>
               </w:r>
@@ -20010,90 +20010,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifying very-high-dimensional data with random forests of oblique decision trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nghi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Khang Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in knowledge discovery and management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.39 - 55, 2010, vol. 292 - Studies in computational intelligence, 978-3-642-00579-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20248,51 +20248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20544,51 +20544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining complex system of multivariate times series behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20665,51 +20665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable AI: a narrative review at the crossroad of Knowledge Discovery, Knowledge Representation and Representation Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20747,64 +20747,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Comparison For Multi Class Classification Intrusion Detection In SCADA Systems Using Apache Spark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raogo Kabore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20842,51 +20842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habit monitoring over sensor streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Soulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21317,224 +21317,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association rule interestingness measures : an experimental study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multicriteria decision aid for interestingness measure selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UBL); Equipe de recherche en ingénierie des connaissances (Université de Lyon 2). 2004, pp.18</w:t>
+              <w:t xml:space="preserve">[Research Report] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UBL); Faculté des Sciences, de la Technologie et de la Communication (Université du Luxembourg); Equipe de recherche en ingénierie des connaissances (Université de Lyon 2). 2004, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879293v1</w:t>
+                <w:t xml:space="preserve">hal-01853661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multicriteria decision aid for interestingness measure selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association rule interestingness measures : an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UBL); Faculté des Sciences, de la Technologie et de la Communication (Université du Luxembourg); Equipe de recherche en ingénierie des connaissances (Université de Lyon 2). 2004, pp.30</w:t>
+              <w:t xml:space="preserve">[Research Report] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UBL); Equipe de recherche en ingénierie des connaissances (Université de Lyon 2). 2004, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01853661v1</w:t>
+                <w:t xml:space="preserve">hal-01879293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -21668,51 +21668,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable AI: a narrative review at the crossroad of Knowledge Discovery, Knowledge Representation and Representation Learning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21872,64 +21872,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human centered processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brézillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22012,64 +22012,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human centered processes - current trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brézillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, pp.138, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22184,51 +22184,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4ABF608"/>
+    <w:nsid w:val="600C1A78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22415,51 +22415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-lenca" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5014-2347" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057147248" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120641v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deok-Hee Kim-Dufor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Walter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Krebs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2025.1595197" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663648v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Adzinyo Agbemanyole" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Geovani Agbohessou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pons" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13561-024-00523-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04174568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi15070239" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03594213v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delacroix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2021.12.115" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03174488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raogo Kabore" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Kouassi Konan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adl&#232;s Kouassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/MS128020141" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03281984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berrouiguet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03217684v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Le Glaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15708" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03174461v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue N&#8217;goran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asseu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2021.131003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01809064v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Loc Dao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-021-00743-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976587v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nws.2019.59" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562021v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fahed" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Lefort" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02161827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Erik Larsen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Devylder" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/10111" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269909v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mental.9766" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686061v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Larsen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mesmeur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gravey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mhealth.7780" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Moal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guillodo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Le Floch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183408021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Barrig&#243;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Brandt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George C Nitzburg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ovejero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.5954" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herl&#233; Mercier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez Radcenco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.12.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komate Amphawan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuchit Jitpattanakul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athasit Surarerks" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5614/itbj.ict.res.appl.2016.10.2.5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391499v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel &#193;lvarez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163796" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188640v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soulas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.06.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3983L8JP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03281960v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Puentes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007572v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nghi Do" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40595-014-0024-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Simonin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2014-0143" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171616v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2015.06.021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWG4F2XC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185085v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanapat Kangkachit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitsana Waiyamai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJFIPM.2014.068173" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806714v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Railean" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Moga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Borda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2013.01.025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX7B2T73-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869054v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Laura Stolojescu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Isar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703699v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797496v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Bras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8640.2012.00422.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523096v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445166v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vaillant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879294v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879300v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.13.2.53-73" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-RR8F17PD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316548v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.10.059" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879296v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Robert Kala Kamdjoug" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-006-9079-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HZLH41FN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879299v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-007-9025-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C53ZXRQS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Prudhomme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879297v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brans" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jelassi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roubens" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(03)00149-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S68T5DV7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853659v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picouet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632772v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129207v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880567v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Saux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(01)00117-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879298v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saunier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893299v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pichon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Wei Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05517258v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955005v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delahaye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Castagnino" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659618v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948434v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remy-Neris" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948304v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03896639v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011363400003335" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811733v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464623v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Haddad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bedart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487351.3488333" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274101v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258036v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343687v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02861753v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962067v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tallec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02292211v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jehel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Emmanuel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kopp-Bigault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097962v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332080v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36687-2_74" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505798v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911077v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05411-3_15" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280800v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyen Le Ngoc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNAMS.2019.8931868" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694714v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L&#243;pez Castroman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688452v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573498v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513246v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55471-6_2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577343v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3110025.3110053" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582632v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616110v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345101v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355330v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Baca-Garcia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHASE.2016.37" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277720v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444287v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Conejero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174979v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198702v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185082v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247650v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Boubekki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2015.7344897" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230854v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247461v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.10.008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981937v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981936v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185094v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Elidrissi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058330v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185095v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944629v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Habart Corlosquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Janssen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondo Manca" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920108v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03783-7" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877061v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896759v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gauthier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc &#807;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ragusa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2012.6240437" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739690v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725545v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623239v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609238v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609523v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632779v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Marie Liberge" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sileye Ba" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632775v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725673v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631121v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Paglia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ph&#233;lipp&#233;-Guinvarc'H" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725672v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sarr" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632774v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24477-3" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609327v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609549v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515367v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15883-4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444450v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498385v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196538v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488721v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301532v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Br&#233;zillon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767766v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T .B. Nguyen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473910v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881309v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01307-2_71" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445030v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301536v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201961v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Khang Pham" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444396v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769567v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hillion" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120810v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138207v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120778v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120728v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68125-0_59" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-860KJNQN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301505v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515374v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Uguen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121167v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121562v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121631v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881277v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130154v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;nou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120984v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Lassance" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121219v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2007.497" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121319v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887881v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Legrain" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11681960_21" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DN83SHZR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122958v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122732v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122605v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124450v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893282v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marchalot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122730v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881282v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301490v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124110v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060522-3-FR-2904.00020" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122829v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301482v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124614v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125094v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282443v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462303v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125260v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127560v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127770v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347632v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127794v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301475v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301473v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129133v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139209v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139213v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142200v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146155v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148041v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161207v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149690v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148228v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150238v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269634v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269617v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01893331v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280805v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269864v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269875v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185083v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243257v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565946v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stahlbock" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven F. Crone" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abou-Nasr" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid R. Arabnia" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Kourentzes" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515372v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanaruk Theeramunkong" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cholwich Nattee" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo J. L. Adeodato" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitesh Chawla" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Christen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608489v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462378v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462377v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423950v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424324v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769544v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04220711v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_prevention_du_suicide_en_bretagne_connaitre_comprendre_agir_celine_kopp_bigault_michel_walter-9782140330704-77366.html" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04220744v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686059v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119489368.ch1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957737v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gourvennec" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596095v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185081v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07812-0_13" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185087v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724795v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724797v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445029v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1280-0" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523124v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879301v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78983-3" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373475v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-44918-8" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879295v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896280v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-1427-1_6" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03875661v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345286v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876894v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417261v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727580v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacovetti" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Van Dien" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185117v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pioll&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185121v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879293v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853661v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-03292746v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997REN10012" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345646v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797508v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33492-4" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473898v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459764v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-lenca" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5014-2347" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057147248" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120641v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deok-Hee Kim-Dufor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Walter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Krebs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2025.1595197" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663648v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Adzinyo Agbemanyole" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Geovani Agbohessou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pons" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13561-024-00523-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04174568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi15070239" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03594213v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delacroix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2021.12.115" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01809064v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Loc Dao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-021-00743-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03174461v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raogo Kabore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adl&#232;s Kouassi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue N&#8217;goran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asseu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2021.131003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03174488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Kouassi Konan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/MS128020141" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03281984v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berrouiguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03217684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Le Glaz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15708" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562021v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fahed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Lefort" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976587v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nws.2019.59" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02161827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Erik Larsen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Devylder" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/10111" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269909v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mental.9766" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875108v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686061v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Larsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mesmeur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gravey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mhealth.7780" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880867v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Moal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guillodo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Le Floch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183408021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Barrig&#243;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Brandt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George C Nitzburg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ovejero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.5954" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herl&#233; Mercier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez Radcenco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.12.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komate Amphawan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuchit Jitpattanakul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athasit Surarerks" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5614/itbj.ict.res.appl.2016.10.2.5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391499v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel &#193;lvarez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163796" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2015.06.021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWG4F2XC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188640v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soulas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.06.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3983L8JP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03281960v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Puentes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007572v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nghi Do" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40595-014-0024-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185080v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Simonin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2014-0143" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185085v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanapat Kangkachit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitsana Waiyamai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJFIPM.2014.068173" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806714v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Railean" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Moga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Borda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2013.01.025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX7B2T73-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869054v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Laura Stolojescu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Isar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703699v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797496v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Bras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8640.2012.00422.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523096v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445166v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vaillant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316548v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.10.059" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879294v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879300v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.13.2.53-73" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-RR8F17PD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879296v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Robert Kala Kamdjoug" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-006-9079-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HZLH41FN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879299v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-007-9025-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C53ZXRQS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Prudhomme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879297v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brans" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jelassi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roubens" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(03)00149-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S68T5DV7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853659v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picouet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632772v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129207v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880567v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Saux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(01)00117-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879298v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saunier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893299v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pichon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Wei Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05517258v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955005v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delahaye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Castagnino" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948434v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remy-Neris" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659618v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948304v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811733v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03896639v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011363400003335" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464623v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Haddad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bedart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487351.3488333" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258036v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274101v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343687v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02861753v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280800v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyen Le Ngoc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNAMS.2019.8931868" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02292211v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jehel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Emmanuel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kopp-Bigault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097962v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962067v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tallec" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332080v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36687-2_74" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505798v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911077v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05411-3_15" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688452v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694714v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L&#243;pez Castroman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573498v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513246v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55471-6_2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577343v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3110025.3110053" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582632v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616110v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444287v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Conejero" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345101v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277720v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355330v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Baca-Garcia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHASE.2016.37" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247461v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.10.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174979v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185082v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198702v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247650v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Boubekki" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2015.7344897" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230854v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981937v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981936v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185094v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Elidrissi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058330v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185095v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944629v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Habart Corlosquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Janssen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondo Manca" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920108v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03783-7" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877061v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896759v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gauthier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc &#807;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ragusa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2012.6240437" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739690v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609549v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623239v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725545v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609238v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609523v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632779v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Marie Liberge" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sileye Ba" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725673v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632775v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631121v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Paglia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ph&#233;lipp&#233;-Guinvarc'H" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725672v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sarr" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632774v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24477-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609327v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515367v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15883-4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444450v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498385v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196538v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488721v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769567v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hillion" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767766v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T .B. Nguyen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301532v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Br&#233;zillon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473910v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881309v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01307-2_71" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445030v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301536v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201961v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Khang Pham" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444396v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120810v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138207v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120728v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68125-0_59" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-860KJNQN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120778v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301505v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121319v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515374v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Uguen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121167v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121562v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121631v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881277v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130154v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;nou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120984v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Lassance" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121219v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2007.497" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301490v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122829v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Legrain" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881282v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124110v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060522-3-FR-2904.00020" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122958v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887881v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11681960_21" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DN83SHZR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122605v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122732v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124450v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893282v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marchalot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122730v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124614v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301482v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125094v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282443v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462303v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125260v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127794v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127560v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127770v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347632v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301475v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301473v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129133v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139213v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139209v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142200v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146155v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148041v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161207v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149690v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148228v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150238v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269634v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280805v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269617v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01893331v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269864v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269875v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185083v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243257v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565946v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stahlbock" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven F. Crone" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abou-Nasr" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid R. Arabnia" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Kourentzes" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515372v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanaruk Theeramunkong" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cholwich Nattee" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo J. L. Adeodato" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitesh Chawla" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Christen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608489v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462378v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462377v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423950v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424324v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769544v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04220744v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_prevention_du_suicide_en_bretagne_connaitre_comprendre_agir_celine_kopp_bigault_michel_walter-9782140330704-77366.html" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04220711v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686059v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119489368.ch1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957737v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gourvennec" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596095v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185081v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07812-0_13" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185087v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724797v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724795v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445029v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1280-0" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523124v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879301v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78983-3" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373475v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-44918-8" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879295v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896280v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-1427-1_6" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03875661v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345286v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876894v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417261v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727580v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacovetti" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Van Dien" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185117v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pioll&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185121v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853661v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879293v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-03292746v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997REN10012" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345646v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797508v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33492-4" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473898v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459764v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>