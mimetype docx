--- v1 (2026-04-02)
+++ v2 (2026-05-03)
@@ -668,900 +668,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical characterization of community structures in complex networks using a bivariate map of quality metrics</w:t>
+                <w:t xml:space="preserve">Équipe « Decision Aid and Information Discovery » (DECIDE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinh-Loc Dao</w:t>
+                <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bothorel</w:t>
+                <w:t xml:space="preserve">Romain Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Haralambous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112, pp.9-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809064v1</w:t>
+                <w:t xml:space="preserve">hal-03281984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Anomaly Detection Systems in Industrial Control Systems Using Deep Feature Learning Approach</w:t>
+                <w:t xml:space="preserve">Hybrid Deep Neural Network Anomaly Detection System for SCADA Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raogo Kabore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hyacinthe Kouassi Konan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adlès Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Asseu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yvon Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/eng.2021.131003⟩</w:t>
+              <w:t xml:space="preserve">Far East Journal of Mathematical Sciences (FJMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 128 (2), pp.141 - 191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17654/MS128020141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174461v1</w:t>
+                <w:t xml:space="preserve">hal-03174488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Deep Neural Network Anomaly Detection System for SCADA Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yvon Kermarrec</w:t>
+                <w:t xml:space="preserve">Machine Learning and Natural Language Processing in Mental Health: Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziliz Le Glaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Haralambous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deok-Hee Kim-Dufor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Far East Journal of Mathematical Sciences (FJMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17654/MS128020141⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (5), pp.e15708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/15708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174488v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Équipe « Decision Aid and Information Discovery » (DECIDE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of Anomaly Detection Systems in Industrial Control Systems Using Deep Feature Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raogo Kabore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlès Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue N’goran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lenca</w:t>
+                <w:t xml:space="preserve">Olivier Asseu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.30 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/eng.2021.131003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281984v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning and Natural Language Processing in Mental Health: Systematic Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An empirical characterization of community structures in complex networks using a bivariate map of quality metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Loc Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziliz Le Glaz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Deok-Hee Kim-Dufor</w:t>
+                <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (5), pp.e15708. </w:t>
+              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/15708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13278-021-00743-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217684v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distant Event Prediction Based on Sequential Rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Fahed</w:t>
+                <w:t xml:space="preserve">Community structure: A comparative evaluation of community detection methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Loc Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Riwal Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Science and Pattern Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Network Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.1-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/nws.2019.59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562021v1</w:t>
+                <w:t xml:space="preserve">hal-01976587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community structure: A comparative evaluation of community detection methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bothorel</w:t>
+                <w:t xml:space="preserve">Distant Event Prediction Based on Sequential Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Haralambous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwal Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Data Science and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), pp.1-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976587v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinicians’ Concerns About Mobile Ecological Momentary Assessment Tools Designed for Emerging Psychiatric Problems: Prospective Acceptability Assessment of the MEmind App</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Erik Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1569,51 +1569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Devylder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (4), pp.e10111. </w:t>
@@ -1651,64 +1651,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach for Data Mining of Electronic Health Record Data for Suicide Risk Management: Database Analysis for Clinical Decision Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Erik Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1779,420 +1779,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir le suicide avec le numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Toward mHealth Brief Contact Interventions in Suicide Prevention: Case Series From the Suicide Intervention Assisted by Messages (SIAM) Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mesmeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Télécom‎ : revue de l'association TELECOM Paristech ALUMNI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.e8 - </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/mhealth.7780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875108v1</w:t>
+                <w:t xml:space="preserve">hal-01686061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward mHealth Brief Contact Interventions in Suicide Prevention: Case Series From the Suicide Intervention Assisted by Messages (SIAM) Randomized Controlled Trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Prévention du suicide et santé connectée - Vers la personnalisation des soins ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Romain Billot</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Guillodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alis Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Med Sci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (8-9), pp.730 - 734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20183408021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/mhealth.7780⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01686061v1</w:t>
+                <w:t xml:space="preserve">hal-01880867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention du suicide et santé connectée - Vers la personnalisation des soins ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Prévenir le suicide avec le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alis Le Floch</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med Sci</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Télécom‎ : revue de l'association TELECOM Paristech ALUMNI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 189, pp.31 - 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20183408021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01880867v1</w:t>
+                <w:t xml:space="preserve">hal-01875108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological Assessment of Clinicians' Antipsychotic Prescription Habits in Psychiatric Inpatients: A Novel Web- and Mobile Phone-Based Prototype for a Dynamic Clinical Decision Support System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luisa Barrigón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2533,51 +2533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Web-Based Clinical Decision Support System for Drug Prescription: Non-Interventional Naturalistic Description of the Antipsychotic Prescription Patterns in 4345 Outpatients and Future Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luisa Barrigón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2661,130 +2661,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining top-k frequent-regular closed patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Komate Amphawan</w:t>
+                <w:t xml:space="preserve">Classifying Many-Class High Dimensional Fingerprint Datasets Using Random Forest of Oblique Decision Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nghi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2015.06.021⟩</w:t>
+              <w:t xml:space="preserve">Vietnam journal of computer science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (1), pp.3-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40595-014-0024-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171616v1</w:t>
+                <w:t xml:space="preserve">hal-01007572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised discovery of activities of daily living characterized by their periodicity and variability</w:t>
               </w:r>
@@ -2886,51 +2887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier &amp;quot;I.A. et Aide à la Décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3005,235 +3006,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifying Many-Class High Dimensional Fingerprint Datasets Using Random Forest of Oblique Decision Trees</w:t>
+                <w:t xml:space="preserve">Activity Monitoring Process based on Model-Driven Engineering - Application to Ambient Assisted Living</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Nghi Do</w:t>
+                <w:t xml:space="preserve">Jacques Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Soulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vietnam journal of computer science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2 (1), pp.3-12. </w:t>
+              <w:t xml:space="preserve">Journal of intelligent systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.371 - 382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40595-014-0024-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jisys-2014-0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007572v1</w:t>
+                <w:t xml:space="preserve">hal-01185080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity Monitoring Process based on Model-Driven Engineering - Application to Ambient Assisted Living</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Soulas</w:t>
+                <w:t xml:space="preserve">Mining top-k frequent-regular closed patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komate Amphawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of intelligent systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (21), pp.7882 - 7894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2015.06.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jisys-2014-0143⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185080v1</w:t>
+                <w:t xml:space="preserve">hal-01171616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzyme Classification Using Reactive Motifs</w:t>
               </w:r>
@@ -3867,51 +3867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing network intrusion classification through the Kolmogorov-Smirnov splitting criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nghi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4051,355 +4051,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On selecting interestingness measures for association rules : user oriented description and multiple criteria decision aid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From cognitive models to multiple decision makers support systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Foundations of computing and decision sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (4), pp.317 - 349</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316548v1</w:t>
+                <w:t xml:space="preserve">hal-01879294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From cognitive models to multiple decision makers support systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Decision makers support system. Adapting the assistance to the decision maker's behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of computing and decision sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13, pp.53 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ISI.13.2.53-73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879294v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision makers support system. Adapting the assistance to the decision maker's behaviour</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On selecting interestingness measures for association rules : user oriented description and multiple criteria decision aid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 184 (2), pp.610 - 626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2006.10.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ISI.13.2.53-73⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01879300v1</w:t>
+                <w:t xml:space="preserve">hal-02316548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of actions in a multi-actor and multicriteria framework: application to the refunding of microfinance institutions</w:t>
               </w:r>
@@ -4755,51 +4755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12th Mini Euro Conference: Decision support systems; Electronic and mobile commerce; Multicriteria decision aid; Human centered processes; Ethical dilemmas in decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5538,51 +5538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de données et prévention du suicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Symposium en santé mentale et intelligence artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gaël Dias; Amandine Cayol, Feb 2026, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5620,51 +5620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicabilité de séries temporelles : étude de cas sur des données de sécurité urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Castagnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5709,260 +5709,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Économique des Technologies Numérique de Rééducation Motrice : Une Revue Systématique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détection de biais et intégration de connaissances expertes pour l'explicabilité en Intelligence Artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Fahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Castagnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème Congrès de la SOFMER -Toulouse 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de la médecine Physique et de réadaptation, Dec 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée Société &amp; IA @ Plate-Forme Intelligence Artificielle de l'AFIA (PFIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948434v1</w:t>
+                <w:t xml:space="preserve">hal-04659618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de biais et intégration de connaissances expertes pour l'explicabilité en Intelligence Artificielle</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse Économique des Technologies Numérique de Rééducation Motrice : Une Revue Systématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Adzinyo Agbemanyole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Remy-Neris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokouvi Geovani Agbohessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Société &amp; IA @ Plate-Forme Intelligence Artificielle de l'AFIA (PFIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">39ème Congrès de la SOFMER -Toulouse 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de la médecine Physique et de réadaptation, Dec 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659618v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Analysis of Digital Motor Rehabilitation Technologies: A Systematic Review</w:t>
               </w:r>
@@ -6067,70 +6067,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation explicable du comportement de systèmes complexes : automates pour les séries temporelles multivariées</w:t>
+                <w:t xml:space="preserve">Automata-based explainable representation for a complex system of multivariate times series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6142,116 +6142,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle APIA @ PFIA 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IC3K 2022: 14th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management - KDIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Valletta, Malta. pp.170-179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011363400003335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811733v1</w:t>
+                <w:t xml:space="preserve">hal-03896639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automata-based explainable representation for a complex system of multivariate times series</w:t>
+                <w:t xml:space="preserve">Représentation explicable du comportement de systèmes complexes : automates pour les séries temporelles multivariées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6263,471 +6272,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC3K 2022: 14th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management - KDIR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7ème Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle APIA @ PFIA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0011363400003335⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03896639v1</w:t>
+                <w:t xml:space="preserve">hal-03811733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporalizing Static Graph Autoencoders to Handle Temporal Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Haddad</w:t>
+                <w:t xml:space="preserve">Analyse automatique du discours de patients pour la détection de comorbidités psychiatriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Haralambous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bothorel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bedart</w:t>
+                <w:t xml:space="preserve">Romain Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deok-Hee Kim-Dufor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASONAM 2021: IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Internationale Francophone sur la Science des Données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université - LIS UMR 7020, Jun 2021, Marseille, France. pp.261-272</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03464623v1</w:t>
+                <w:t xml:space="preserve">hal-03258036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse automatique du discours de patients pour la détection de comorbidités psychiatriques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannis Haralambous</w:t>
+                <w:t xml:space="preserve">Task-specific Temporal Node Embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Deok-Hee Kim-Dufor</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bedart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone sur la Science des Données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille Université - LIS UMR 7020, Jun 2021, Marseille, France. pp.261-272</w:t>
+              <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258036v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-specific Temporal Node Embedding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Temporalizing Static Graph Autoencoders to Handle Temporal Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bedart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASONAM 2021: IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, The Hague, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3487351.3488333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274101v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable AI: a narrative review at the crossroad of Knowledge Discovery, Knowledge Representation and Representation Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6778,77 +6778,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Dependency Syntax-Based Methods for Automatic Detection of Psychiatric Comorbidities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deok-Hee Kim-Dufor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6880,255 +6880,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a DRS Parsing Framework for French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédiction d'évènements distants basée sur les règles séquentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Fahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Haralambous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwal Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luyen Le Ngoc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lenca</w:t>
+                <w:t xml:space="preserve">Marie-Laure Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNAMS 2019 : Sixth International Conference on Social Networks Analysis, Management and Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2019 : Extraction et gestion des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France. pp.309-314</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280800v1</w:t>
+                <w:t xml:space="preserve">hal-01962067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ReSCU-M study: Comprehension of suicide social representation in Martinique Island. Perspective for prevention and communication strategies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Jehel</w:t>
+                <w:t xml:space="preserve">Dupont Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Kopp-Bigault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association for Suicide Prevention Caribbean Regional Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IASP, May 2019, Trinidad, Trinidad and Tobago</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accidents Vasculaires Cérébraux : Apport de l'Intelligence Artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7144,969 +7161,952 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accidents Vasculaires Cérébraux : des mécanismes à la prise en charge des patients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction d'évènements distants basée sur les règles séquentielles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Fahed</w:t>
+                <w:t xml:space="preserve">TemporalNode2vec: Temporal Node Embedding in Temporal Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Tallec</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bedart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2019 : Extraction et gestion des connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPLEX NETWORKS 2019 : 8th International Conference on Complex Networks and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-36687-2_74⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962067v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TemporalNode2vec: Temporal Node Embedding in Temporal Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algorithmic prediction in connected health: The case of suicide prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bothorel</w:t>
+                <w:t xml:space="preserve">Romain Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bedart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLEX NETWORKS 2019 : 8th International Conference on Complex Networks and their Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SASE 2019 : Fathomless Futures: Algorithmic and Imagined</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, New York City, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332080v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic prediction in connected health: The case of suicide prevention</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lemey</w:t>
+                <w:t xml:space="preserve">Estimating the similarity of community detection methods based on cluster size distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Loc Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SASE 2019 : Fathomless Futures: Algorithmic and Imagined</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPLEX NETWORKS 2018 : The 7th International Conference on Complex Networks and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom. pp.183-194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05411-3_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505798v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the similarity of community detection methods based on cluster size distribution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bothorel</w:t>
+                <w:t xml:space="preserve">Towards a DRS Parsing Framework for French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luyen Le Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLEX NETWORKS 2018 : The 7th International Conference on Complex Networks and Their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom. pp.183-194, </w:t>
+              <w:t xml:space="preserve">SNAMS 2019 : Sixth International Conference on Social Networks Analysis, Management and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Granada, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-05411-3_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SNAMS.2019.8931868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911077v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de data mining et applications à l'analyse de bases de données de suicidants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Apport de la fouille de données pour la prévention du risque suicidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge López Castroman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupement d’Etudes et de Prévention du Suicide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférence Internationale sur l'Extraction et la Gestion des Connaissances, Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France. pp.143 - 154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688452v1</w:t>
+                <w:t xml:space="preserve">hal-01694714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la fouille de données pour la prévention du risque suicidaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Méthodes de data mining et applications à l'analyse de bases de données de suicidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale sur l'Extraction et la Gestion des Connaissances, Revue des Nouvelles Technologies de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France. pp.143 - 154</w:t>
+              <w:t xml:space="preserve">Journées du Groupement d’Etudes et de Prévention du Suicide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694714v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue des systèmes de détection d'anomalies dans les réseaux SCADA et attaques internes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvon Kermarrec</w:t>
+                <w:t xml:space="preserve">Community structures evaluation in complex networks: A descriptive approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Loc Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2017 : 35eme congrès de l'INFormatique des ORganisations et Systèmes d’Information et de Décision </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NetSci-X 2017 : International School and Conference on Network Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Tel Aviv, Israel. pp.11-19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-55471-6_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573498v1</w:t>
+                <w:t xml:space="preserve">hal-01513246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community structures evaluation in complex networks: A descriptive approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bothorel</w:t>
+                <w:t xml:space="preserve">Revue des systèmes de détection d'anomalies dans les réseaux SCADA et attaques internes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raogo Kabore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetSci-X 2017 : International School and Conference on Network Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INFORSID 2017 : 35eme congrès de l'INFormatique des ORganisations et Systèmes d’Information et de Décision </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Toulouse, France. pp.1 - 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-55471-6_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01513246v1</w:t>
+                <w:t xml:space="preserve">hal-01573498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community detection methods can discover better structural clusters than ground-truth communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Loc Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8147,911 +8147,889 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the Mutual Constrained Independence Model</w:t>
+                <w:t xml:space="preserve">Du local au global : un nouveau défi pour l'analyse statistique implicative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMDA 2017 : 17th Conference of the Applied Stochastic Models and Data Analysis International Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, London, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">ASI 2017 : 9e Colloque International d'Analyse Statistique Implicative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Belfort, France. pp.103 - 116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582632v1</w:t>
+                <w:t xml:space="preserve">hal-01616110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du local au global : un nouveau défi pour l'analyse statistique implicative</w:t>
+                <w:t xml:space="preserve">Computing the Mutual Constrained Independence Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASI 2017 : 9e Colloque International d'Analyse Statistique Implicative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Belfort, France. pp.103 - 116</w:t>
+              <w:t xml:space="preserve">ASMDA 2017 : 17th Conference of the Applied Stochastic Models and Data Analysis International Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, London, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616110v1</w:t>
+                <w:t xml:space="preserve">hal-01582632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suicide Sleep Monitoring (SSleeM): a feasibility and acceptability study of a wearable sleep tracking monitoring device in suicide attempters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Courtet</w:t>
+                <w:t xml:space="preserve">Ocean Heat Content Structure Revealed by Un-Supervised Classification of Hydrographic Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herlé Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopez Radcenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSSB 2016 : 16th European Symposium on Suicide and Suicidal behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Oviedo, Espagne</w:t>
+              <w:t xml:space="preserve">OSD 2016 : Ocean Sciences Meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, New Orleans, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444287v1</w:t>
+                <w:t xml:space="preserve">hal-01345101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean Heat Content Structure Revealed by Un-Supervised Classification of Hydrographic Profiles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ronan Fablet</w:t>
+                <w:t xml:space="preserve">Toward E-Health Applications for Suicide Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Lopez Radcenco</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Baca-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSD 2016 : Ocean Sciences Meeting </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHASE 2016 : IEEE First Conference on Connected Health: Applications, Systems and Engineering Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Washington, United States. pp.346 - 347, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CHASE.2016.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345101v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From sensors and data to data mining for e-Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Soulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KST 2016 : 8th International Conference on Knowledge and Smart Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Chiangmai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward E-Health Applications for Suicide Prevention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Suicide Sleep Monitoring (SSleeM): a feasibility and acceptability study of a wearable sleep tracking monitoring device in suicide attempters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Guillodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Baca-Garcia</w:t>
+                <w:t xml:space="preserve">Mathieu Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Conejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHASE 2016 : IEEE First Conference on Connected Health: Applications, Systems and Engineering Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESSSB 2016 : 16th European Symposium on Suicide and Suicidal behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Oviedo, Espagne</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355330v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining top-k regular episodes from sensor streams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Soulas</w:t>
+                <w:t xml:space="preserve">Une brève introduction aux Données Massives - Challenges et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Picot-Clémente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAIT 2015 : 7th International Conference on Advances in Information Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actuariat : Nouveaux Enjeux et Nouveaux Risques - Université d'été 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247461v1</w:t>
+                <w:t xml:space="preserve">hal-01174979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une brève introduction aux Données Massives - Challenges et perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bothorel</w:t>
+                <w:t xml:space="preserve">Periodic Episode Discovery over Event Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Soulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actuariat : Nouveaux Enjeux et Nouveaux Risques - Université d'été 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Brest, France</w:t>
+              <w:t xml:space="preserve">EPIA 2015 : 17th Portuguese Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Coimbra, Portugal. pp.547 - 559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174979v1</w:t>
+                <w:t xml:space="preserve">hal-01198702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une brève introduction à l'Intelligence Artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9067,463 +9045,485 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences et ateliers de l'IUT de Lannion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic Episode Discovery over Event Streams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Soulas</w:t>
+                <w:t xml:space="preserve">Constrained Independence for Detecting Interesting Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Boubekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIA 2015 : 17th Portuguese Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DSAA 2015 : IEEE International Conference on Data Science and Advanced Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.1 - 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSAA.2015.7344897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198702v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Independence for Detecting Interesting Patterns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahcène Boubekki</w:t>
+                <w:t xml:space="preserve">Indices de qualité en clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSAA 2015 : IEEE International Conference on Data Science and Advanced Analytics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée thématique : clustering et co-clustering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Issy Les Moulineaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247650v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indices de qualité en clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallich</w:t>
+                <w:t xml:space="preserve">Mining top-k regular episodes from sensor streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komate Amphawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Soulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique : clustering et co-clustering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAIT 2015 : 7th International Conference on Advances in Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Bangkok, Thailand. pp.76 - 85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2015.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230854v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual Recommender System on a Location-Based Social Network for shopping places recommendation using association rules mining</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bothorel</w:t>
+                <w:t xml:space="preserve">Arabic Language Text Classification Using Dependency Syntax-Based Feature Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Haralambous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassir Elidrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIIDS 2014 : the 6th Asian Conference on Intelligent Information and Database Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Bangkok, Thailand. pp.3 - 13</w:t>
+              <w:t xml:space="preserve">CITALA 2014 : 5e Conférence Internationale sur le Traitement Automatique de la Langue Arabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Oujda, Morocco. pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981937v1</w:t>
+                <w:t xml:space="preserve">hal-01185094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random forest of oblique decision trees for ERP semi-automatic configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nghi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Moga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9538,152 +9538,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACIIDS 2014 : the 6th Asian Conference on Intelligent Information and Database Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Bangkok, Thailand. pp.25 - 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabic Language Text Classification Using Dependency Syntax-Based Feature Selection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yassir Elidrissi</w:t>
+                <w:t xml:space="preserve">Contextual Recommender System on a Location-Based Social Network for shopping places recommendation using association rules mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Picot-Clémente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CITALA 2014 : 5e Conférence Internationale sur le Traitement Automatique de la Langue Arabe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Oujda, Morocco. pp.31-40</w:t>
+              <w:t xml:space="preserve">ACIIDS 2014 : the 6th Asian Conference on Intelligent Information and Database Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Bangkok, Thailand. pp.3 - 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185094v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text Classification Using Association Rules, Dependency Pruning and Hyperonymization</w:t>
               </w:r>
@@ -10372,977 +10372,990 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient mining Top-k regular-frequent itemset using compressed tidsets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Komate Amphawan</w:t>
+                <w:t xml:space="preserve">L'école brestoise de l'aide à la décision : jugement, aide à la décision et acquisition de règles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Athasit Surarerks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAKDD'11: Workshop on Behavior Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Shenzhen, China. pp.159 - 170</w:t>
+              <w:t xml:space="preserve">Journée en hommage à Jean-Pierre Barthélemy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609549v1</w:t>
+                <w:t xml:space="preserve">hal-00609523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When patterns overwhelms users, issues and solutions for selecting the good ones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prévision de trajectoires de cyclones à l'aide de forêts aléatoires avec arbres de régression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sterenn Marie Liberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sileye Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHIST-ERA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Cork, Irlande</w:t>
+              <w:t xml:space="preserve">Conférence internationale francophone sur l'extraction et la gestion des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.623-634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623239v1</w:t>
+                <w:t xml:space="preserve">hal-00632779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WiMAX traffic analysis and Base stations classification in terms of LRD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sorin Moga</w:t>
+                <w:t xml:space="preserve">Breast cancer risk score: a data mining approach to improve readability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Isar</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ragusa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Portuguese Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">The International Conference on Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Las Vegas, United States. pp.15 - 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725545v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast cancer risk score: a data mining approach to improve readability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When patterns overwhelms users, issues and solutions for selecting the good ones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ragusa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Las Vegas, United States. pp.15 - 21</w:t>
+              <w:t xml:space="preserve">CHIST-ERA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Cork, Irlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609238v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'école brestoise de l'aide à la décision : jugement, aide à la décision et acquisition de règles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
+                <w:t xml:space="preserve">WiMAX traffic analysis and Base stations classification in terms of LRD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Laura Stolojescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Moga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Isar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée en hommage à Jean-Pierre Barthélemy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Portuguese Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609523v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision de trajectoires de cyclones à l'aide de forêts aléatoires avec arbres de régression</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le choix d'une bonne mesure de qualité, condition du succès d'un processus de fouille de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronan Fablet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale francophone sur l'extraction et la gestion des connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.623-634</w:t>
+              <w:t xml:space="preserve">Atelier data mining, applications, cas d'études et success stories (associé à la conférence internationale francophone sur l'extraction et la gestion des connaissances)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.5 - 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632779v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725673v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le choix d'une bonne mesure de qualité, condition du succès d'un processus de fouille de données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un cadre formel pour l'étude des mesures d'intérêt des règles d'association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier data mining, applications, cas d'études et success stories (associé à la conférence internationale francophone sur l'extraction et la gestion des connaissances)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.5 - 8</w:t>
+              <w:t xml:space="preserve">Journée d'animation du GRD I3 sur la  fouille de données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725673v2</w:t>
+                <w:t xml:space="preserve">hal-00632775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre formel pour l'étude des mesures d'intérêt des règles d'association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Bras</w:t>
+                <w:t xml:space="preserve">Adaptation de l'algorithme CART pour la tarification des risques en assurance non-vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Paglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'animation du GRD I3 sur la  fouille de données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale francophone sur l'extraction et la gestion des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.611 - 622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632775v1</w:t>
+                <w:t xml:space="preserve">hal-00631121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de l'algorithme CART pour la tarification des risques en assurance non-vie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t>
+                <w:t xml:space="preserve">Etre ou ne pas être usager d'internet telle est la question ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Trémenbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale francophone sur l'extraction et la gestion des connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.611 - 622</w:t>
+              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.291 - 292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631121v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etre ou ne pas être usager d'internet telle est la question ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Sarr</w:t>
+                <w:t xml:space="preserve">Long-range dependence in WiMAX downlink traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Laura Stolojescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Moga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Trémenbert</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Isar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale francophone sur l'extraction et la gestion des connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.291 - 292</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Signals, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Iasi, Romania. pp.233 - 236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725672v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining classification rules without support: an anti-monotone property of jaccard measure</w:t>
               </w:r>
@@ -11426,360 +11439,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range dependence in WiMAX downlink traffic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sorin Moga</w:t>
+                <w:t xml:space="preserve">Efficient mining Top-k regular-frequent itemset using compressed tidsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komate Amphawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Isar</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athasit Surarerks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Signals, Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Iasi, Romania. pp.233 - 236</w:t>
+              <w:t xml:space="preserve">PAKDD'11: Workshop on Behavior Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Shenzhen, China. pp.159 - 170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609327v1</w:t>
+                <w:t xml:space="preserve">hal-00609549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robustness measure of association rules</w:t>
+                <w:t xml:space="preserve">Mesure de la robustesse de règles d'association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">QDC 2010 : atelier Qualité des Données et des Connaissances, en conjonction avec Extraction et gestion des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.27 - 38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515367v1</w:t>
+                <w:t xml:space="preserve">hal-00444450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la robustesse de règles d'association</w:t>
+                <w:t xml:space="preserve">A robustness measure of association rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QDC 2010 : atelier Qualité des Données et des Connaissances, en conjonction avec Extraction et gestion des connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain. pp.227 - 242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15883-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444450v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wavelet based prediction method for time series</w:t>
               </w:r>
@@ -12083,527 +12083,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the spread of pandemic influenza for insurance industry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interestingness measures for knowledge discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Hillion</w:t>
+                <w:t xml:space="preserve">Patrick Brézillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMDA 2009 : Applied Stochastic Models and Data Analysis, 30 June- 3 July, Vilnius, Lithuania</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Vilnius, Lithuania. pp.531 - 535</w:t>
+              <w:t xml:space="preserve">6th Regional Seminar of the ICT-Asia Programme. Asian Institute of Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Pathumthani, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769567v1</w:t>
+                <w:t xml:space="preserve">hal-02301532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation de réseaux d'experts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Nghi Do</w:t>
+                <w:t xml:space="preserve">Mining top-k periodic-frequent pattern from transactional databases without support threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komate Amphawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Poulet</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athasit Surarerks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e atelier visualisation et extraction des connaissances - 11e conférence internationale francophone sur l'extraction et la gestion des connaissances, EGC'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">The 3rd International Conference on Advances in Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Bangkok, Thailand. pp.18 - 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767766v1</w:t>
+                <w:t xml:space="preserve">hal-00473910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interestingness measures for knowledge discovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On optimal rules mining: a framework and a necessary and sufficient condition for optimality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Brézillon</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Regional Seminar of the ICT-Asia Programme. Asian Institute of Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PAKDD 2009 : Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Bangkok, Thailand. pp.705 - 712, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-01307-2_71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301532v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining top-k periodic-frequent pattern from transactional databases without support threshold</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Komate Amphawan</w:t>
+                <w:t xml:space="preserve">Visualisation de réseaux d'experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nghi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Athasit Surarerks</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T .B. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd International Conference on Advances in Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Bangkok, Thailand. pp.18 - 29</w:t>
+              <w:t xml:space="preserve">7e atelier visualisation et extraction des connaissances - 11e conférence internationale francophone sur l'extraction et la gestion des connaissances, EGC'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473910v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On optimal rules mining: a framework and a necessary and sufficient condition for optimality</w:t>
+                <w:t xml:space="preserve">Généralisation de la propriété de monotonie de la all-confidence pour l'extraction de motifs intéressants non fréquents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Moga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAKDD 2009 : Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">QDC 2009 : atelier qualité des données et de connaissances, en conjonction avec extraction et gestion des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.17 - 24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881309v1</w:t>
+                <w:t xml:space="preserve">hal-02301536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-monotony: a generalization of the all-confidence antimonotony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12645,411 +12658,398 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Machine Learning and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Miami, United States. pp.759 - 764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généralisation de la propriété de monotonie de la all-confidence pour l'extraction de motifs intéressants non fréquents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Bras</w:t>
+                <w:t xml:space="preserve">Un nouvel algorithme de forêts aléatoires d'arbres obliques particulièrement adapté à la classification de données en grandes dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nghi Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen-Khang Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sorin Moga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QDC 2009 : atelier qualité des données et de connaissances, en conjonction avec extraction et gestion des connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.17 - 24</w:t>
+              <w:t xml:space="preserve">EGC 2009 : Extraction et Gestion des Connaissances, 27-30 janvier, Strasbourg, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.79 - 90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301536v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouvel algorithme de forêts aléatoires d'arbres obliques particulièrement adapté à la classification de données en grandes dimensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">New solutions for high dimensional and unbalanced data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nghi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lenca</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2009 : Extraction et Gestion des Connaissances, 27-30 janvier, Strasbourg, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.79 - 90</w:t>
+              <w:t xml:space="preserve">DigiWorld summit 31st IDATE International Conference: @health - advanced technologies for health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201961v1</w:t>
+                <w:t xml:space="preserve">hal-00444396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New solutions for high dimensional and unbalanced data sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the spread of pandemic influenza for insurance industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Habart Corlosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hillion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DigiWorld summit 31st IDATE International Conference: @health - advanced technologies for health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ASMDA 2009 : Applied Stochastic Models and Data Analysis, 30 June- 3 July, Vilnius, Lithuania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Vilnius, Lithuania. pp.531 - 535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444396v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using local node information in decision trees : coupling a local decision rule with an off-centered entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Khang Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nghi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13208,64 +13208,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nghi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Khang Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific-Asia conference on knowledge discovery and data Mining, 20-23 May, Osaka, Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Osaka, Japan. pp.634 - 643, </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13311,64 +13311,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation de l'entropie décentrée pour le traitement des classes déséquilibrées en induction par arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nghi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Khang Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13482,2454 +13482,2454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of an off-centered entropy for supervised learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallich</w:t>
+                <w:t xml:space="preserve">A social approach of the individual decision making process by the search for a dominance structure: risk management by a business process manager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMDA 2007 : XIIth International Symposium on Applied Stochastic Models and Data Analysis, May 29 - June 1, Chania, Crete, Greece</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Crete, Greece</w:t>
+              <w:t xml:space="preserve">MASHS 2007 : computational methods for modelling and learning in social and human sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121319v1</w:t>
+                <w:t xml:space="preserve">hal-00515374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A social approach of the individual decision making process by the search for a dominance structure: risk management by a business process manager</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le management continu de l'incertitude par stratégies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASHS 2007 : computational methods for modelling and learning in social and human sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Brest, France</w:t>
+              <w:t xml:space="preserve">Qualita 2007, 20-22 mars, Tanger, Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Tanger, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515374v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management continu de l'incertitude par stratégies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Lassudrie</w:t>
+                <w:t xml:space="preserve">Construction d'une entropie décentrée pour l'apprentissage supervisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualita 2007, 20-22 mars, Tanger, Maroc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Tanger, Maroc</w:t>
+              <w:t xml:space="preserve">EGC 2007 : 7èmes journées francophones "Extraction et gestion des connaissances", Atelier Qualité des Données et des Connaissances, 23 janvier Namur, Belgique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.45 - 54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121167v1</w:t>
+                <w:t xml:space="preserve">hal-02121562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'une entropie décentrée pour l'apprentissage supervisé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallich</w:t>
+                <w:t xml:space="preserve">Some results on a cognitive approach in collective decision making modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2007 : 7èmes journées francophones "Extraction et gestion des connaissances", Atelier Qualité des Données et des Connaissances, 23 janvier Namur, Belgique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.45 - 54</w:t>
+              <w:t xml:space="preserve">EWG-MCDA 2007 : 65th Meeting of the European Working Group Multiple Criteria Decision Aiding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Poznañ, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121562v1</w:t>
+                <w:t xml:space="preserve">hal-01881277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the robustness of association rules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité des règles d'association : étude de données d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
+                <w:t xml:space="preserve">Stéphanie Ménou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Moga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DMIN' 07 : International conference on data mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Las Vegas, United States. pp.132 - 137</w:t>
+              <w:t xml:space="preserve">EGC 2007 : 7èmes journées francophones "Extraction et gestion des connaissances", Atelier Qualité des Données et des Connaissances, 23 janvier Namur, Belgique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.55 - 64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121631v1</w:t>
+                <w:t xml:space="preserve">hal-02130154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some results on a cognitive approach in collective decision making modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
+                <w:t xml:space="preserve">Apport du Text Mining pour prédire le potentiel d'accident d'un véhicule en assurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire de Lassance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Moga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWG-MCDA 2007 : 65th Meeting of the European Working Group Multiple Criteria Decision Aiding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Poznañ, Poland</w:t>
+              <w:t xml:space="preserve">EGC 2007 : 7èmes journées francophones "Extraction et gestion des connaissances", Atelier Data mining dans la banque, l'assurance et la finance, 23 janvier Namur, Belgique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.27 - 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881277v1</w:t>
+                <w:t xml:space="preserve">hal-02120984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des règles d'association : étude de données d'entreprise</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sorin Moga</w:t>
+                <w:t xml:space="preserve">Some considerations of cognitive modeling for collective decision support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2007 : 7èmes journées francophones "Extraction et gestion des connaissances", Atelier Qualité des Données et des Connaissances, 23 janvier Namur, Belgique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HICSS 2007 : 40th Annual Hawai International Conference On System Sciences, January 3-6, Hawai, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Hawai, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HICSS.2007.497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130154v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du Text Mining pour prédire le potentiel d'accident d'un véhicule en assurance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sorin Moga</w:t>
+                <w:t xml:space="preserve">A study of the robustness of association rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2007 : 7èmes journées francophones "Extraction et gestion des connaissances", Atelier Data mining dans la banque, l'assurance et la finance, 23 janvier Namur, Belgique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.27 - 35</w:t>
+              <w:t xml:space="preserve">DMIN' 07 : International conference on data mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Las Vegas, United States. pp.132 - 137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120984v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some considerations of cognitive modeling for collective decision support</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cadier</w:t>
+                <w:t xml:space="preserve">Construction of an off-centered entropy for supervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HICSS 2007 : 40th Annual Hawai International Conference On System Sciences, January 3-6, Hawai, USA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASMDA 2007 : XIIth International Symposium on Applied Stochastic Models and Data Analysis, May 29 - June 1, Chania, Crete, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Crete, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HICSS.2007.497⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02121219v1</w:t>
+                <w:t xml:space="preserve">hal-02121319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Règles d'association pour la détection de groupes risqués (conférence invitée)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallich</w:t>
+                <w:t xml:space="preserve">Aggregation of valued relations applied to association rule interestingness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques en Assurance-Finance et Modèles Statistiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MDAI 2006: Modeling decisions for artificial intelligence.V. Torra, Y. Narukawa, A. Valls. Springer Verlag : 2006 (Lecture notes in computer science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Tarragona, Espagne. pp.203 - 214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11681960_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301490v1</w:t>
+                <w:t xml:space="preserve">hal-01887881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de qualité de règles d'association et agrégation de relations valuées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Legrain</w:t>
+                <w:t xml:space="preserve">Cognitive approach to distributed decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef : 7ème congrès de la Société française de Recherche Opérationnelle et d'Aide à la Décision, 6-8 février, Lille, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Lille, France</w:t>
+              <w:t xml:space="preserve">EURO'06 : 21st European Conference on Operational Research, July 2-5, Reykjavik, Iceland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Reykjavik, Islande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122829v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the counter-examples and association rules interestingness measures behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallich</w:t>
+                <w:t xml:space="preserve">Risk management and decision aid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DMIN'06 : International conference on data mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Las Vegas, Nevada, United States. pp.132 - 137</w:t>
+              <w:t xml:space="preserve">EURO'06 : 21st European Conference on Operational Research, July 2-5, Reykjavik, Iceland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Reykjavik, Islande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881282v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive approach to decision making and practical tools</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Some considerations of cognitve modeling for collective decision support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC symposium on automated systems based on human skill and knowledge, 22-24 mai, Nancy, France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMPG'06 : 37th European Mathematical Psychology Group meeting, September 11-13, Brest, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124110v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some considerations of cognitve modeling for collective decision support</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
+                <w:t xml:space="preserve">Agrégation de mesures d'intérêt de règles d'association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMPG'06 : 37th European Mathematical Psychology Group meeting, September 11-13, Brest, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Brest, France</w:t>
+              <w:t xml:space="preserve">EGC 2006 : Extraction et Gestion des Connaissances, Atelier Qualité des Données et des Connaissances,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Villeneuve D'Ascq, France. pp.38 - 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122958v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation of valued relations applied to association rule interestingness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Legrain</w:t>
+                <w:t xml:space="preserve">Cognitive approach to distributed decision support systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MDAI 2006: Modeling decisions for artificial intelligence.V. Torra, Y. Narukawa, A. Valls. Springer Verlag : 2006 (Lecture notes in computer science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Human Centered Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Pori, Finlande. pp.215-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11681960_21⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01887881v1</w:t>
+                <w:t xml:space="preserve">hal-02122730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk management and decision aid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gurvan Uguen</w:t>
+                <w:t xml:space="preserve">Approche cognitive des systèmes d'aide à la décision distribuée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Lassudrie</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Marchalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO'06 : 21st European Conference on Operational Research, July 2-5, Reykjavik, Iceland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Reykjavik, Islande</w:t>
+              <w:t xml:space="preserve">MOSIM'06 : 6ème conférence francophone de modélisation et simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122605v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive approach to distributed decision making</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
+                <w:t xml:space="preserve">Règles d'association pour la détection de groupes risqués (conférence invitée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO'06 : 21st European Conference on Operational Research, July 2-5, Reykjavik, Iceland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Reykjavik, Islande</w:t>
+              <w:t xml:space="preserve">Risques en Assurance-Finance et Modèles Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122732v1</w:t>
+                <w:t xml:space="preserve">hal-02301490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrégation de mesures d'intérêt de règles d'association</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Legrain</w:t>
+                <w:t xml:space="preserve">Modeling of the counter-examples and association rules interestingness measures behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2006 : Extraction et Gestion des Connaissances, Atelier Qualité des Données et des Connaissances,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Villeneuve D'Ascq, France. pp.38 - 44</w:t>
+              <w:t xml:space="preserve">DMIN'06 : International conference on data mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Las Vegas, Nevada, United States. pp.132 - 137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124450v1</w:t>
+                <w:t xml:space="preserve">hal-01881282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche cognitive des systèmes d'aide à la décision distribuée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
+                <w:t xml:space="preserve">Mesures de qualité de règles d'association et agrégation de relations valuées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Marchalot</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'06 : 6ème conférence francophone de modélisation et simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Roadef : 7ème congrès de la Société française de Recherche Opérationnelle et d'Aide à la Décision, 6-8 février, Lille, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893282v1</w:t>
+                <w:t xml:space="preserve">hal-02122829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive approach to distributed decision support systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Cognitive approach to decision making and practical tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Human Centered Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IFAC symposium on automated systems based on human skill and knowledge, 22-24 mai, Nancy, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20060522-3-FR-2904.00020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122730v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametrised measures for the evaluation of association rule interestingness</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesurer l'intérêt des règles d'association (conférence invitée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMDA 2005 : XIth International Symposium on Applied Stochastic Models and Data Analysis, May 17-20 Brest, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Brest, France. pp.220 - 229</w:t>
+              <w:t xml:space="preserve">Journée "Etes-vous orienté client ?", organisée par Grenoble Ecole de Management et SAS Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124614v1</w:t>
+                <w:t xml:space="preserve">hal-02301482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer l'intérêt des règles d'association (conférence invitée)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations autour de l'intensité d'implication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Etes-vous orienté client ?", organisée par Grenoble Ecole de Management et SAS Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">3d International Conference Implicative Statistic Analysis, October 6-8, Palermo, Italia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Palerme, Italie. pp.237 - 246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301482v1</w:t>
+                <w:t xml:space="preserve">hal-02125094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations autour de l'intensité d'implication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesurer l'intérêt des règles d'association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3d International Conference Implicative Statistic Analysis, October 6-8, Palermo, Italia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Palerme, Italie. pp.237 - 246</w:t>
+              <w:t xml:space="preserve">Atelier Qualité des Données et des Connaissances (DKQ 2005) associé à EGC 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Paris, France. pp.421-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125094v1</w:t>
+                <w:t xml:space="preserve">hal-02282443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer l'intérêt des règles d'association</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametrised measures for the evaluation of association rule interestingness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Qualité des Données et des Connaissances (DKQ 2005) associé à EGC 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Paris, France. pp.421-426</w:t>
+              <w:t xml:space="preserve">ASMDA 2005 : XIth International Symposium on Applied Stochastic Models and Data Analysis, May 17-20 Brest, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Brest, France. pp.220 - 229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282443v1</w:t>
+                <w:t xml:space="preserve">hal-02124614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality in Data Mining</w:t>
               </w:r>
@@ -16086,420 +16086,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de la décision distribuée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cadier</w:t>
+                <w:t xml:space="preserve">A clustering of interestingness measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60èmes Journées du groupe de travail européen Aide Multicritère à la Décision, Tilburg, The Netherlands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Tillburg, Pays-Bas</w:t>
+              <w:t xml:space="preserve">7th International Conference on Discovery Science, October 2-5, Padova, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Padova, Italy. pp.290 - 297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127794v1</w:t>
+                <w:t xml:space="preserve">hal-02127560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A clustering of interestingness measures</w:t>
+                <w:t xml:space="preserve">Etude expérimentale de mesures de qualité de règles d'associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Discovery Science, October 2-5, Padova, Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Padova, Italy. pp.290 - 297</w:t>
+              <w:t xml:space="preserve">EGC 2004 : Extraction et Gestion des Connaissances, 20-23 janvier, Clermont-Ferrand, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France. pp.341 - 352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127560v1</w:t>
+                <w:t xml:space="preserve">hal-02127770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de mesures de qualité de règles d'associations</w:t>
+                <w:t xml:space="preserve">Useful characterization and multicriteria decision aid : A two step approach to interestingness measure selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2004 : Extraction et Gestion des Connaissances, 20-23 janvier, Clermont-Ferrand, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France. pp.341 - 352</w:t>
+              <w:t xml:space="preserve">59èmes Journées du groupe de travail européen Aide Multicritère à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127770v1</w:t>
+                <w:t xml:space="preserve">hal-02347632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Useful characterization and multicriteria decision aid : A two step approach to interestingness measure selection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallich</w:t>
+                <w:t xml:space="preserve">Dynamique de la décision distribuée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59èmes Journées du groupe de travail européen Aide Multicritère à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Brest, France</w:t>
+              <w:t xml:space="preserve">60èmes Journées du groupe de travail européen Aide Multicritère à la Décision, Tilburg, The Netherlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Tillburg, Pays-Bas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347632v1</w:t>
+                <w:t xml:space="preserve">hal-02127794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critères d'évaluation des mesures de qualité en ECD</w:t>
               </w:r>
@@ -16803,191 +16803,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why including human-centered processes in KDD?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mathematical approach for human centered decision aid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Picouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">32nd European Mathematical Psychology Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139213v1</w:t>
+                <w:t xml:space="preserve">hal-02139209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical approach for human centered decision aid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why including human-centered processes in KDD?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Picouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Mathematical Psychology Group Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2001, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">18th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139209v1</w:t>
+                <w:t xml:space="preserve">hal-02139213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multicriteria aid and multiactor method: determining a corpus of reference actions - Application to the resolution of micro-credit problems</w:t>
               </w:r>
@@ -17662,234 +17662,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de stratégies expertes et compréhension du comportement des consommateurs</w:t>
+                <w:t xml:space="preserve">Extraction de règles de décision en situation d'expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes Intelligents, banque &amp; gestion d'entreprises, transports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1995, Montpellier, France. pp.367 - 376</w:t>
+              <w:t xml:space="preserve">Journées sur l'Acquisition, la Validation et l'Apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1995, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280805v1</w:t>
+                <w:t xml:space="preserve">hal-02269617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de règles de décision en situation d'expertise</w:t>
+                <w:t xml:space="preserve">Application of expertise acquisition in savings plans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées sur l'Acquisition, la Validation et l'Apprentissage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1995, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Gronics'95</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1995, Gronigen, Netherlands. pp.85-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269617v1</w:t>
+                <w:t xml:space="preserve">hal-01893331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of expertise acquisition in savings plans</w:t>
+                <w:t xml:space="preserve">Acquisition de stratégies expertes et compréhension du comportement des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gronics'95</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1995, Gronigen, Netherlands. pp.85-92</w:t>
+              <w:t xml:space="preserve">Systèmes Intelligents, banque &amp; gestion d'entreprises, transports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1995, Montpellier, France. pp.367 - 376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893331v1</w:t>
+                <w:t xml:space="preserve">hal-02280805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination et recherche d'antichaîne</w:t>
               </w:r>
@@ -18946,510 +18946,510 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d'information, aide à la décision et prévention du suicide</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Représentations sociales et intelligence artificielle au service de la prévention du suicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Haralambous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Kopp Bigault; Michel Walter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La prévention du suicide en Bretagne : connaître, comprendre, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.317-327, 2023, Constellations Psy</w:t>
+              <w:t xml:space="preserve">, pp.357-376, 2023, Constellations Psy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220744v1</w:t>
+                <w:t xml:space="preserve">hal-04220711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales et intelligence artificielle au service de la prévention du suicide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systèmes d'information, aide à la décision et prévention du suicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Haralambous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Kopp Bigault; Michel Walter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La prévention du suicide en Bretagne : connaître, comprendre, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.357-376, 2023, Constellations Psy</w:t>
+              <w:t xml:space="preserve">, pp.317-327, 2023, Constellations Psy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220711v1</w:t>
+                <w:t xml:space="preserve">hal-04220744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Big Data and Its Applications in Insurance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bothorel</w:t>
+                <w:t xml:space="preserve">Acceptabilité des objets connectés pour la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gourvennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Dray et Sylvie Ranwez. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big Data for Insurance Companies volume 1</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction, modélisation, gestion de connaissances dans le domaine de la santé et du risque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, 2018, 9782356715142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686059v1</w:t>
+                <w:t xml:space="preserve">hal-01957737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptabilité des objets connectés pour la santé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Simonnet</w:t>
+                <w:t xml:space="preserve">Introduction to Big Data and Its Applications in Insurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction, modélisation, gestion de connaissances dans le domaine de la santé et du risque</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Big Data for Insurance Companies volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, ISTE Editions, Wiley, pp.1-25, 2018, 9781786300737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119489368.ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957737v1</w:t>
+                <w:t xml:space="preserve">hal-01686059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au big data et application à l'assurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20010,90 +20010,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifying very-high-dimensional data with random forests of oblique decision trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nghi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Khang Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in knowledge discovery and management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.39 - 55, 2010, vol. 292 - Studies in computational intelligence, 978-3-642-00579-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20544,51 +20544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining complex system of multivariate times series behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20665,51 +20665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable AI: a narrative review at the crossroad of Knowledge Discovery, Knowledge Representation and Representation Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20760,51 +20760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Comparison For Multi Class Classification Intrusion Detection In SCADA Systems Using Apache Spark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raogo Kabore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21317,224 +21317,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multicriteria decision aid for interestingness measure selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association rule interestingness measures : an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UBL); Faculté des Sciences, de la Technologie et de la Communication (Université du Luxembourg); Equipe de recherche en ingénierie des connaissances (Université de Lyon 2). 2004, pp.30</w:t>
+              <w:t xml:space="preserve">[Research Report] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UBL); Equipe de recherche en ingénierie des connaissances (Université de Lyon 2). 2004, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01853661v1</w:t>
+                <w:t xml:space="preserve">hal-01879293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association rule interestingness measures : an experimental study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multicriteria decision aid for interestingness measure selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UBL); Equipe de recherche en ingénierie des connaissances (Université de Lyon 2). 2004, pp.18</w:t>
+              <w:t xml:space="preserve">[Research Report] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UBL); Faculté des Sciences, de la Technologie et de la Communication (Université du Luxembourg); Equipe de recherche en ingénierie des connaissances (Université de Lyon 2). 2004, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879293v1</w:t>
+                <w:t xml:space="preserve">hal-01853661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -21668,51 +21668,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable AI: a narrative review at the crossroad of Knowledge Discovery, Knowledge Representation and Representation Learning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21872,64 +21872,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human centered processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brézillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22012,64 +22012,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human centered processes - current trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brézillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, pp.138, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22184,51 +22184,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="600C1A78"/>
+    <w:nsid w:val="B63E3587"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22415,51 +22415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-lenca" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5014-2347" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057147248" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120641v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deok-Hee Kim-Dufor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Walter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Krebs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2025.1595197" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663648v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Adzinyo Agbemanyole" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Geovani Agbohessou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pons" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13561-024-00523-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04174568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi15070239" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03594213v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delacroix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2021.12.115" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01809064v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Loc Dao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-021-00743-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03174461v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raogo Kabore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adl&#232;s Kouassi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue N&#8217;goran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asseu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2021.131003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03174488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Kouassi Konan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/MS128020141" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03281984v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berrouiguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03217684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Le Glaz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15708" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562021v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fahed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Lefort" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976587v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nws.2019.59" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02161827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Erik Larsen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Devylder" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/10111" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269909v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mental.9766" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875108v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686061v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Larsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mesmeur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gravey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mhealth.7780" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880867v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Moal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guillodo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Le Floch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183408021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Barrig&#243;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Brandt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George C Nitzburg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ovejero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.5954" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herl&#233; Mercier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez Radcenco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.12.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komate Amphawan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuchit Jitpattanakul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athasit Surarerks" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5614/itbj.ict.res.appl.2016.10.2.5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391499v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel &#193;lvarez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163796" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2015.06.021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWG4F2XC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188640v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soulas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.06.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3983L8JP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03281960v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Puentes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007572v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nghi Do" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40595-014-0024-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185080v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Simonin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2014-0143" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185085v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanapat Kangkachit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitsana Waiyamai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJFIPM.2014.068173" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806714v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Railean" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Moga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Borda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2013.01.025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX7B2T73-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869054v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Laura Stolojescu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Isar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703699v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797496v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Bras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8640.2012.00422.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523096v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445166v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vaillant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316548v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.10.059" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879294v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879300v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.13.2.53-73" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-RR8F17PD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879296v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Robert Kala Kamdjoug" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-006-9079-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HZLH41FN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879299v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-007-9025-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C53ZXRQS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Prudhomme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879297v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brans" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jelassi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roubens" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(03)00149-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S68T5DV7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853659v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picouet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632772v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129207v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880567v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Saux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(01)00117-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879298v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saunier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893299v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pichon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Wei Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05517258v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955005v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delahaye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Castagnino" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948434v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remy-Neris" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659618v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948304v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811733v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03896639v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011363400003335" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464623v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Haddad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bedart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487351.3488333" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258036v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274101v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343687v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02861753v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280800v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyen Le Ngoc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNAMS.2019.8931868" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02292211v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jehel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Emmanuel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kopp-Bigault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097962v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962067v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tallec" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332080v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36687-2_74" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505798v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911077v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05411-3_15" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688452v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694714v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L&#243;pez Castroman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573498v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513246v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55471-6_2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577343v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3110025.3110053" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582632v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616110v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444287v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Conejero" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345101v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277720v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355330v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Baca-Garcia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHASE.2016.37" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247461v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.10.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174979v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185082v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198702v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247650v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Boubekki" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2015.7344897" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230854v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981937v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981936v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185094v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Elidrissi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058330v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185095v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944629v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Habart Corlosquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Janssen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondo Manca" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920108v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03783-7" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877061v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896759v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gauthier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc &#807;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ragusa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2012.6240437" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739690v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609549v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623239v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725545v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609238v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609523v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632779v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Marie Liberge" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sileye Ba" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725673v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632775v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631121v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Paglia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ph&#233;lipp&#233;-Guinvarc'H" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725672v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sarr" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632774v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24477-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609327v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515367v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15883-4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444450v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498385v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196538v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488721v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769567v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hillion" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767766v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T .B. Nguyen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301532v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Br&#233;zillon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473910v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881309v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01307-2_71" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445030v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301536v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201961v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Khang Pham" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444396v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120810v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138207v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120728v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68125-0_59" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-860KJNQN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120778v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301505v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121319v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515374v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Uguen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121167v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121562v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121631v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881277v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130154v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;nou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120984v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Lassance" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121219v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2007.497" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301490v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122829v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Legrain" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881282v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124110v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060522-3-FR-2904.00020" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122958v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887881v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11681960_21" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DN83SHZR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122605v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122732v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124450v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893282v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marchalot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122730v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124614v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301482v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125094v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282443v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462303v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125260v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127794v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127560v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127770v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347632v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301475v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301473v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129133v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139213v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139209v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142200v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146155v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148041v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161207v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149690v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148228v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150238v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269634v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280805v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269617v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01893331v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269864v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269875v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185083v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243257v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565946v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stahlbock" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven F. Crone" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abou-Nasr" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid R. Arabnia" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Kourentzes" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515372v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanaruk Theeramunkong" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cholwich Nattee" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo J. L. Adeodato" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitesh Chawla" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Christen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608489v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462378v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462377v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423950v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424324v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769544v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04220744v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_prevention_du_suicide_en_bretagne_connaitre_comprendre_agir_celine_kopp_bigault_michel_walter-9782140330704-77366.html" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04220711v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686059v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119489368.ch1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957737v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gourvennec" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596095v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185081v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07812-0_13" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185087v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724797v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724795v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445029v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1280-0" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523124v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879301v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78983-3" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373475v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-44918-8" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879295v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896280v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-1427-1_6" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03875661v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345286v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876894v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417261v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727580v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacovetti" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Van Dien" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185117v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pioll&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185121v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853661v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879293v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-03292746v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997REN10012" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345646v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797508v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33492-4" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473898v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459764v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-lenca" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5014-2347" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057147248" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120641v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deok-Hee Kim-Dufor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Walter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Krebs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2025.1595197" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663648v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Adzinyo Agbemanyole" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Geovani Agbohessou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pons" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13561-024-00523-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04174568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi15070239" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03594213v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delacroix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2021.12.115" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03281984v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berrouiguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03174488v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raogo Kabore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Kouassi Konan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adl&#232;s Kouassi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/MS128020141" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03217684v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Le Glaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15708" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03174461v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue N&#8217;goran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asseu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2021.131003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01809064v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Loc Dao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-021-00743-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976587v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nws.2019.59" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562021v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fahed" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Lefort" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02161827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Erik Larsen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Devylder" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/10111" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269909v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mental.9766" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686061v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Larsen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mesmeur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gravey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mhealth.7780" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Moal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guillodo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Le Floch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183408021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Barrig&#243;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Brandt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George C Nitzburg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ovejero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.5954" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herl&#233; Mercier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez Radcenco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.12.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komate Amphawan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuchit Jitpattanakul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athasit Surarerks" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5614/itbj.ict.res.appl.2016.10.2.5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391499v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel &#193;lvarez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163796" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007572v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nghi Do" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40595-014-0024-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188640v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soulas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.06.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3983L8JP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03281960v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Puentes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Simonin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2014-0143" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171616v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2015.06.021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWG4F2XC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185085v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanapat Kangkachit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitsana Waiyamai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJFIPM.2014.068173" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806714v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Railean" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Moga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Borda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2013.01.025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX7B2T73-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869054v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Laura Stolojescu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Isar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703699v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797496v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Bras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8640.2012.00422.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523096v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445166v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vaillant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879294v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879300v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.13.2.53-73" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-RR8F17PD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316548v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.10.059" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879296v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Robert Kala Kamdjoug" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-006-9079-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HZLH41FN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879299v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-007-9025-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C53ZXRQS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Prudhomme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879297v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brans" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jelassi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roubens" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(03)00149-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S68T5DV7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853659v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picouet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632772v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129207v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880567v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Saux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(01)00117-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879298v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saunier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893299v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pichon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Wei Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05517258v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955005v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delahaye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Castagnino" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659618v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948434v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remy-Neris" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948304v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03896639v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011363400003335" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811733v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258036v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274101v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Haddad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bedart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464623v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487351.3488333" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343687v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02861753v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962067v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tallec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02292211v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jehel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Emmanuel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kopp-Bigault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097962v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332080v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36687-2_74" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505798v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911077v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05411-3_15" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280800v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyen Le Ngoc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNAMS.2019.8931868" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694714v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L&#243;pez Castroman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688452v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513246v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55471-6_2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573498v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577343v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3110025.3110053" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616110v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582632v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345101v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355330v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Baca-Garcia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHASE.2016.37" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277720v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444287v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Conejero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174979v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198702v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185082v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247650v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Boubekki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2015.7344897" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230854v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247461v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.10.008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185094v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Elidrissi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981936v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981937v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058330v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185095v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944629v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Habart Corlosquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Janssen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondo Manca" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920108v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03783-7" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877061v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896759v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gauthier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc &#807;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ragusa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2012.6240437" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739690v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609523v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632779v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Marie Liberge" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sileye Ba" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609238v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623239v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725545v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725673v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632775v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631121v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Paglia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ph&#233;lipp&#233;-Guinvarc'H" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725672v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sarr" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609327v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632774v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24477-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609549v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444450v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515367v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15883-4" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498385v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196538v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488721v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301532v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Br&#233;zillon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473910v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881309v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01307-2_71" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767766v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T .B. Nguyen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301536v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445030v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201961v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Khang Pham" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444396v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769567v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hillion" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120810v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138207v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120728v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68125-0_59" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-860KJNQN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120778v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301505v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515374v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Uguen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121167v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121562v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881277v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130154v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;nou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120984v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Lassance" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121219v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2007.497" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121631v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121319v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887881v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Legrain" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11681960_21" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DN83SHZR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122732v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122605v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122958v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124450v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122730v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893282v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marchalot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301490v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881282v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122829v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124110v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060522-3-FR-2904.00020" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301482v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125094v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282443v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124614v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462303v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125260v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127560v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127770v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347632v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127794v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301475v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301473v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129133v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139209v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139213v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142200v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146155v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148041v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161207v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149690v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148228v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150238v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269634v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269617v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01893331v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280805v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269864v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269875v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185083v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243257v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565946v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stahlbock" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven F. Crone" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abou-Nasr" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid R. Arabnia" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Kourentzes" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515372v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanaruk Theeramunkong" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cholwich Nattee" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo J. L. Adeodato" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitesh Chawla" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Christen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608489v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462378v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462377v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423950v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424324v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769544v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04220711v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_prevention_du_suicide_en_bretagne_connaitre_comprendre_agir_celine_kopp_bigault_michel_walter-9782140330704-77366.html" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04220744v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957737v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gourvennec" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686059v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119489368.ch1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596095v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185081v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07812-0_13" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185087v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724797v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724795v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445029v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1280-0" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523124v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879301v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78983-3" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373475v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-44918-8" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879295v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896280v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-1427-1_6" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03875661v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345286v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876894v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417261v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727580v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacovetti" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Van Dien" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185117v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pioll&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185121v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879293v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853661v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-03292746v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997REN10012" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345646v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797508v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33492-4" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473898v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459764v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>