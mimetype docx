--- v0 (2026-04-01)
+++ v1 (2026-05-30)
@@ -2346,298 +2346,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville haute d'Apollonia d'Illyrie : étapes d'une recherche en cours.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Lamboley</w:t>
+                <w:t xml:space="preserve">Les fortifications d'Apollonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lami Koço</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenhardt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">D. Berranger-Auserve. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">VAngjel Dimo, Philippe Lenhardt et François Quantin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Épire, Illyrie, Macédoine.. : mélanges offerts au Professeur Pierre Cabanes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.37-53, 2007, Erga. Recherches sur l’Antiquité, 10</w:t>
+              <w:t xml:space="preserve">Apollonia d'Illyrie 1. Atlas archéologique et historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut archéologique d'Albanie, École Française d'Athènes, Ministère des Affaires Étrangères, École Française de Rome, pp.159-186, 2007, Collection de l'École Française de Rome, 391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339264v1</w:t>
+                <w:t xml:space="preserve">halshs-00709264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fortifications d'Apollonia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lami Koço</w:t>
+                <w:t xml:space="preserve">La ville haute d'Apollonia d'Illyrie : étapes d'une recherche en cours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lamboley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenhardt</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">VAngjel Dimo, Philippe Lenhardt et François Quantin. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altin Skenderaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Berranger-Auserve. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apollonia d'Illyrie 1. Atlas archéologique et historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut archéologique d'Albanie, École Française d'Athènes, Ministère des Affaires Étrangères, École Française de Rome, pp.159-186, 2007, Collection de l'École Française de Rome, 391</w:t>
+              <w:t xml:space="preserve">Épire, Illyrie, Macédoine.. : mélanges offerts au Professeur Pierre Cabanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.37-53, 2007, Erga. Recherches sur l’Antiquité, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00709264v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fortifications d’Apollonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lami Koço</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3972,51 +3972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04111835v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pri&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenhardt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr. Quantin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shpuza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704508v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamboley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;k Drini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quantin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.458" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altin Skenderaj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delouis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282599v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabanes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashkim Vrekaj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasil Bereti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balandier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2000.1616" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1999.7250" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744466v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rabot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.7064" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282561v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cuda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangjei Dimo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1996.7037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gracia Amore" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neritan Ceka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deslondes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1995.7011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282489v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk&#235;nder Mu&#231;aj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1994.6990" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103345v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vir&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Morano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mitton-Fami&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/2eyq-ec58" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01911026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Turci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234619v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangjel Dimo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.efa.gr/?r=publication&amp;amp;id=270" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03089190v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03089168v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17171/3-53" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339264v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709264v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lami Ko&#231;o" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234759v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316882v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clayer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Rapper" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02895683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Blaser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02884953v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Warm&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet De Ribemont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude-Devalez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896469v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gosselin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borgnon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900484v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895054v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingris Girr&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901081v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lafosse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moret-Auger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02905601v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Magnan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902749v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04111835v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pri&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenhardt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr. Quantin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shpuza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704508v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamboley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;k Drini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quantin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.458" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altin Skenderaj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delouis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282599v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabanes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashkim Vrekaj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasil Bereti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balandier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2000.1616" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1999.7250" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744466v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rabot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.7064" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282561v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cuda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangjei Dimo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1996.7037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gracia Amore" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neritan Ceka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deslondes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1995.7011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03282489v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk&#235;nder Mu&#231;aj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1994.6990" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103345v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vir&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Morano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mitton-Fami&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/2eyq-ec58" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01911026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Turci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234619v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangjel Dimo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.efa.gr/?r=publication&amp;amp;id=270" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03089190v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03089168v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17171/3-53" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709264v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lami Ko&#231;o" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339264v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234759v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316882v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clayer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Rapper" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02895683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Blaser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02884953v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Warm&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet De Ribemont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude-Devalez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896469v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gosselin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borgnon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900484v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895054v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingris Girr&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901081v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lafosse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moret-Auger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02905601v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Magnan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902749v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>