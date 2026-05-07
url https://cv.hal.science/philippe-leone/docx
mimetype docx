--- v0 (2026-03-22)
+++ v1 (2026-05-07)
@@ -632,277 +632,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anchoring the T6SS to the Cell Wall: Crystal Structure of the Peptidoglycan Binding Domain of the TagL Accessory Protein</w:t>
+                <w:t xml:space="preserve">A new non-classical fold of varroa odorant-binding proteins reveals a wide open internal cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van Son Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvia Spinelli</w:t>
+                <w:t xml:space="preserve">Beatrice Amigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Cascales</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Cambillau</w:t>
+                <w:t xml:space="preserve">Jiao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Renzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358248v1</w:t>
+                <w:t xml:space="preserve">hal-03358153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new non-classical fold of varroa odorant-binding proteins reveals a wide open internal cavity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anchoring the T6SS to the Cell Wall: Crystal Structure of the Peptidoglycan Binding Domain of the TagL Accessory Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Gaubert</w:t>
+                <w:t xml:space="preserve">Van Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Renzone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leone</w:t>
+                <w:t xml:space="preserve">Éric Cascales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cambillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358153v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structures of two camelid nanobodies raised against GldL, a component of the Type IX Secretion System from Flavobacterium johnsoniae</w:t>
               </w:r>
@@ -1007,295 +1007,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of Type IX secretion system PorE C-terminal domain from Porphyromonas gingivalis in complex with a peptidoglycan fragment</w:t>
+                <w:t xml:space="preserve">Extracellular vesicles as a platform to study cell-surface membrane proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhung Thi Trang Trinh</w:t>
+                <w:t xml:space="preserve">Vincent Delauzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Amigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hieu Quang Tran</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Roussel</w:t>
+                <w:t xml:space="preserve">Magali Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-64115-z⟩</w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 180, pp.35-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989374v1</w:t>
+                <w:t xml:space="preserve">hal-02989372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular vesicles as a platform to study cell-surface membrane proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal structure of Type IX secretion system PorE C-terminal domain from Porphyromonas gingivalis in complex with a peptidoglycan fragment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhung Thi Trang Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Delauzun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leone</w:t>
+                <w:t xml:space="preserve">Hieu Quang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Grange</w:t>
+                <w:t xml:space="preserve">Quyen van Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cambillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 180, pp.35-44. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-64115-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989372v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type IX secretion system PorM and gliding machinery GldM form extended arches spanning the periplasmic space</w:t>
               </w:r>
@@ -2858,243 +2858,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Drosophila peptidoglycan-recognition protein LF interacts with peptidoglycan-recognition protein LC to downregulate the Imd pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinesin regulation by Salmonella.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Basbous</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Méresse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (1), pp.63-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00608209v1</w:t>
+                <w:t xml:space="preserve">hal-00609659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinesin regulation by Salmonella.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Drosophila peptidoglycan-recognition protein LF interacts with peptidoglycan-recognition protein LC to downregulate the Imd pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Basbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vincentelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (4), pp.327-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/embor.2011.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609659v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-Function Analysis of Grass Clip Serine Protease Involved in Drosophila Toll Pathway Activation</w:t>
               </w:r>
@@ -4894,51 +4894,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Contaldo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Santucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vergnes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.5c00076" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Roger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninian J Blackburn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Horrell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeo Moreno Chicano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt03372d" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04231930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fuchsbauer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Lunar Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cascales" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.101618" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03336427v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Spinelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cascales" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cambillau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254232" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358248v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Son Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cascales" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Amigues" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Zhu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gaubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Renzone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358191v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Trang Nhung" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gaubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Melani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhung Thi Trang Trinh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Quang Tran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyen van Dong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64115-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989372v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delauzun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Grange" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.03.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Roche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence S Vincent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Hieu Tran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Desmyter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02784-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802819v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Duhoo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Trang Nhung Trinh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X17005969" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l J Canestrari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stathopulos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Ize" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.765081" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475703v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Naoi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Kisu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuro Iwama" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Nakashima" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Sakai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ee00829a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X1402559X" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438997v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bebeacua" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onya Opota" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kellenberger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Klaholz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.646109" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989420v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nony" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Mignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12622" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03274774v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572089v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne S&#233;rier-Brault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Thibault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501708b" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989353v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Blemont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vincentelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S174430911301885X" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268087v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couturier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rosengren" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik St&#229;lbrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.459438" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866198v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bindi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moelo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Suchaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.50.2.471" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608209v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Basbous" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2011.19" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609659v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;resse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336988v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouenne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reichhart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.182741" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482300v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Comoletti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmer Taylor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marchot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2010.01.030" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNRT524J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon U Garcia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2010.123" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283365v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bischoff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hetru" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royetd" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2008.01.015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXD6G2RJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444908030400" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDXT8SZT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989317v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Xiao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Heath" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Saiu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Leiper" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06161" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-RW3Z7NHB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989328v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fabrichny" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Miller" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.11.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989312v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Menu-Bouaouiche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Peumans" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Payan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Barre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2005.07.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17CF1HM7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989305v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Porciero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Furniss" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Tahir" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M404225200" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989299v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kellenberger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferrat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Darbon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roussel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi035318t" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QX96VZP7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182371v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morlat-Therias" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Palvadeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Molinie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1999.8134" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9BC80E79F46F3A15FECAF147FEE567084723089/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420566v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Therias" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Aboab" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Queignec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Contaldo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Santucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vergnes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.5c00076" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Roger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninian J Blackburn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Horrell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeo Moreno Chicano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt03372d" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04231930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fuchsbauer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Lunar Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cascales" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.101618" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03336427v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Spinelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cascales" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cambillau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254232" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358153v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Amigues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Zhu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gaubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Renzone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358248v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Son Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cascales" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358191v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Trang Nhung" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gaubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Melani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delauzun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Grange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.03.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989374v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhung Thi Trang Trinh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Quang Tran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyen van Dong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64115-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Roche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence S Vincent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Hieu Tran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Desmyter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02784-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802819v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Duhoo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Trang Nhung Trinh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X17005969" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l J Canestrari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stathopulos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Ize" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.765081" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475703v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Naoi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Kisu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuro Iwama" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Nakashima" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Sakai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ee00829a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X1402559X" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438997v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bebeacua" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onya Opota" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kellenberger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Klaholz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.646109" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989420v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nony" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Mignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12622" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03274774v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572089v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne S&#233;rier-Brault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Thibault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501708b" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989353v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Blemont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vincentelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S174430911301885X" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268087v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couturier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rosengren" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik St&#229;lbrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.459438" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866198v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bindi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moelo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Suchaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.50.2.471" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609659v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;resse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608209v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Basbous" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2011.19" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336988v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouenne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reichhart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.182741" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482300v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Comoletti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmer Taylor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marchot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2010.01.030" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNRT524J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon U Garcia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2010.123" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283365v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bischoff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hetru" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royetd" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2008.01.015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXD6G2RJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444908030400" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDXT8SZT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989317v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Xiao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Heath" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Saiu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Leiper" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06161" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-RW3Z7NHB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989328v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fabrichny" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Miller" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.11.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989312v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Menu-Bouaouiche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Peumans" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Payan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Barre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2005.07.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17CF1HM7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989305v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Porciero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Furniss" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Tahir" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M404225200" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989299v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kellenberger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferrat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Darbon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roussel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi035318t" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QX96VZP7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182371v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morlat-Therias" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Palvadeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Molinie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1999.8134" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9BC80E79F46F3A15FECAF147FEE567084723089/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420566v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Therias" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Aboab" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Queignec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>