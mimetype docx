--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Lépinard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sciences de gestion</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-lepinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">167636626</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonjour et bienvenue sur mon profil !</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après une première carrière comme pilote d'hélicoptère militaire, j'ai rejoint en 2015 l'université Paris-Est Créteil (UPEC) en tant qu'enseignant-chercheur en sciences de gestion et du management (spécialité systèmes d'information). J'ai piloté la création du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours Informatique & Management</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (orientation cybersécurité) de l'IAE Paris-Est.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes activités de recherche traitent de la ludopédagogie et de l'infovalorisation. Mes enseignements concernent le management des systèmes d'information, la gestion de projet, le management et la ludopédagogie. Avec Isabelle Vandangeon-Derumez, nous avons co-fondé en 2018 le GT-AIMS MACCA Management rassemblant plusieurs dizaines de chercheurs autour de l'évolution de l'enseignement des sciences de gestion.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans le domaine de la ludopédagogie, je suis membre du conseil scientifique de Game in Lab, responsable du projet scientifique </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EdUTeam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et co-organisateur du Colloque International Game Evolution avec Antoine Chollet (Université de Montpellier). J'ai également fondé en 2015 le game lab GamiXlab et je suis membre fondateur de l'</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Française d'Étude du Wargaming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil LinkedIn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wargaming analytique en management des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Frédy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DefTech - La revue des innovations technologiques pour l'armement et la sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.92-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugalité technologique et ludopédagogie en management des SI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabpreet Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.0061370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Remote Carriers dans le combat collaboratif : articuler conscience de la situation et pleine conscience technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Frédy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Défense Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 883, pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama et perspectives du wargaming dans les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (2), pp.158-175. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mss.041.0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de rôle sur table dans l’enseignement de l’anglais des sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Fournier-Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Solnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87, pp.155-168. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13poe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crew resource management : comment peut-on s’inspirer de l’aéronautique ? Une approche pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Moulai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheila Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des wargames au wargaming en école de management : entre belliludisme et pratique professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 131-132, pp.53-64. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/strat.131.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combat collaboratif infovalorisé : perspectives de recherche en management des systèmes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Frédy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DefTech - La revue des innovations technologiques pour l'armement et la sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercréativité et flow dans l’enseignement du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (57), pp.4-18. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.057.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Tabletop Role-Playing Games to Teach English in a University School of Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Fournier-Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Solnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale des Langues Etrangères Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Serious Games, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des wargames en école de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Grépilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DefTech - La revue des innovations technologiques pour l'armement et la sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.90-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation pédagogique dans l’enseignement supérieur par le serious gaming open source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Menier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (23)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La frugalité technologique comme source d’innovations ludopédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Menier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (3), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36863/mds.a.23823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage expérientiel par le jeu pour l’acquisition des connaissances théoriques managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (158), pp.489-516. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.158.0489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ludopédagogie en école de management : le cas du projet EdUTeam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Idées reçues et nouvelles pistes de réflexion sur les jeux numériques et la ludopédagogie, 6 (1), pp.G1-G13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wargames for training future managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bourguilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Wojtowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36863/mds.a.14547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spartacus, arène virtuelle pour guerriers du 21ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L'ingénierie par et pour les jeux sérieux, 20 (1), pp.89-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du serious gaming au full flight simulator : proposition d'un cadre conceptuel commun pour la formation des formateurs en simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Serious games, 19 (3), pp.39-68. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.143.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autre NEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défense et Sécurité Internationale. Hors-Série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.92-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (161)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation des forces terrestres - Une étude de cas pédagogique parfaite pour l’enseignement du management des systèmes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans de numérisation des forces terrestres : état des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercréativité et flow collectif en situations d’apprentissage ludo-fictionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LudiNord Pro 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes, des hexagones et des étudiants en management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es Assises Françaises d'Étude du Wargaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la dimension géographique sur la conscience de la situation des apprenants en contexte d'apprentissage expérientiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9es journées de pratique et de recherche du GT-AIMS MACCA Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un schéma synthétique du vocable de la ludopédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9es journées de pratique et de recherche du GT-AIMS MACCA Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On inverse tout : la ludopédagogie comme porte d'entrée aux pratiques ludiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LudiNord Pro 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire d'initiation aux jeux de rôle sur table en école de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées de pratique et de recherche du GT-AIMS MACCA Management. "Faire mieux avec moins : vers le slow, le low et la robustesse dans nos enseignements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de management stratégique (AIMS), Jan 2026, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier une œuvre littéraire avec le jeu de rôle sur table Babel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LudiNord Pro 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le wargaming et le jeu de rôle sur table : Pratiques ludopédagogiques avancées pour les sciences de gestion et du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le framework MITRE ATT&amp;CK® comme outil de diagnostic de la maturité cyber d'une organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Des Grottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les proto-compétences en ludopédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e édition de LudiNord Pro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le wargaming au service de la compréhension des crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque Interuniversitaire Francophone en Études Ludiques (CIFEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques avancées du jeu de rôle sur table dans l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e édition de LudiNord Pro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle générative d'images dans le secteur de l'illustration des jeux de société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT mindfulness in support of decision-making in extreme contexts : the case of cooperative engagement capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Frédy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Paris Defence and Strategy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère des Armées, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation des étudiants à la gestion de crise cyber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le wargaming analytique comme méthodologie de recherche en management des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la culture générale des étudiants en management : le cas du jeu de rôle Babel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Deroyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque International Game Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux vidéo libres et open source dans l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e édition de LudiNord Pro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme de simulation aéronautique pour l’enseignement de la culture de la sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Bakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8es journées de pratique et de recherche du GT-AIMS MACCA Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleine conscience technologique et prise de décision en contexte extrême : le cas des technologies émergentes dans le combat collaboratif infovalorisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Frédy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consortium doctoral de l'Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Université Lumière Lyon 2 (Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de méthodologie de recherche qualitative pour le wargaming analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Frédy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2es Assises Françaises d'Étude du Wargaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Étude du Wargaming, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influencer la perception du risque cyber : résultats préliminaires et perspectives de la conception d’un cyberscore perspectives de la conception d’un cyberscore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Peneloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMCIS 2025 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Information Systems (AIS), Aug 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama et perspectives du wargaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8es journées de pratique et de recherche du GT-AIMS MACCA Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover dans les organisations grâce au wargaming analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louïa Efongo Besise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Recherche sur l’Innovation (RRI), Oct 2025, Puteaux, France. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.hs1.2025.0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois formes du wargaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e édition de LudiNord Pro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux vidéo FLOSS dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1re Journée de recherche "Consommation et Jeux Vidéo"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Valenciennes, Nov 2025, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influencer la perception du risque cyber en entreprise à travers la conception d'un cyberscore : résultats préliminaires issus d'une première itération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Peneloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIM, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incertitude de la problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dialogues de la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intercréativité en ludopédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lud'Académie #2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combat collaboratif dans l'armée de Terre française : Point de situation en 2024 et agenda de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Frédy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet pédagogique et de recherche en ludopédagogie EdUTeam : de l’acceptabilité du jeu en formation aux preuves d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres ludopédagogiques : construire des mondes d’apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CanoTech, Jun 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RPGs and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Buinicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque International Game Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Gestion (IRG, EA2354); Montpellier Recherche en Management (MRM, EA4547), May 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de coaching réciproque pour préparer les étudiants à la posture de manager-coach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIe Conférence de l'Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montréal (Canada), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des challenges de hacking pour développer la cybervigilance des étudiants en management des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Goetgheluck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux de société et des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jeu de société comme support pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPÉ Toulouse Occitanie-Pyrénées, Nov 2024, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/g7h2-ke57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free/Libre Open Source Software et technopédagogie : cas de la conception d’une plateforme pilote de simulation virtuelle pour la formation au management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7es journées de pratique et de recherche du GT-AIMS MACCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESC Clermont Business School, Jan 2024, Clermont- Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métajeu comme méthode ludopédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Ludopédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Normandie, Dec 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubrique VaeVictis « Des étudiants s’invitent au combat » : Retour d’expérience après une année d’articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque International Game Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le wargaming en école de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Françaises d'étude du Wargaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Etudes de Stratégie &amp; Défense; Université Jean Moulin Lyon 3, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combat collaboratif : état des lieux et perspectives de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Frédy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la cybersécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Paris-Est, Jan 2024, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des Wargames à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon des jeux d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de la Grande Guerre, Jan 2024, Meaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet pédagogique et de recherche en ludopédagogie EdUTeam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LudiNord Pro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISG - International Business School, Apr 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 ans de jeux de rôle et… 200 ans de wargaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Vous êtes dans une taverne…” Retour sur cinquante ans de Jeux de rôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Mar 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Design Research et Free/Libre Open Source Software : une alliance bénéfique pour la recherche et le développement expérimental en technopédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives ludopédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludinord Pro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Mons-en-Barœul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minetest : du jeu vidéo au couteau suisse pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7° Colloque International Game Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Gestion (IRG, EA 2354); Montpellier Recherche en Management (MRM, 4557), May 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercréativité et flow collectif en situation d’apprentissage à base de wargames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe conférence de l'Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management Stratégique, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ludopédagogie dans l'enseignement supérieur : rapport d'étape du projet de recherche EdUTeam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1re Rencontre du Flow francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flow francophone, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du risque cyber en entreprise : conception d'un cyberscore professionnel à destination des dirigeants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Peneloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème conférence de l’AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les wargames en école universitaire de management : le cas du projet pédagogique et de recherche en ludopédagogie EdUTeam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Moulai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation Défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère des Armées, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif ludopédagogique pour l'enseignement de la gestion de projets agile Scrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Conférence de l’AIM ( Association Information Management )- AIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les qualités professionnelles des militaires comme perspectives d’évolutions des formations managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une sécurité publique efficace et responsable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPEC; EOGN, Oct 2023, Melun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intercréativité dans le flow collectif en situation d’apprentissage ludo-fictionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6es journées MACCA Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GT-AIMS MACCA Management; IGR-IAE Rennes, Jan 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intercréativité dans le wargaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Cyber Week - Cyber Wargaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle d’Excellence Cyber, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation opérationnelle, l'excellence française ignorée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dutroncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Prospective Défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement des industries françaises de défense et de sécurité terrestres et aéroterrestres, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet pédagogique et de recherche en ludopédagogie EdUTeam : De l’acceptabilité du jeu en formation aux preuves d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e Journée LUDOLAB’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAFOC Académie de Versailles, Dec 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des (futurs) managers avec des wargames historiques ou fantastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludinord Pro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Mons-en-Barœul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet pédagogique et de recherche en ludopédagogie EdUTeam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres PPP des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne, Nov 2023, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ludothèque de la salle des profs !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium des scientifiques, 1er salon de la ludopédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Istres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludopédagogie : où se former ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon de la Ludopédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La guilde des ludopédagogues Francophones; The Learning Game meeting, Oct 2022, Istres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coaching réciproque en école universitaire de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadela Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées MACCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excelia Business School; GT-AIMS MACCA, Jan 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage expérientiel par le jeu comme méthode pédagogique d’acquisition des connaissances théoriques managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIème conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management Stratégique, Jun 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les futurs managers au retour d'expérience : le cas d'un dispositif ludopédagogique universitaire s'appuyant sur les wargames sur table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Game Evolution 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Gestion (IRG); Montpellier Recherche en Management (MRM), May 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage expérientiel comme méthode pédagogique d’acquisition des connaissances théoriques managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées MACCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excelia Business School; GT-AIMS MACCA, Jan 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soldat augmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coeurnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transvision 2022 : divergences ou diversité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFT-Technoprog, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de jeux de rôle sur table dans l'enseignement de l'anglais en école universitaire de management : Synthèse préliminaire du projet EdUTeam JDR après trois années d'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Fournier-Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Solnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Game Evolution 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Gestion (IRG); Montpellier Recherche en Management (MRM), May 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Research & Learning EdUTeam Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Noisy-le-Grand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ludopédagogie : le cas des sciences de gestion - Résultats de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence universitaire en réseau des responsables de l'orientation et de l'insertion professionnelle des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre de jeux de rôle sur table en école universitaire de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Créer un jeu en classe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur de Formation de l'Enseignement catholique de Bretagne, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet pédagogique et de recherche en ludopédagogie EdUTeam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème séminaire de pédagogie universitaire "À la découverte de la ludopédagogie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Délégation d'accompagnement à la créativité, l'ingénierie et la pédagogie (DACIP), Université de Lorraine, Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des deux premiers niveaux du modèle d'évaluation des formations de Kirkpatrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées MACCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excelia Business School; GT-AIMS MACCA, Jan 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minetest : un jeu en ligne massivement multijoueur au service du développement des échanges internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’Enseignement à Distance 2021 : Résilience des acteurs de la continuité pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Interuniversitaire de l'Enseignement à Distance, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un dispositif pédagogique de retour d’expérience générique pour les (futurs) managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Junghans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées de recherche et de pratique MACCA Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de jeux en ligne massivement multijoueurs au sein d’un projet international d’apprentissage collaboratif en ligne (COIL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disruptechs Agora 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École de l'Air; EM Normandie Business School; Réseau de recherche sur l'Innovation; La Fabrique du Futur, Jul 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ludopédagogie dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du Groupe de Réflexion Facteurs Humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Générale de l'Aviation Civile, Jan 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massively multiplayer online games as new vectors for international cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III International Scientific And Practical Forum “Business, Education And Science: Vectors Of Cooperation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National University of Kyiv-Mohyla Academy, Apr 2021, En ligne, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la table physique à la table virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Fournier-Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude "Savoirs et pratiques en éducation et en formation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu vidéo Minetest pour l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire HILL "La ludopédagogie dans l'enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hybrid-Innovative-Learning-LAB (HILL); AgroParisTech, Nov 2021, Massy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des managers au retour d'expérience : conception d'un dispositif pédagogique générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Junghans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXème conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management Stratégique, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouez l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e CréaSXB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Nov 2021, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet pédagogique et de recherche en ludopédagogie EdUTeam : une aventure scientifique pour des cours épiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EN’iGmatik 2021 "Apprendre par le jeu"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif Escape n'Games, Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux vidéo multijoueurs à monde ouvert pour l'apprentissage expérientiel de la gestion de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème conférence de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information Management, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minetest International Project 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La science entre en jeu »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ludopédagogie comme facteur d’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEOMA Business School, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la table physique à la table virtuelle : mise en oeuvre du jeu de rôle à distance dans l'enseignement de l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Fournier-Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Solnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Game Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Gestion; Montpellier Recherche en Management, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu en ligne massivement multijoueur Minetest comme moyen innovant d’échanges internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès CLIC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les 9 techniques ludopédagogiques en sciences de gestion : exemples commentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEOMA Business School, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser l’engagement et la réflexivité managériale des étudiants grâce aux wargames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Online Gamification Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arkham Studio, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GamiXlab et les neuf techniques ludopédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EN’iGmatik 2021 "Apprendre par le jeu"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif Escape n'Games, Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques ludopédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludo Lab Pro 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minetest: a Massively Multiplayer Online Game (MMO) for new opportunities to develop International Academic activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Solnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Trends in Computer Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 9 techniques ludopédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire HILL "La ludopédagogie dans l'enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hybrid-Innovative-Learning-LAB (HILL) - AgroParisTech, Nov 2021, Massy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation-problème didactique à base de wargames : le cas de l'enseignement de la gestion de projet de systèmes d'information en École Universitaire de Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence de l’Association Information &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02732843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ludopédagogie : décontextualiser pour mieux apprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Société de formation et d’éducation continue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux en ligne massivement multijoueurs comme espaces pédagogiques internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Atelier de Recherche « Pédagogie Numérique en Économie-Gestion »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décontextualisation par le jeu des situations d’apprentissage au management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Vallorem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne (Orléans), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d’expériences de dispositifs pédagogiques comodaux à l’IAE Gustave Eiffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre thématique "Transformation digitale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE France, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décontextualisation par le jeu des situations d’apprentissage simulées comme stratégie pédagogique inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXe Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management Stratégique, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’anglais grâce aux jeux de rôle sur table : le cas de la mise en oeuvre de la pédagogie actionnelle en école universitaire de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Fournier-Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Solnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque International Game Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Gestion (IRG EA 2354); Montpellier Recherche en Management (MRM EA 4557), May 2020, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563070v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuum « décontextualisation – contextualisation » des dispositifs pédagogiques d’apprentissage au management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Atelier de Recherche Pédagogie Numérique en Economie-Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ludopédagogie dans les sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences 2020 de l'Université Inter-Âges de Créteil et du Val-de-Marne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques ludopédagogiques : État de l’art et focus sur le projet EdUTeam Wargames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Serious Games Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le JDR sur table à l’IAE Gustave Eiffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôl'Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française de Jeu de Rôle, Dec 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décontextualiser pour mieux engager les étudiant·e·s dans les enseignements : le cas du Jeu de Rôle sur table dans des enseignements de langues vivantes et de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Jeu de Rôle et Transmission Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un seul jeu est plus puissant qu’un millier d’heures de cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de conférences n°1 Innovation &amp; Gamification Mythes &amp; Réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet EdUTeam : la décontextualisation des situations d’apprentissage par le jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labo des Je(ux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aventures fantastiques pour étudiant·e·s en management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Jeux &amp; détournements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg; MISHA, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de rôle sur table dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Vaquiéri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque international Game Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de pédagogie en simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutoriels de la simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction des ressources humaines de l'armée de terre, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet EdUTeam : Des wargames comme supports d'apprentissage expérientiel au management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de recherche et de pratique MACCA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XR: Enabling training mode in the human brain XR: Enabling training mode in the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lozé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODSIM World 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Norfolk, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ludopédagogie en sciences de gestion : la difficile opérationnalisation d’un important soutien institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée d'études Compétences Informationnelles Étudiants Licence (CIEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre le management autrement : la ludopédagogie au service du développement des soft skills des étudiant·e·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 8 techniques ludopédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Printemps de la Prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blocs Minecraft et briques LEGO® : complémentarité de techniques ludopédagogiques pour la co-construction de connaissances en management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque international Game Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques ludopédagogiques dans l’enseignement du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégrer le jeu dans son enseignement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ParisTech, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation pour la formation et l’entraînement au sein du Ministère des Armées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque Francophone de Simulation en Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de Simulation en Santé, Apr 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blocs Minecraft et briques LEGO® : complémentarité des modalités ludopédagogiques pour la construction des connaissances en management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journées MACCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation des forces terrestres : de la numérisation de l'espace de bataille à l'organisation augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque de l'Association Information &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des SI via le jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Pas Sage en Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Choisy-le-Roi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersécurité, enseignement et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Polonowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère conférence UPEC sur la cybersécurité Perception des risques et réalité des enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux physiques en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Jeux en formation IDEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est Marne-la-Vallée, 2017, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques ludopédagogiques dans les enseignements en sciences de gestion : retours d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes ludopédagogiques dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Édition Paris est Ludique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques ludopédagogiques dans les enseignements des sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage par problème et par projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Printemps de la Recherche en Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SICRAFT, une plateforme de serious gaming pour les enseignements aux systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le serious gaming au Gamixlab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'échanges "Commentdévelopper l'engagement des étudiants ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lieusaint, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropotechnie militaire comme nouveau champ de recherche en systèmes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème colloque de l’AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIM, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de rôle de science-fiction comme nouvelle modalité pédagogique pour les enseignements des langues étrangères des futurs ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Congrès de l’APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre avec et par le jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ludopédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École de Management de Normandie (ENM), Jan 2016, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre avec et par le jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de la diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Business School (ICD), Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le serious gaming : quelle place pour cette technique de formation expérientielle low-cost dans l’enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée de recherche AIM Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02732850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'aérocombat au management : trajectoire de détournement et d’appropriation du dispositif de simulation EDITH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les serious games… Et plus !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Rendez-vous PédagoNum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est Créteil, Dec 2015, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la didactique professionnelle comme discipline frontière dans les projets de conception de simulateurs professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rencontre entre chercheurs et professionnels : Usages et enjeux de l’enseignement de la Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Recherches et Pratiques en Didactique Professionnelle, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le serious gaming : quelle place pour cette technique de formation expérientielle low-cost dans l’enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de Télécom École de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Télécom École de Management, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le serious gaming collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'ENSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure d'arts et métiers, Jun 2015, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation dans l’armée de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Formation et simulation : regards croisés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHU d'Angers, Nov 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gamification des formations en systèmes d’information comme solution à un apprentissage technique et managérial intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée de recherche AIM - Serious Games et Co-design : Faites vos jeux !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux vidéo pour l’appropriation des systèmes d’information : Le cas de la numérisation de l’espace de bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SG2014 AIM Serious Games et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Télécom École de Management; Grenoble École de Management; Association Information et Management, Sep 2014, Paris, France. pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le serious gaming comme facteur d’appropriation des systèmes d’information de la numérisation de l’espace de bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général du LAREQUOI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAREQUOI, 2014, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational sciences in military virtual simulation: the age of reason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la simulation de défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupe des utilisateurs de la simulation virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la simulation opérationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences de l’éducation et de la formation appliquées à la simulation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GT ADIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIS, Jul 2014, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAN party pour chefs militaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée de recherche AIM Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management, Oct 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambivalence de la notion d’incertitude dans le domaine de la simulation (virtuelle) militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Gestion de l’imprévu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École de l'Air, Apr 2013, Salon-de-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le centre de simulation de la Base École Général Lejay (EALAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO AIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Régional de l’Information Géographique de la région Provence-Alpes-Côte d’Azur; État-Major des Armées, Mar 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data ou Big Bazar ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Lobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de l´Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formateur en simulation collective : le grand oublié !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagina 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les usages émergents absents des RETEX officiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Retour d’Expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Écoles d’Officiers de l’Armée de l'air, Apr 2012, Salon-de-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de simulation EDITH V3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Centre d’Études des Facteurs Humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Études des Facteurs Humains, Dec 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArcGIS Le coeur cartographique de la simulation tactique de l’ALAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone SIG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mal des simulateurs dans l’Aviation Légère de l’Armée de Terre (ALAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle des Centres d'Expertise Médicale Personnel Navigant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02732852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux dangers aéronautiques liés à la cartographie numérique embarquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres SIG La Lettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une simulation mal conduite peut-elle mener à l’accident ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Labrucherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Panelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6° Mondial de la simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Le Bourget, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il envisageable de fusionner les outils collaboratifs de préparation de mission avec la simulation virtuelle distribuée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCIGRAD 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation de l’espace de Bataille : une opportunité pour le développement durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Null Pastorelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Conférence AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La 3D au service de l’aérocombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres SIG La Lettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préparation de mission dans l’Aviation Légère de l’Armée de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoWorld Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GeoConcept, Oct 2007, La Chesnaie du Roy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la culture de la sécurité avec la simulation aéronautique : cas d’usages en IAE et IUT - Partie 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Bakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées de pratique et de recherche du GT-AIMS MACCA Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enquête coopérative comme méthodologie de wargaming analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Frédy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque International Game Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dés du business model canvas : le Roll &amp; Write coopératif du business model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Briancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8es journées de pratique et de recherche du GT-AIMS MACCA Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la culture de la sécurité avec la simulation aéronautique : cas d’usages en IAE et IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Bakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque International Game Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet de bord étudiant Entre portfolio de présentation et book d'artiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7es journées de pratique et de recherche du GT-AIMS MACCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Clermant-Ferrond, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugalité technologique dans l’enseignement du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Menier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6es Journées MACCA Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les (futurs) managers au retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque International Game Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, En ligne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de jeux en ligne massivement multijoueurs au sein d’un projet international d’apprentissage collaboratif en ligne (COIL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International Game Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux en ligne massivement multijoueurs et à mondes ouverts comme espaces d'apprentissage expérientiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées de pratique et de recherche du groupe thématique MACCA Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, En ligne, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minecraft and I.S.: A winning combinaison for education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Albessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Tuong Va Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual reality international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les managers de demain : kit créatif pour les formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calcei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mines Paristech PSL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.270, 2022, Vademecum, 978-2-35671-703-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociomatérialité et systèmes d’information : le cas de la numérisation de l’espace de bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier national de reproduction des thèses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-7295-8598-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences et pratiques artistiques des illustrateurs à l'ère de l'intelligence artificielle générative d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Goeffrey Martinache; Romain Zerbib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à l'ère de l'IA. Gouvernance / Pédagogie / Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, pp.191-195, 2026, Questions de société, 978-2-38630-300-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational Innovation Through Serious Gaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Menier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Goria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serious Games and Innovation Gains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Wiley, pp.187-204, 2025, iSTE, 9781836690146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pédagogiques ! Frugalité technologique et ludopédagogie en management des systèmes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Biot-Paquerot; Amélie Clauzel; Caroline Riché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un management durable des systèmes d’information ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Management &amp; datascience, pp.294-303, 2025, 9782959643033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ludopédagogie au service du développement des compétences transversales des futurs managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geoffrey Martinache; Romain Zerbib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment relever le défi des compétences transversales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, pp.191-198, 2024, Formation, 978-2-37687-782-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minetest : un jeu vidéo aux multiples visages pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; Christophe fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques pédagogiques innovantes : Construire la pédagogie de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions ems, pp.41-52, 2024, Nouvelles pédagogies, 9782376879824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les qualités professionnelles des militaires comme perspectives d’évolution des formations managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joan Le Goff; Patrick Fleurentdidier; Claire Edey Gamassou; Yves Paleau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une sécurité publique efficace et responsable ? La Gendarmerie nationale face aux défis sociétaux et managériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions ems, pp.97-109, 2024, Gestion en liberté, 978-2-37687-970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le détournement des jeux dans la formation initiale en sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Di Filippo; Laurence Schmoll. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes ludiques : Constructions et détournements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.181-200, 2024, Logiques sociales, 9782140484650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscientisation des connaissances théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mattias Renner; Nadia Beneditti; Laetitia Ramberti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La méthode LEGO® SERIOUS PLAY®: Histoire, fondements et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.155-156, 2023, 978-2100842995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le management avec les wargames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les managers de demain : Kit créatif pour les formateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2022, 9782356717030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Les enjeux de l’enseignement créatif du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calcei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Vandangeon-Derumez; Philippe Lépinard; Didier Calcei. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les managers de demain. Kit créatif pour les formateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines - Transvalor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-16, 2022, Vademecum, 978-2-35671-703-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une communauté de pratique dans l’armée de Terre : comment articuler réseau et hiérarchie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux de service public : menace ou opportunité pour l’action publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-34, 2015, Profession cadre service public, 978-2-8109-0387-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vassal game engine as a support for modeling digital forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Germain-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Melo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAXsims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, https://paxsims.wordpress.com/2026/02/16/the-vassal-game-engine-as-a-support-for-modeling-digital-forces/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative research and analytical wargaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Frédy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAXsims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le wargaming analytique en école de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Frédy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VaeVictis, 182</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives 2026-2028 du projet pédagogique et de recherche en ludopédagogie EdUTeam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Deroyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louïa Efongo Besise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milana Krasnoplakhtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Saint-Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du Syndicat Professionnel des Serious Games Designers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Minecraft », « Luanti », « Flight Simulator » : jeux vidéo pour étudiants créatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://theconversation.com/minecraft-luanti-flight-simulator-jeux-video-pour-etudiants-creatifs-249659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de coaching réciproque en école universitaire de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadela Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coaching, 27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire de wargaming COIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bares Héloïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volko Ruhnke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VaeVictis Le Magazine des jeux d'Histoire, n°175</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des cartes dans le déploiement du JDR à l’université : le cas du projet EdUTeam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Kaddouri Alloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muffadal Koytcha Alibay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Manon Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôl'Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The School of Wargaming for Management Learning and Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAXsims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osinter et red teamer : les corsaires du cyberespace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krithika Yasonthiram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Management et de Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme de simulation FlighTeam : Enseigner la théorie des organisations à haute fiabilité avec FlightGear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheila Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Moulai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Simulateur, n°363</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlightGear, un simulateur de vol open source pour remplacer MSFS 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Brahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Simulateur, n°354</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde merveilleux du jeu d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dargagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ezlearn Conseil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlighTeam : des simulateurs de vol pour former les étudiants au management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Simulateur, n°342</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour d'expérience sur un plateau : évolution du projet EdUTeam Wargames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VaeVictis Le Magazine des jeux d'Histoire, n°163</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des wargames en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Grépilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ravage, Le magazine des jeux de figurines fantastiques, n°23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.122-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EdUTeam Wargames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VaeVictis Le Magazine des jeux d'Histoire, n°154</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudiants et pousseurs de figurines : des wargames avec figurines en cours de management à l'IAE Gustave Eiffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Grépilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ravage, Le magazine des jeux de figurines fantastiques, n°21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.118-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'apprentissage universitaire devient source d'aventure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Petits Cahiers Ludens n°3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EdUTeam Wargames – Table-top wargames to train business school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludogogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre le management et les langues vivantes grâce aux jeux de rôle : retours d'expérience universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeu de rôle Magazine, n°48</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.108-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection et salinité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Douaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomatique Expert,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des SIG au service des pilotes d’hélicoptères de combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomatique Expert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’aérocombat numérisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomatique Expert, 68</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociomatérialité et Systèmes d'Information Le cas de la numérisation de l'Aviation Légère de l'Armée de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Nice Sophia Antipolis, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01214220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 10 ans du projet pédagogique et de recherche en ludopédagogie EdUTeam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louïa Efongo Besise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Manon Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EdUTeam : des univers fantastiques comme stratégie pédagogique inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de rôle comme outil d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Stijve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mckilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélany Ulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon projet pédagogique en 180 secondes : le Gamixlab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01345542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation dans l'armée de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01216824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ludopédagogie dans les sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical guide to using games in university teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gamification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de recherche en gestion - Université Paris Val-de-Marne; Naval Group. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saga FSTD, suite et… suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aviation Légère de l'Armée de Terre. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau référenciel documentaire FSTD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aviation Légère de l'Armée de Terre. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interactivité intentionnelle en E@D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aviation Légère de l'Armée de Terre. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'ISPN 3.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aviation Légère de l'Armée de Terre. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cahiers de recherche du LAREQUOI Vol. 2015/1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lepinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Meyer-Durat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les cahiers de recherche du LAREQUOI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId355"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Lépinard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sciences de gestion</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-lepinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">167636626</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonjour et bienvenue sur mon profil !</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après une première carrière comme pilote d'hélicoptère militaire, j'ai rejoint en 2015 l'université Paris-Est Créteil (UPEC) en tant qu'enseignant-chercheur en sciences de gestion et du management (spécialité systèmes d'information). J'ai piloté la création du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours Informatique & Management</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (orientation cybersécurité) de l'IAE Paris-Est.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes activités de recherche traitent de la ludopédagogie et de l'infovalorisation. Mes enseignements concernent le management des systèmes d'information, la gestion de projet, le management et la ludopédagogie. Avec Isabelle Vandangeon-Derumez, nous avons co-fondé en 2018 le GT-AIMS MACCA Management rassemblant plusieurs dizaines de chercheurs autour de l'évolution de l'enseignement des sciences de gestion.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans le domaine de la ludopédagogie, je suis membre du conseil scientifique de Game in Lab, responsable du projet scientifique </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EdUTeam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et co-organisateur du Colloque International Game Evolution avec Antoine Chollet (Université de Montpellier). J'ai également fondé en 2015 le game lab GamiXlab et je suis membre fondateur de l'</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Française d'Étude du Wargaming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil LinkedIn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Remote Carriers dans le combat collaboratif : articuler conscience de la situation et pleine conscience technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Frédy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Défense Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 883, pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugalité technologique et ludopédagogie en management des SI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabpreet Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.0061370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wargaming analytique en management des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Frédy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DefTech - La revue des innovations technologiques pour l'armement et la sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.92-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama et perspectives du wargaming dans les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (2), pp.158-175. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mss.041.0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de rôle sur table dans l’enseignement de l’anglais des sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Fournier-Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Solnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87, pp.155-168. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13poe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combat collaboratif infovalorisé : perspectives de recherche en management des systèmes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Frédy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DefTech - La revue des innovations technologiques pour l'armement et la sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crew resource management : comment peut-on s’inspirer de l’aéronautique ? Une approche pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Moulai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheila Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des wargames au wargaming en école de management : entre belliludisme et pratique professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 131-132, pp.53-64. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/strat.131.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Tabletop Role-Playing Games to Teach English in a University School of Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Fournier-Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Solnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale des Langues Etrangères Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Serious Games, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercréativité et flow dans l’enseignement du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (57), pp.4-18. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.057.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation pédagogique dans l’enseignement supérieur par le serious gaming open source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Menier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (23)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des wargames en école de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Grépilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DefTech - La revue des innovations technologiques pour l'armement et la sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.90-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La frugalité technologique comme source d’innovations ludopédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Menier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (3), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36863/mds.a.23823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage expérientiel par le jeu pour l’acquisition des connaissances théoriques managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (158), pp.489-516. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.158.0489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ludopédagogie en école de management : le cas du projet EdUTeam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Idées reçues et nouvelles pistes de réflexion sur les jeux numériques et la ludopédagogie, 6 (1), pp.G1-G13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wargames for training future managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bourguilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Wojtowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36863/mds.a.14547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spartacus, arène virtuelle pour guerriers du 21ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L'ingénierie par et pour les jeux sérieux, 20 (1), pp.89-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du serious gaming au full flight simulator : proposition d'un cadre conceptuel commun pour la formation des formateurs en simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Serious games, 19 (3), pp.39-68. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.143.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autre NEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défense et Sécurité Internationale. Hors-Série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.92-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (163)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation des forces terrestres - Une étude de cas pédagogique parfaite pour l’enseignement du management des systèmes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans de numérisation des forces terrestres : état des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercréativité et flow collectif en situations d’apprentissage ludo-fictionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LudiNord Pro 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes, des hexagones et des étudiants en management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es Assises Françaises d'Étude du Wargaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la dimension géographique sur la conscience de la situation des apprenants en contexte d'apprentissage expérientiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation aéronautique au service de la formation des managers à la gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la dimension géographique sur la conscience de la situation des apprenants en contexte d'apprentissage expérientiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9es journées de pratique et de recherche du GT-AIMS MACCA Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un schéma synthétique du vocable de la ludopédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9es journées de pratique et de recherche du GT-AIMS MACCA Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire d'initiation aux jeux de rôle sur table en école de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées de pratique et de recherche du GT-AIMS MACCA Management. "Faire mieux avec moins : vers le slow, le low et la robustesse dans nos enseignements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de management stratégique (AIMS), Jan 2026, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On inverse tout : la ludopédagogie comme porte d'entrée aux pratiques ludiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LudiNord Pro 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier une œuvre littéraire avec le jeu de rôle sur table Babel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LudiNord Pro 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme de simulation aéronautique pour l’enseignement de la culture de la sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Bakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8es journées de pratique et de recherche du GT-AIMS MACCA Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la culture générale des étudiants en management : le cas du jeu de rôle Babel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Deroyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque International Game Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux vidéo libres et open source dans l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e édition de LudiNord Pro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation des étudiants à la gestion de crise cyber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le wargaming analytique comme méthodologie de recherche en management des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le wargaming et le jeu de rôle sur table : Pratiques ludopédagogiques avancées pour les sciences de gestion et du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le framework MITRE ATT&amp;CK® comme outil de diagnostic de la maturité cyber d'une organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Des Grottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les proto-compétences en ludopédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e édition de LudiNord Pro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques avancées du jeu de rôle sur table dans l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e édition de LudiNord Pro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le wargaming au service de la compréhension des crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque Interuniversitaire Francophone en Études Ludiques (CIFEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle générative d'images dans le secteur de l'illustration des jeux de société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT mindfulness in support of decision-making in extreme contexts : the case of cooperative engagement capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Frédy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Paris Defence and Strategy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère des Armées, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influencer la perception du risque cyber : résultats préliminaires et perspectives de la conception d’un cyberscore perspectives de la conception d’un cyberscore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Peneloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMCIS 2025 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Information Systems (AIS), Aug 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleine conscience technologique et prise de décision en contexte extrême : le cas des technologies émergentes dans le combat collaboratif infovalorisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Frédy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consortium doctoral de l'Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Université Lumière Lyon 2 (Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de méthodologie de recherche qualitative pour le wargaming analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Frédy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2es Assises Françaises d'Étude du Wargaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Étude du Wargaming, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover dans les organisations grâce au wargaming analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louïa Efongo Besise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Recherche sur l’Innovation (RRI), Oct 2025, Puteaux, France. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.hs1.2025.0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois formes du wargaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e édition de LudiNord Pro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama et perspectives du wargaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8es journées de pratique et de recherche du GT-AIMS MACCA Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influencer la perception du risque cyber en entreprise à travers la conception d'un cyberscore : résultats préliminaires issus d'une première itération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Peneloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIM, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux vidéo FLOSS dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1re Journée de recherche "Consommation et Jeux Vidéo"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Valenciennes, Nov 2025, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incertitude de la problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dialogues de la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le wargaming en école de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Françaises d'étude du Wargaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Etudes de Stratégie &amp; Défense; Université Jean Moulin Lyon 3, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free/Libre Open Source Software et technopédagogie : cas de la conception d’une plateforme pilote de simulation virtuelle pour la formation au management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7es journées de pratique et de recherche du GT-AIMS MACCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESC Clermont Business School, Jan 2024, Clermont- Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubrique VaeVictis « Des étudiants s’invitent au combat » : Retour d’expérience après une année d’articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque International Game Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métajeu comme méthode ludopédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Ludopédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Normandie, Dec 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet pédagogique et de recherche en ludopédagogie EdUTeam : de l’acceptabilité du jeu en formation aux preuves d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres ludopédagogiques : construire des mondes d’apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CanoTech, Jun 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RPGs and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Buinicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque International Game Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Gestion (IRG, EA2354); Montpellier Recherche en Management (MRM, EA4547), May 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de coaching réciproque pour préparer les étudiants à la posture de manager-coach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIe Conférence de l'Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montréal (Canada), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intercréativité en ludopédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lud'Académie #2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combat collaboratif dans l'armée de Terre française : Point de situation en 2024 et agenda de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Frédy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux de société et des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jeu de société comme support pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPÉ Toulouse Occitanie-Pyrénées, Nov 2024, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/g7h2-ke57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des challenges de hacking pour développer la cybervigilance des étudiants en management des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Goetgheluck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combat collaboratif : état des lieux et perspectives de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Frédy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la cybersécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Paris-Est, Jan 2024, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des Wargames à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon des jeux d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de la Grande Guerre, Jan 2024, Meaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet pédagogique et de recherche en ludopédagogie EdUTeam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LudiNord Pro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISG - International Business School, Apr 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 ans de jeux de rôle et… 200 ans de wargaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Vous êtes dans une taverne…” Retour sur cinquante ans de Jeux de rôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Mar 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Design Research et Free/Libre Open Source Software : une alliance bénéfique pour la recherche et le développement expérimental en technopédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercréativité et flow collectif en situation d’apprentissage à base de wargames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe conférence de l'Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management Stratégique, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ludopédagogie dans l'enseignement supérieur : rapport d'étape du projet de recherche EdUTeam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1re Rencontre du Flow francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flow francophone, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les wargames en école universitaire de management : le cas du projet pédagogique et de recherche en ludopédagogie EdUTeam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Moulai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation Défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère des Armées, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du risque cyber en entreprise : conception d'un cyberscore professionnel à destination des dirigeants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Peneloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème conférence de l’AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives ludopédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludinord Pro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Mons-en-Barœul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minetest : du jeu vidéo au couteau suisse pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7° Colloque International Game Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Gestion (IRG, EA 2354); Montpellier Recherche en Management (MRM, 4557), May 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif ludopédagogique pour l'enseignement de la gestion de projets agile Scrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Conférence de l’AIM ( Association Information Management )- AIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les qualités professionnelles des militaires comme perspectives d’évolutions des formations managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une sécurité publique efficace et responsable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPEC; EOGN, Oct 2023, Melun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intercréativité dans le flow collectif en situation d’apprentissage ludo-fictionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6es journées MACCA Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GT-AIMS MACCA Management; IGR-IAE Rennes, Jan 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intercréativité dans le wargaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Cyber Week - Cyber Wargaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle d’Excellence Cyber, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation opérationnelle, l'excellence française ignorée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dutroncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Prospective Défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement des industries françaises de défense et de sécurité terrestres et aéroterrestres, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des (futurs) managers avec des wargames historiques ou fantastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludinord Pro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Mons-en-Barœul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet pédagogique et de recherche en ludopédagogie EdUTeam : De l’acceptabilité du jeu en formation aux preuves d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e Journée LUDOLAB’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAFOC Académie de Versailles, Dec 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet pédagogique et de recherche en ludopédagogie EdUTeam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres PPP des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne, Nov 2023, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ludothèque de la salle des profs !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium des scientifiques, 1er salon de la ludopédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Istres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludopédagogie : où se former ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon de la Ludopédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La guilde des ludopédagogues Francophones; The Learning Game meeting, Oct 2022, Istres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coaching réciproque en école universitaire de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadela Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées MACCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excelia Business School; GT-AIMS MACCA, Jan 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage expérientiel par le jeu comme méthode pédagogique d’acquisition des connaissances théoriques managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIème conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management Stratégique, Jun 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les futurs managers au retour d'expérience : le cas d'un dispositif ludopédagogique universitaire s'appuyant sur les wargames sur table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Game Evolution 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Gestion (IRG); Montpellier Recherche en Management (MRM), May 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage expérientiel comme méthode pédagogique d’acquisition des connaissances théoriques managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées MACCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excelia Business School; GT-AIMS MACCA, Jan 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de jeux de rôle sur table dans l'enseignement de l'anglais en école universitaire de management : Synthèse préliminaire du projet EdUTeam JDR après trois années d'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Fournier-Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Solnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Game Evolution 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Gestion (IRG); Montpellier Recherche en Management (MRM), May 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soldat augmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coeurnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transvision 2022 : divergences ou diversité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFT-Technoprog, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Research & Learning EdUTeam Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Noisy-le-Grand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ludopédagogie : le cas des sciences de gestion - Résultats de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence universitaire en réseau des responsables de l'orientation et de l'insertion professionnelle des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre de jeux de rôle sur table en école universitaire de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Créer un jeu en classe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur de Formation de l'Enseignement catholique de Bretagne, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet pédagogique et de recherche en ludopédagogie EdUTeam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème séminaire de pédagogie universitaire "À la découverte de la ludopédagogie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Délégation d'accompagnement à la créativité, l'ingénierie et la pédagogie (DACIP), Université de Lorraine, Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des deux premiers niveaux du modèle d'évaluation des formations de Kirkpatrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées MACCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excelia Business School; GT-AIMS MACCA, Jan 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux vidéo multijoueurs à monde ouvert pour l'apprentissage expérientiel de la gestion de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème conférence de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information Management, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des managers au retour d'expérience : conception d'un dispositif pédagogique générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Junghans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXème conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management Stratégique, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouez l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e CréaSXB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Nov 2021, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minetest International Project 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La science entre en jeu »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ludopédagogie comme facteur d’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEOMA Business School, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet pédagogique et de recherche en ludopédagogie EdUTeam : une aventure scientifique pour des cours épiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EN’iGmatik 2021 "Apprendre par le jeu"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif Escape n'Games, Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la table physique à la table virtuelle : mise en oeuvre du jeu de rôle à distance dans l'enseignement de l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Fournier-Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Solnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Game Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Gestion; Montpellier Recherche en Management, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ludopédagogie dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du Groupe de Réflexion Facteurs Humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Générale de l'Aviation Civile, Jan 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massively multiplayer online games as new vectors for international cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III International Scientific And Practical Forum “Business, Education And Science: Vectors Of Cooperation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National University of Kyiv-Mohyla Academy, Apr 2021, En ligne, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la table physique à la table virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Fournier-Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude "Savoirs et pratiques en éducation et en formation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu vidéo Minetest pour l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire HILL "La ludopédagogie dans l'enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hybrid-Innovative-Learning-LAB (HILL); AgroParisTech, Nov 2021, Massy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minetest : un jeu en ligne massivement multijoueur au service du développement des échanges internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’Enseignement à Distance 2021 : Résilience des acteurs de la continuité pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Interuniversitaire de l'Enseignement à Distance, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un dispositif pédagogique de retour d’expérience générique pour les (futurs) managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Junghans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées de recherche et de pratique MACCA Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de jeux en ligne massivement multijoueurs au sein d’un projet international d’apprentissage collaboratif en ligne (COIL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disruptechs Agora 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École de l'Air; EM Normandie Business School; Réseau de recherche sur l'Innovation; La Fabrique du Futur, Jul 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu en ligne massivement multijoueur Minetest comme moyen innovant d’échanges internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès CLIC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les 9 techniques ludopédagogiques en sciences de gestion : exemples commentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEOMA Business School, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser l’engagement et la réflexivité managériale des étudiants grâce aux wargames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Online Gamification Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arkham Studio, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques ludopédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludo Lab Pro 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GamiXlab et les neuf techniques ludopédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EN’iGmatik 2021 "Apprendre par le jeu"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif Escape n'Games, Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 9 techniques ludopédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire HILL "La ludopédagogie dans l'enseignement supérieur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hybrid-Innovative-Learning-LAB (HILL) - AgroParisTech, Nov 2021, Massy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minetest: a Massively Multiplayer Online Game (MMO) for new opportunities to develop International Academic activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Solnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Trends in Computer Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux en ligne massivement multijoueurs comme espaces pédagogiques internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Atelier de Recherche « Pédagogie Numérique en Économie-Gestion »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décontextualisation par le jeu des situations d’apprentissage au management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Vallorem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne (Orléans), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation-problème didactique à base de wargames : le cas de l'enseignement de la gestion de projet de systèmes d'information en École Universitaire de Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence de l’Association Information &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02732843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ludopédagogie : décontextualiser pour mieux apprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Société de formation et d’éducation continue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d’expériences de dispositifs pédagogiques comodaux à l’IAE Gustave Eiffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre thématique "Transformation digitale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE France, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décontextualisation par le jeu des situations d’apprentissage simulées comme stratégie pédagogique inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXe Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management Stratégique, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’anglais grâce aux jeux de rôle sur table : le cas de la mise en oeuvre de la pédagogie actionnelle en école universitaire de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Fournier-Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Solnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque International Game Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Gestion (IRG EA 2354); Montpellier Recherche en Management (MRM EA 4557), May 2020, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563070v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuum « décontextualisation – contextualisation » des dispositifs pédagogiques d’apprentissage au management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Atelier de Recherche Pédagogie Numérique en Economie-Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques ludopédagogiques : État de l’art et focus sur le projet EdUTeam Wargames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Serious Games Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ludopédagogie dans les sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences 2020 de l'Université Inter-Âges de Créteil et du Val-de-Marne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le JDR sur table à l’IAE Gustave Eiffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôl'Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française de Jeu de Rôle, Dec 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décontextualiser pour mieux engager les étudiant·e·s dans les enseignements : le cas du Jeu de Rôle sur table dans des enseignements de langues vivantes et de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Jeu de Rôle et Transmission Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet EdUTeam : la décontextualisation des situations d’apprentissage par le jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labo des Je(ux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un seul jeu est plus puissant qu’un millier d’heures de cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de conférences n°1 Innovation &amp; Gamification Mythes &amp; Réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aventures fantastiques pour étudiant·e·s en management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Jeux &amp; détournements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg; MISHA, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet EdUTeam : Des wargames comme supports d'apprentissage expérientiel au management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de recherche et de pratique MACCA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XR: Enabling training mode in the human brain XR: Enabling training mode in the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lozé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODSIM World 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Norfolk, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de rôle sur table dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Vaquiéri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque international Game Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de pédagogie en simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutoriels de la simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction des ressources humaines de l'armée de terre, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ludopédagogie en sciences de gestion : la difficile opérationnalisation d’un important soutien institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée d'études Compétences Informationnelles Étudiants Licence (CIEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre le management autrement : la ludopédagogie au service du développement des soft skills des étudiant·e·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blocs Minecraft et briques LEGO® : complémentarité des modalités ludopédagogiques pour la construction des connaissances en management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journées MACCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation des forces terrestres : de la numérisation de l'espace de bataille à l'organisation augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque de l'Association Information &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blocs Minecraft et briques LEGO® : complémentarité de techniques ludopédagogiques pour la co-construction de connaissances en management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque international Game Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 8 techniques ludopédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Printemps de la Prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques ludopédagogiques dans l’enseignement du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégrer le jeu dans son enseignement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ParisTech, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation pour la formation et l’entraînement au sein du Ministère des Armées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque Francophone de Simulation en Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de Simulation en Santé, Apr 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des SI via le jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Pas Sage en Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Choisy-le-Roi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersécurité, enseignement et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Polonowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère conférence UPEC sur la cybersécurité Perception des risques et réalité des enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques ludopédagogiques dans les enseignements des sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques ludopédagogiques dans les enseignements en sciences de gestion : retours d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes ludopédagogiques dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Édition Paris est Ludique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux physiques en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Jeux en formation IDEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est Marne-la-Vallée, 2017, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage par problème et par projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Printemps de la Recherche en Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SICRAFT, une plateforme de serious gaming pour les enseignements aux systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le serious gaming au Gamixlab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'échanges "Commentdévelopper l'engagement des étudiants ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lieusaint, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropotechnie militaire comme nouveau champ de recherche en systèmes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème colloque de l’AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIM, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de rôle de science-fiction comme nouvelle modalité pédagogique pour les enseignements des langues étrangères des futurs ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Congrès de l’APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre avec et par le jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de la diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Business School (ICD), Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre avec et par le jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ludopédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École de Management de Normandie (ENM), Jan 2016, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le serious gaming : quelle place pour cette technique de formation expérientielle low-cost dans l’enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée de recherche AIM Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02732850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'aérocombat au management : trajectoire de détournement et d’appropriation du dispositif de simulation EDITH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la didactique professionnelle comme discipline frontière dans les projets de conception de simulateurs professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rencontre entre chercheurs et professionnels : Usages et enjeux de l’enseignement de la Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Recherches et Pratiques en Didactique Professionnelle, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les serious games… Et plus !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Rendez-vous PédagoNum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est Créteil, Dec 2015, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le serious gaming : quelle place pour cette technique de formation expérientielle low-cost dans l’enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de Télécom École de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Télécom École de Management, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le serious gaming collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'ENSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure d'arts et métiers, Jun 2015, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation dans l’armée de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Formation et simulation : regards croisés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHU d'Angers, Nov 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gamification des formations en systèmes d’information comme solution à un apprentissage technique et managérial intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée de recherche AIM - Serious Games et Co-design : Faites vos jeux !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux vidéo pour l’appropriation des systèmes d’information : Le cas de la numérisation de l’espace de bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SG2014 AIM Serious Games et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Télécom École de Management; Grenoble École de Management; Association Information et Management, Sep 2014, Paris, France. pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le serious gaming comme facteur d’appropriation des systèmes d’information de la numérisation de l’espace de bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général du LAREQUOI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAREQUOI, 2014, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational sciences in military virtual simulation: the age of reason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la simulation de défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupe des utilisateurs de la simulation virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la simulation opérationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences de l’éducation et de la formation appliquées à la simulation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GT ADIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIS, Jul 2014, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAN party pour chefs militaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée de recherche AIM Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management, Oct 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le centre de simulation de la Base École Général Lejay (EALAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO AIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Régional de l’Information Géographique de la région Provence-Alpes-Côte d’Azur; État-Major des Armées, Mar 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambivalence de la notion d’incertitude dans le domaine de la simulation (virtuelle) militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Gestion de l’imprévu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École de l'Air, Apr 2013, Salon-de-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data ou Big Bazar ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Lobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de l´Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formateur en simulation collective : le grand oublié !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagina 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les usages émergents absents des RETEX officiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Retour d’Expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Écoles d’Officiers de l’Armée de l'air, Apr 2012, Salon-de-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de simulation EDITH V3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Centre d’Études des Facteurs Humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Études des Facteurs Humains, Dec 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArcGIS Le coeur cartographique de la simulation tactique de l’ALAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone SIG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux dangers aéronautiques liés à la cartographie numérique embarquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres SIG La Lettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mal des simulateurs dans l’Aviation Légère de l’Armée de Terre (ALAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle des Centres d'Expertise Médicale Personnel Navigant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02732852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une simulation mal conduite peut-elle mener à l’accident ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Labrucherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Panelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6° Mondial de la simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Le Bourget, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il envisageable de fusionner les outils collaboratifs de préparation de mission avec la simulation virtuelle distribuée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCIGRAD 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation de l’espace de Bataille : une opportunité pour le développement durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Null Pastorelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Conférence AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La 3D au service de l’aérocombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres SIG La Lettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préparation de mission dans l’Aviation Légère de l’Armée de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoWorld Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GeoConcept, Oct 2007, La Chesnaie du Roy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la culture de la sécurité avec la simulation aéronautique : cas d’usages en IAE et IUT - Partie 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Bakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées de pratique et de recherche du GT-AIMS MACCA Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enquête coopérative comme méthodologie de wargaming analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Frédy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque International Game Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dés du business model canvas : le Roll &amp; Write coopératif du business model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Briancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8es journées de pratique et de recherche du GT-AIMS MACCA Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la culture de la sécurité avec la simulation aéronautique : cas d’usages en IAE et IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Bakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque International Game Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métajeu comme méthode ludopédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Berna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hélaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Ludopédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Caen, France. , Retranscriptions graphiques - JSL2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet de bord étudiant Entre portfolio de présentation et book d'artiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7es journées de pratique et de recherche du GT-AIMS MACCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Clermant-Ferrond, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugalité technologique dans l’enseignement du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Menier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6es Journées MACCA Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les (futurs) managers au retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque International Game Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, En ligne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de jeux en ligne massivement multijoueurs au sein d’un projet international d’apprentissage collaboratif en ligne (COIL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International Game Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux en ligne massivement multijoueurs et à mondes ouverts comme espaces d'apprentissage expérientiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées de pratique et de recherche du groupe thématique MACCA Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, En ligne, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minecraft and I.S.: A winning combinaison for education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Albessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Tuong Va Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual reality international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les managers de demain : kit créatif pour les formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calcei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mines Paristech PSL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.270, 2022, Vademecum, 978-2-35671-703-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociomatérialité et systèmes d’information : le cas de la numérisation de l’espace de bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier national de reproduction des thèses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-7295-8598-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir maître de jeu en contexte pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Uyttebrouck; Hervé Barras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jouer un rôle pour apprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Épistémé, pp.155-170, 2026, Pédagogies en pratique, 9782889157389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences et pratiques artistiques des illustrateurs à l'ère de l'intelligence artificielle générative d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Goeffrey Martinache; Romain Zerbib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à l'ère de l'IA. Gouvernance / Pédagogie / Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, pp.191-195, 2026, Questions de société, 978-2-38630-300-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational Innovation Through Serious Gaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Menier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Goria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serious Games and Innovation Gains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Wiley, pp.187-204, 2025, iSTE, 9781836690146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pédagogiques ! Frugalité technologique et ludopédagogie en management des systèmes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Biot-Paquerot; Amélie Clauzel; Caroline Riché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un management durable des systèmes d’information ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Management &amp; datascience, pp.294-303, 2025, 9782959643033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les qualités professionnelles des militaires comme perspectives d’évolution des formations managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joan Le Goff; Patrick Fleurentdidier; Claire Edey Gamassou; Yves Paleau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une sécurité publique efficace et responsable ? La Gendarmerie nationale face aux défis sociétaux et managériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions ems, pp.97-109, 2024, Gestion en liberté, 978-2-37687-970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ludopédagogie au service du développement des compétences transversales des futurs managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geoffrey Martinache; Romain Zerbib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment relever le défi des compétences transversales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, pp.191-198, 2024, Formation, 978-2-37687-782-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minetest : un jeu vidéo aux multiples visages pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; Christophe fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques pédagogiques innovantes : Construire la pédagogie de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions ems, pp.41-52, 2024, Nouvelles pédagogies, 9782376879824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le détournement des jeux dans la formation initiale en sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Di Filippo; Laurence Schmoll. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes ludiques : Constructions et détournements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.181-200, 2024, Logiques sociales, 9782140484650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscientisation des connaissances théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mattias Renner; Nadia Beneditti; Laetitia Ramberti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La méthode LEGO® SERIOUS PLAY®: Histoire, fondements et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.155-156, 2023, 978-2100842995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le management avec les wargames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les managers de demain : Kit créatif pour les formateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2022, 9782356717030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Les enjeux de l’enseignement créatif du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calcei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Vandangeon-Derumez; Philippe Lépinard; Didier Calcei. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les managers de demain. Kit créatif pour les formateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines - Transvalor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-16, 2022, Vademecum, 978-2-35671-703-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une communauté de pratique dans l’armée de Terre : comment articuler réseau et hiérarchie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux de service public : menace ou opportunité pour l’action publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-34, 2015, Profession cadre service public, 978-2-8109-0387-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vassal game engine as a support for modeling digital forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Germain-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Melo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAXsims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, https://paxsims.wordpress.com/2026/02/16/the-vassal-game-engine-as-a-support-for-modeling-digital-forces/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative research and analytical wargaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Frédy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAXsims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives 2026-2028 du projet pédagogique et de recherche en ludopédagogie EdUTeam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Deroyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louïa Efongo Besise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milana Krasnoplakhtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Saint-Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du Syndicat Professionnel des Serious Games Designers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le wargaming analytique en école de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Frédy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VaeVictis, 182</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Minecraft », « Luanti », « Flight Simulator » : jeux vidéo pour étudiants créatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://theconversation.com/minecraft-luanti-flight-simulator-jeux-video-pour-etudiants-creatifs-249659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de coaching réciproque en école universitaire de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadela Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coaching, 27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des cartes dans le déploiement du JDR à l’université : le cas du projet EdUTeam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Kaddouri Alloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muffadal Koytcha Alibay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Manon Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôl'Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire de wargaming COIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bares Héloïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volko Ruhnke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VaeVictis Le Magazine des jeux d'Histoire, n°175</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The School of Wargaming for Management Learning and Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAXsims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osinter et red teamer : les corsaires du cyberespace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krithika Yasonthiram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Management et de Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme de simulation FlighTeam : Enseigner la théorie des organisations à haute fiabilité avec FlightGear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheila Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Moulai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Simulateur, n°363</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlightGear, un simulateur de vol open source pour remplacer MSFS 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Brahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Simulateur, n°354</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde merveilleux du jeu d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dargagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ezlearn Conseil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour d'expérience sur un plateau : évolution du projet EdUTeam Wargames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VaeVictis Le Magazine des jeux d'Histoire, n°163</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlighTeam : des simulateurs de vol pour former les étudiants au management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Simulateur, n°342</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des wargames en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Grépilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ravage, Le magazine des jeux de figurines fantastiques, n°23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.122-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudiants et pousseurs de figurines : des wargames avec figurines en cours de management à l'IAE Gustave Eiffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Grépilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ravage, Le magazine des jeux de figurines fantastiques, n°21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.118-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EdUTeam Wargames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VaeVictis Le Magazine des jeux d'Histoire, n°154</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'apprentissage universitaire devient source d'aventure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Petits Cahiers Ludens n°3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EdUTeam Wargames – Table-top wargames to train business school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludogogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations ludopédagogiques : le jeu de rôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tassetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homo Ludens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre le management et les langues vivantes grâce aux jeux de rôle : retours d'expérience universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeu de rôle Magazine, n°48</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.108-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection et salinité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Douaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomatique Expert,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’aérocombat numérisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomatique Expert, 68</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des SIG au service des pilotes d’hélicoptères de combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomatique Expert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociomatérialité et Systèmes d'Information Le cas de la numérisation de l'Aviation Légère de l'Armée de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Nice Sophia Antipolis, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01214220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 10 ans du projet pédagogique et de recherche en ludopédagogie EdUTeam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louïa Efongo Besise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Manon Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EdUTeam : des univers fantastiques comme stratégie pédagogique inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de rôle comme outil d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Stijve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mckilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélany Ulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon projet pédagogique en 180 secondes : le Gamixlab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01345542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation dans l'armée de Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01216824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ludopédagogie dans les sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical guide to using games in university teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gamification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de recherche en gestion - Université Paris Val-de-Marne; Naval Group. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saga FSTD, suite et… suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aviation Légère de l'Armée de Terre. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau référenciel documentaire FSTD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aviation Légère de l'Armée de Terre. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interactivité intentionnelle en E@D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aviation Légère de l'Armée de Terre. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'ISPN 3.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lépinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aviation Légère de l'Armée de Terre. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cahiers de recherche du LAREQUOI Vol. 2015/1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lepinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Meyer-Durat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les cahiers de recherche du LAREQUOI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId364"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A171E3B"/>
+    <w:nsid w:val="B6130ABA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-lepinard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167636626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/infoetgestion/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eduteam.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wargaming-france.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/lepinard/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fr&#233;dy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;pinard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295448v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabpreet Singh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302743v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112132v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.041.0158" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028275v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fournier-Noel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Solnik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13poe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moulai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheila Mansour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833698v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/strat.131.0053" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702172v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987423v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.057.0004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834794v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090767v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gr&#233;pilloux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095435v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Menier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080975v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.23823" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345693v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.158.0489" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039950v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourguilleau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Wojtowicz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.14547" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Meyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214209v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.143.0039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491915v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496619v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523820v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458838v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458837v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boucher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496625v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449662v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081123v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Des Grottes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108444v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100069v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110155v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081170v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chalmel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988138v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081119v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgeois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081116v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069174v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Deroyan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108445v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879126v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bakri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130102v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037226v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246157v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Peneloux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879039v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098470v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou&#239;a Efongo Besise" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0092" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110165v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354091v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132395v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629629v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587310v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617910v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572245v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buinicki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601412v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pinon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588086v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Goetgheluck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792793v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/g7h2-ke57" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388829v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822251v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572101v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563063v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420428v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422256v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530466v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524861v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591136v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362434v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091043v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121404v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053795v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114882v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306806v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112252v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252755v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926586v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303033v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018793v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Chevreau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dutroncy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Fritsch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331219v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048539v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299840v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815721v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745071v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chollet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aldon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buffet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadela Pinon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686105v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651393v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514930v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861383v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coeurnelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lombard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668906v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878515v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696808v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690621v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710526v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505607v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231150v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101932v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Junghans" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278428v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116418v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192634v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122702v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435910v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240759v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281334v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147945v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247971v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196375v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262598v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221349v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277656v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262146v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147596v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282218v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200174v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435909v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732843v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872396v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499935v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bourdeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Coulon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Petit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043916v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961353v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619525v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563070v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026858v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458694v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457729v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083700v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499917v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436217v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997216v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016629v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126192v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Vaqui&#233;ri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595267v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391528v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110365v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loz&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394788v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133862v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823349v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823346v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983550v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281339v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110369v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823344v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983551v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sarda" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823348v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Polonowski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983548v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823350v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048540v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619978v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823351v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345541v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345543v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345539v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345540v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064008v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064006v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732850v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214223v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Martin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281396v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249431v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983546v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618888v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618626v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238644v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teyssier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214221v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983545v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983544v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983543v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595284v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983542v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618803v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281394v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214217v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lobre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612653v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618706v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618744v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618845v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732852v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983540v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983541v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labrucherie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Valot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Panelli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612643v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133848v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Null Pastorelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983539v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281386v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449675v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069166v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878026v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Briancourt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069188v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388853v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907337v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091044v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221351v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103800v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612402v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Albessard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Conrard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tuong Va Duong" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Hajji" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294245v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calcei" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/former-les-managers-de-demain/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214227v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diffusiontheses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427959v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007877v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288245v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362454v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685084v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569047v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783943v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151562v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586478v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627144v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214225v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.ehesp.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513760v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Germain-Leclerc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Melo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981161v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244248v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322826v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Krasnoplakhtova" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saint-Louis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016090v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479024v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638412v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bares H&#233;lo&#239;se" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volko Ruhnke" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787493v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Kaddouri Alloui" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muffadal Koytcha Alibay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Manon Lef&#232;vre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pereira" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518631v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715636v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krithika Yasonthiram" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536269v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155215v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Brahami" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gomes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706753v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertelet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dargagnon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718802v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714867v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693642v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090371v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275546v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250844v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006143v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412634v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214216v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Douaoui" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214213v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214214v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01214220v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001597v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882828v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957149v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Stijve" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mckilleron" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Ulian" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01345542v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01216824v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553366v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418216v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940358v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940210v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940208v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940209v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940207v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04648499v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lepinard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer-Durat" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bartoli" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-lepinard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167636626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/infoetgestion/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eduteam.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wargaming-france.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/lepinard/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302743v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fr&#233;dy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;pinard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295448v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabpreet Singh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112132v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.041.0158" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028275v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fournier-Noel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Solnik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13poe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702172v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569006v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moulai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheila Mansour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/strat.131.0053" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834794v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987423v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.057.0004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Menier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gr&#233;pilloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080975v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.23823" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345693v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.158.0489" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039950v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourguilleau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Wojtowicz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.14547" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Meyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214209v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.143.0039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491915v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496619v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523820v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586775v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458838v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458837v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449662v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496625v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496611v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879126v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bakri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069174v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Deroyan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108445v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081119v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgeois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096131v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081123v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Des Grottes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110155v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100069v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081170v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chalmel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246157v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Peneloux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130102v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037226v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098470v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou&#239;a Efongo Besise" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0092" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110165v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132395v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354091v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093637v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563063v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388829v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572101v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822251v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617910v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buinicki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601412v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pinon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629629v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792793v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/g7h2-ke57" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588086v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Goetgheluck" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420428v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422256v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530466v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524861v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591136v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121404v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053795v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306806v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114882v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362434v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091043v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252755v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926586v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303033v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018793v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Chevreau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dutroncy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Fritsch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048539v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331219v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299840v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815721v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745071v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chollet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aldon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buffet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505605v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadela Pinon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686105v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651393v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514930v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668906v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861383v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coeurnelle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lombard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878515v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696808v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690621v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710526v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505607v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247971v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Junghans" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281334v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196375v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262598v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147945v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221349v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116418v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192634v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122702v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435910v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231150v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101932v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278428v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277656v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262146v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166878v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147596v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435909v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200174v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499935v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bourdeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Coulon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Petit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043916v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732843v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872396v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961353v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619525v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563070v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026858v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457729v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458694v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083700v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499917v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997216v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436217v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016629v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391528v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110365v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loz&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126192v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Vaqui&#233;ri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595267v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394788v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133862v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110369v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823344v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823346v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823349v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983550v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281339v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983551v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sarda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823348v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Polonowski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619978v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823350v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048540v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983548v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823351v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345541v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345543v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345539v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345540v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064006v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064008v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732850v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214223v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Martin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249431v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281396v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983546v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618888v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618626v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238644v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teyssier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214221v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983545v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983544v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983543v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595284v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983542v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281394v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618803v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214217v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lobre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612653v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618706v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618744v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618845v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983540v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732852v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983541v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labrucherie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Valot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Panelli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612643v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133848v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Null Pastorelli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983539v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281386v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449675v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069166v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878026v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Briancourt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069188v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558110v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Berna" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t H&#233;laine" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388853v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907337v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091044v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221351v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103800v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612402v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Albessard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Conrard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tuong Va Duong" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Hajji" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294245v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calcei" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/former-les-managers-de-demain/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214227v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diffusiontheses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583584v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cohen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427959v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007877v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288245v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569047v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362454v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685084v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783943v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151562v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586478v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627144v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214225v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.ehesp.fr/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513760v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Germain-Leclerc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Melo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981161v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322826v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Krasnoplakhtova" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saint-Louis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244248v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016090v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479024v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787493v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Kaddouri Alloui" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muffadal Koytcha Alibay" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Manon Lef&#232;vre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pereira" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638412v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bares H&#233;lo&#239;se" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volko Ruhnke" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518631v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715636v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krithika Yasonthiram" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536269v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155215v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Brahami" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gomes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706753v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertelet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dargagnon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714867v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718802v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693642v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275546v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090371v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250844v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006143v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581452v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tassetti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412634v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214216v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Douaoui" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214214v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214213v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01214220v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001597v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882828v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957149v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Stijve" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mckilleron" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Ulian" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01345542v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01216824v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553366v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418216v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940358v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940210v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940208v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940209v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940207v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04648499v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lepinard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer-Durat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bartoli" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>