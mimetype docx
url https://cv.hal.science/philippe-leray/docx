--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -234,274 +234,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention of Suicidal Relapses in Adolescents With a Smartphone Application: Bayesian Network Analysis of a Preclinical Trial Using In Silico Patient Simulations</w:t>
+                <w:t xml:space="preserve">Incremental discovery of new defects: application to screwing process monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Mouchabac</w:t>
+                <w:t xml:space="preserve">Mahmoud Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ritou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bonnot</w:t>
+                <w:t xml:space="preserve">Nicolas Le Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (9), pp.e24560. </w:t>
+              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (1), pp.369-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/24560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2021.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369481v1</w:t>
+                <w:t xml:space="preserve">hal-03254677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental discovery of new defects: application to screwing process monitoring</w:t>
+                <w:t xml:space="preserve">Prevention of Suicidal Relapses in Adolescents With a Smartphone Application: Bayesian Network Analysis of a Preclinical Trial Using In Silico Patient Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Ferhat</w:t>
+                <w:t xml:space="preserve">Stephane Mouchabac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Ritou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leray</w:t>
+                <w:t xml:space="preserve">Vladimir Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gollier-Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Du</w:t>
+                <w:t xml:space="preserve">Olivier Bonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 70 (1), pp.369-372. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (9), pp.e24560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cirp.2021.04.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/24560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254677v1</w:t>
+                <w:t xml:space="preserve">hal-03369481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating expert’s knowledge constraint of time dependent exposures in structure learning for Bayesian networks</w:t>
               </w:r>
@@ -702,247 +702,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage des réseaux possibilistes à partir de données: un survol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SemCaDo: A serendipitous strategy for causal discovery and ontology evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montassar Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Ben Amor</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29 (2), pp.229-252. </w:t>
+              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76, pp.79-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/HSP.x.1-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.knosys.2014.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166897v1</w:t>
+                <w:t xml:space="preserve">hal-01113245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SemCaDo: A serendipitous strategy for causal discovery and ontology evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Montassar Ben Messaoud</w:t>
+                <w:t xml:space="preserve">Apprentissage des réseaux possibilistes à partir de données: un survol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.knosys.2014.12.006⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (2), pp.229-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/HSP.x.1-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01113245v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete exponential bayesian networks : definition, learning and application for density estimation</w:t>
               </w:r>
@@ -1817,230 +1817,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00425443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of gene regulation networks from microarray data by Bayesian networks</w:t>
+                <w:t xml:space="preserve">Causal discovery in non-ideal frameworks. Information interaction intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoai-Tuong Nguyen</w:t>
+                <w:t xml:space="preserve">Stijn Meganck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Ramstein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Jacques</w:t>
+                <w:t xml:space="preserve">Bernard Manderick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODGRAPH - Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.42-46</w:t>
+              <w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (1), pp.11-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582682v1</w:t>
+                <w:t xml:space="preserve">hal-00476126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal discovery in non-ideal frameworks. Information interaction intelligence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction of gene regulation networks from microarray data by Bayesian networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai-Tuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stijn Meganck</w:t>
+                <w:t xml:space="preserve">Gérard Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Manderick</w:t>
+                <w:t xml:space="preserve">Yannick Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 9 (1), pp.11-45</w:t>
+              <w:t xml:space="preserve">MODGRAPH - Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.42-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476126v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de structure des réseaux bayésiens et données incomplètes</w:t>
               </w:r>
@@ -2995,51 +2995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ritou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference on Industrial Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Kuala Lumpur, Malaysia. pp.577-588, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3207,51 +3207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ritou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th European Safety and Reliability Conference, ESREL 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Angers, France. pp.1990-1997, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3387,408 +3387,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphical event model learning and verification for security assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Delahaye</w:t>
+                <w:t xml:space="preserve">Multi-task transfer learning for timescale graphical event models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32th International Conference on Industrial, Engineering, Other Applications of Applied Intelligent Systems (IEA/AIE 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-22999-3_22⟩</w:t>
+              <w:t xml:space="preserve">15th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Belgrade, Serbia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29765-7_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129161v1</w:t>
+                <w:t xml:space="preserve">hal-02193272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On intercausal interactions in probabilistic relational models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Linda van Der Gaag</w:t>
+                <w:t xml:space="preserve">A probabilistic relational model approach for fault tree modeling with spatial information and resource management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Kante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eleventh International Symposium on Imprecise Probability: Theories and Applications (ISIPTA ’19)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32th International Conference on Industrial, Engineering, Other Applications of Applied Intelligent Systems (IEA/AIE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Graz, Austria. pp.555-563, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22999-3_48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129171v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-task transfer learning for timescale graphical event models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Monvoisin</w:t>
+                <w:t xml:space="preserve">Graphical event model learning and verification for security assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Antakly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Belgrade, Serbia. </w:t>
+              <w:t xml:space="preserve">32th International Conference on Industrial, Engineering, Other Applications of Applied Intelligent Systems (IEA/AIE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Graz, Austria. pp.245-252, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29765-7_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22999-3_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193272v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic relational model approach for fault tree modeling with spatial information and resource management</w:t>
+                <w:t xml:space="preserve">On intercausal interactions in probabilistic relational models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierno Kante</w:t>
+                <w:t xml:space="preserve">Silja Rennoij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda van Der Gaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32th International Conference on Industrial, Engineering, Other Applications of Applied Intelligent Systems (IEA/AIE 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Eleventh International Symposium on Imprecise Probability: Theories and Applications (ISIPTA ’19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Ghent, Belgium. pp.327 - 329</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129155v1</w:t>
+                <w:t xml:space="preserve">hal-02129171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relational Constraints for Metric Learning on Relational Data</w:t>
               </w:r>
@@ -3869,51 +3869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative probabilistic relational models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda van Der Gaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4259,51 +4259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probabilistic relational model approach for fault trees modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Kante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4344,226 +4344,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customer relationship management and small data - application of bayesian network elicitation techniques for building a lead scoring model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning the parameters of possibilistic networks from data: Empirical comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Benhaddou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leray</w:t>
+                <w:t xml:space="preserve">Amélie Levray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thirtieth International Florida Artificial Intelligence Research Society Conference (FLAIRS 30)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Marco Island, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619307v1</w:t>
+                <w:t xml:space="preserve">hal-01532494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning the parameters of possibilistic networks from data: Empirical comparison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maroua Haddad</w:t>
+                <w:t xml:space="preserve">Customer relationship management and small data - application of bayesian network elicitation techniques for building a lead scoring model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Benhaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirtieth International Florida Artificial Intelligence Research Society Conference (FLAIRS 30)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Hammamet, Tunisia. pp.251-255, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA.2017.51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532494v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of walkSAT based algorithms for MLN inference in some realistic applications</w:t>
               </w:r>
@@ -4757,51 +4757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possibilistic MDL: a new possibilistic likelihood based score function for imprecise data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4950,334 +4950,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid approach for probabilistic relational models structure learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Ben Ishak</w:t>
+                <w:t xml:space="preserve">An exact approach to learning probabilistic relational model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhene Ettouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montassar Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Intelligent Data Analysis (IDA 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Probabilistic Graphical Models (PGM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lugano, Switzerland. pp.171-182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347798v1</w:t>
+                <w:t xml:space="preserve">hal-01347804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilistic networks parameter learning: Preliminary empirical comparison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maroua Haddad</w:t>
+                <w:t xml:space="preserve">A hybrid approach for probabilistic relational models structure learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Ishak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karim Tabia</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées francophones de réseaux bayésiens (JFRB 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Symposium on Intelligent Data Analysis (IDA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Stockholm, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46349-0_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347810v1</w:t>
+                <w:t xml:space="preserve">hal-01347798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exact approach to learning probabilistic relational model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nourhene Ettouzi</w:t>
+                <w:t xml:space="preserve">Possibilistic networks parameter learning: Preliminary empirical comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Montassar Ben Messaoud</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Levray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Probabilistic Graphical Models (PGM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lugano, Switzerland. pp.171-182</w:t>
+              <w:t xml:space="preserve">8èmes journées francophones de réseaux bayésiens (JFRB 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Clermont-Ferrand, France. pp.?-?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347804v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État de l’art des méthodes de détections de communautés dans les réseaux bipartis binaires et pondérés.</w:t>
               </w:r>
@@ -5358,51 +5358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating product-based possibilistic networks learning algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5449,51 +5449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CPD tree learning using contexts as background knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5540,51 +5540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning possibilistic networks from data: a survey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5733,338 +5733,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating spatial information into probabilistic relational model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rajani Chulyadyo</w:t>
+                <w:t xml:space="preserve">Impact du choix de la méthode de partitionnement pour les forêts d'arbres latents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Thanh Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Data Science and Advanced Analytics (IEEE DSAA'2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFC2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Kuntz, Sep 2015, Nantes, France. pp.24-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201226v1</w:t>
+                <w:t xml:space="preserve">hal-01205544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the equivalence between regularized nmf and similarity-augmented graph partitioning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hoel Le Capitaine</w:t>
+                <w:t xml:space="preserve">Integrating spatial information into probabilistic relational model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajani Chulyadyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Data Science and Advanced Analytics (IEEE DSAA'2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSAA.2015.7344800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150691v1</w:t>
+                <w:t xml:space="preserve">hal-01201226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du choix de la méthode de partitionnement pour les forêts d'arbres latents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duc-Thanh Phan</w:t>
+                <w:t xml:space="preserve">On the equivalence between regularized nmf and similarity-augmented graph partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoel Le Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P. Kuntz, Sep 2015, Nantes, France. pp.24-27</w:t>
+              <w:t xml:space="preserve">23th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205544v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling genetical data with forests of latent trees for applications in association genetics at a large scale. Which clustering method should be chosen?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Thanh Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6109,1675 +6109,1684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Probabilistic Relational Models Using Non-Negative Matrix Factorization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hoel Le Capitaine</w:t>
+                <w:t xml:space="preserve">Bayesian networks in materials science: new tools to predict the properties of materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tancret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edern Menou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Florida Artificial Intelligence Research Society (FlAIRS) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Pensacola Beach, Floride, United States</w:t>
+              <w:t xml:space="preserve">TMS2014 - 143rd Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183565v1</w:t>
+                <w:t xml:space="preserve">hal-01016503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data mining techniques in materials science: Bayesian networks to predict the yield stress of Ni-base superalloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Tancret</w:t>
+                <w:t xml:space="preserve">A Personalized Recommender System from Probabilistic Relational Model and Users’ Preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajani Chulyadyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS2014, 143rd Annual Meeting &amp; Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems 18th Annual Conference, KES-2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Gdynia, Poland. pp.1063-1072, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2014.08.193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016497v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La génération aléatoire de réseaux bayésiens relationnels</w:t>
+                <w:t xml:space="preserve">Random generation and population of probabilistic relational models and databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Ishak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leray</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leray Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème journées francophones sur les réseaux bayésiens (JFRB 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus. pp.756-763, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2014.117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005772v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random generation and population of probabilistic relational models and databases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
+                <w:t xml:space="preserve">Apprentissage de modèles relationnels probabilistes par factorisation non-négative de matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoel Le Capitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7èmes journées francophones sur les réseaux bayésiens (JFRB 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084510v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de modèles relationnels probabilistes par factorisation non-négative de matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Coutant</w:t>
+                <w:t xml:space="preserve">New data mining techniques in materials science: Bayesian networks to predict the yield stress of Ni-base superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edern Menou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tancret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hoel Le Capitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées francophones sur les réseaux bayésiens (JFRB 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">TMS2014, 143rd Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005777v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Cognitive Maps Semantics of a Cognitive Map when the Values are Assumed to be Probabilities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning Probabilistic Relational Models Using Non-Negative Matrix Factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leray Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoel Le Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Angers, France. pp.52-62</w:t>
+              <w:t xml:space="preserve">International Florida Artificial Intelligence Research Society (FlAIRS) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Pensacola Beach, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957935v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des algorithmes d'apprentissage de structure pour les réseaux bayésiens dynamiques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghada Trabelsi</w:t>
+                <w:t xml:space="preserve">La génération aléatoire de réseaux bayésiens relationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Ishak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adel Alimi</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées francophones sur les réseaux bayésiens (JFRB 2014)</w:t>
+              <w:t xml:space="preserve">7ème journées francophones sur les réseaux bayésiens (JFRB 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005775v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relational bayesian networks for recommender systems: review and comparative study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Miriam Ramirez</w:t>
+                <w:t xml:space="preserve">Évaluation des algorithmes d'apprentissage de structure pour les réseaux bayésiens dynamiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Alimi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENBIS-SFdS Spring Meeting on graphical causality models: Trees, Bayesian Networks and Big Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">7èmes journées francophones sur les réseaux bayésiens (JFRB 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957940v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage des réseaux possibilistes à partir de données: un survol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
+                <w:t xml:space="preserve">Probabilistic Cognitive Maps Semantics of a Cognitive Map when the Values are Assumed to be Probabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Le Dorze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées francophones sur les réseaux bayésiens (JFRB 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Angers, France. pp.52-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005780v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Learning with Bayesian Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relational bayesian networks for recommender systems: review and comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Ishak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajani Chulyadyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdelwahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Agents and Artificial Intelligence (ICAART 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Angers, France</w:t>
+              <w:t xml:space="preserve">ENBIS-SFdS Spring Meeting on graphical causality models: Trees, Bayesian Networks and Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957937v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Personalized Recommender System from Probabilistic Relational Model and Users’ Preferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rajani Chulyadyo</w:t>
+                <w:t xml:space="preserve">Apprentissage des réseaux possibilistes à partir de données: un survol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems 18th Annual Conference, KES-2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7èmes journées francophones sur les réseaux bayésiens (JFRB 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2014.08.193⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01084449v1</w:t>
+                <w:t xml:space="preserve">hal-01005780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian networks in materials science: new tools to predict the properties of materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in Learning with Bayesian Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edern Menou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS2014 - 143rd Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, San Diego, United States</w:t>
+              <w:t xml:space="preserve">6th International Conference on Agents and Artificial Intelligence (ICAART 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016503v1</w:t>
+                <w:t xml:space="preserve">hal-00957937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic cognitive maps</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Genest</w:t>
+                <w:t xml:space="preserve">Incremental bayesian network structure learning in high dimensional domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanullah Yasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septièmes Journées de l'Intelligence Artificielle Fondamentale (JIAF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Modeling, Simulation and Applied Optimization (ICMSAO 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hammamet, Tunisia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMSAO.2013.6552635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828271v1</w:t>
+                <w:t xml:space="preserve">hal-00812175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Probabilistic Relational Models using co-clustering methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Coutant</w:t>
+                <w:t xml:space="preserve">Benchmarking dynamic bayesian network structure learning algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hoel Le Capitaine</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Alimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structured Learning: Inferring Graphs from Structured and Unstructured Inputs (SLG 2013) ICML Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Modeling, Simulation and Applied Optimization (ICMSAO 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hammamet, Tunisia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMSAO.2013.6552549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819031v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A RBN-based recommender system architecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
+                <w:t xml:space="preserve">Probabilistic cognitive maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Le Dorze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Modeling, Simulation and Applied Optimization (ICMSAO 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Septièmes Journées de l'Intelligence Artificielle Fondamentale (JIAF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Aix en provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812168v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imputation of possibilistic data for structural learning of directed acyclic graphs Genova, Italy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Fuzzy Logic and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Genoa, Italy. pp.68-76, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-03200-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of genotype data with forests of latent trees to detect genetic causes of diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7806,87 +7815,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ado2013 (Machine Learning and Omics Data)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Lille, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active learning of causal bayesian networks using ontologies: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montassar Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7901,602 +7910,593 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Dallas, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic MMHC: a local search algorithm for dynamic bayesian network structure learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghada Trabelsi</w:t>
+                <w:t xml:space="preserve">Learning Probabilistic Relational Models using co-clustering methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adel Alimi</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoel Le Capitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Intelligent Data Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Structured Learning: Inferring Graphs from Structured and Unstructured Inputs (SLG 2013) ICML Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Atlanta, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00864162v1</w:t>
+                <w:t xml:space="preserve">hal-00819031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental bayesian network structure learning in high dimensional domains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amanullah Yasin</w:t>
+                <w:t xml:space="preserve">A RBN-based recommender system architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Ishak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Modeling, Simulation and Applied Optimization (ICMSAO 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Hammamet, Tunisia. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMSAO.2013.6552635⟩</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMSAO.2013.6552609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812175v1</w:t>
+                <w:t xml:space="preserve">hal-00812168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking dynamic bayesian network structure learning algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic MMHC: a local search algorithm for dynamic bayesian network structure learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Modeling, Simulation and Applied Optimization (ICMSAO 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, London, United Kingdom. pp.392-403, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41398-8_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMSAO.2013.6552549⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00812171v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete exponential bayesian networks structure learning for density estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aida Jarraya</w:t>
+                <w:t xml:space="preserve">Forests of latent tree models for the detection of genetic associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afif Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Huangshan, China. pp.?-?, </w:t>
+              <w:t xml:space="preserve">International Conference on Bioinformatics Models, Methods and Algorithms (BIOINFORMATICS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Vilamoura, Portugal. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-31837-5_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0003703400050014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691834v1</w:t>
+                <w:t xml:space="preserve">hal-00637500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forests of latent tree models for the detection of genetic associations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Mourad</w:t>
+                <w:t xml:space="preserve">Discrete exponential bayesian networks structure learning for density estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Jarraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afif Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Bioinformatics Models, Methods and Algorithms (BIOINFORMATICS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Vilamoura, Portugal. pp.1-10, </w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Huangshan, China. pp.?-?, </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0003703400050014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31837-5_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637500v1</w:t>
+                <w:t xml:space="preserve">hal-00691834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation efficace de mélanges bootstrap d'arbres de Markov pour l'estimation de densité</w:t>
               </w:r>
@@ -8698,51 +8698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Skeleton Discovery for Incremental Bayesian Network Structure Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanullah Yasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8774,173 +8774,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00595152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiently approximating markov tree bagging for high-dimensional density estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sourour Ammar</w:t>
+                <w:t xml:space="preserve">Summarizing and visualizing a set of bayesian networks with quasi essential graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai-Tuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Wehenkel</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ramstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML-PKDD 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASMDA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Roma, Italy. pp.1062-1069</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645009v1</w:t>
+                <w:t xml:space="preserve">hal-00645005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture of markov trees for bayesian network structure learning with small datasets in high dimensional space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8956,182 +8921,217 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSQARU 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Belfast, Ireland. pp.229-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summarizing and visualizing a set of bayesian networks with quasi essential graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hoai-Tuong Nguyen</w:t>
+                <w:t xml:space="preserve">Efficiently approximating markov tree bagging for high-dimensional density estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Ramstein</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Geurts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMDA 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECML-PKDD 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Athens, Greece. pp.113-128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23808-6_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645005v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SemCaDo: a serendipitous strategy for learning causal bayesian networks using ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montassar Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9182,77 +9182,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple hypothesis testing and quasi essential graph for comparing two sets of bayesian networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai-Tuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ramstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KES 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Kaiserslautern, Germany. pp.176-185, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9497,51 +9497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">immpc: A local search approach for incremental bayesian network structure learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanullah Yasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9689,1249 +9689,1236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-quadratic markov tree mixture models for probability density estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sourour Ammar</w:t>
+                <w:t xml:space="preserve">From redundant/irrelevant alert elimination to handling IDSes reliability and controlling severe attack prediction/false alarm rate tradeoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Wehenkel</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPSTAT 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France. pp.?-?</w:t>
+              <w:t xml:space="preserve">5ème Conférence sur la sécurité des architectures réseaux et systèmes d'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Menton, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487353v1</w:t>
+                <w:t xml:space="preserve">hal-00534569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From redundant/irrelevant alert elimination to handling IDSs' reliability and controlling severe attack prediction/false alarm rate tradeoffs</w:t>
+                <w:t xml:space="preserve">Bayesian network-based approaches for severe attack prediction and handling IDSs' reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Conference on Network and Information Systems Security (SARSSI 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Nice, France. pp.15</w:t>
+              <w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty (IPMU'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Dortmund, Germany. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481061v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling IDS' reliability in alert correlation: A Bayesian network-based model for handling IDS's reliability and controlling prediction/false alarm rate tradeoffs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Tabia</w:t>
+                <w:t xml:space="preserve">Sub-quadratic markov tree mixture models for probability density estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Security and Cryptography (SECRYPT'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Athène, Greece. pp.11</w:t>
+              <w:t xml:space="preserve">COMPSTAT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France. pp.?-?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481054v1</w:t>
+                <w:t xml:space="preserve">hal-00487353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Hierarchical Bayesian Networks for Genome-Wide Association Studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Sinoquet</w:t>
+                <w:t xml:space="preserve">From redundant/irrelevant alert elimination to handling idss' reliability and controlling severe attack prediction/false alarm rate tradeoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPSTAT, Nineteenth International Conference on Computational Statististics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Paris, France. pp.549-556</w:t>
+              <w:t xml:space="preserve">5th Conference on Network and Information Systems Security (SARSSI'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rocquebrune Cap-Martin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484696v1</w:t>
+                <w:t xml:space="preserve">hal-00870800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From redundant/irrelevant alert elimination to handling idss' reliability and controlling severe attack prediction/false alarm rate tradeoffs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Tabia</w:t>
+                <w:t xml:space="preserve">Apprentissage de réseaux bayésiens hiérarchiques latents pour les études d'association pangénomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Network and Information Systems Security (SARSSI'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rocquebrune Cap-Martin, France</w:t>
+              <w:t xml:space="preserve">Proc. JFRB 2010, 5th French-speaking meeting on Bayesian networks, Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nantes, France. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870800v1</w:t>
+                <w:t xml:space="preserve">hal-00484706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de réseaux bayésiens hiérarchiques latents pour les études d'association pangénomiques</w:t>
+                <w:t xml:space="preserve">Réseaux bayésiens hiérarchiques avec variables latentes pour la modélisation des dépendances entre SNP: une approche pour les études d'association pangénomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. JFRB 2010, 5th French-speaking meeting on Bayesian networks, Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Nantes, France. pp.11-12</w:t>
+              <w:t xml:space="preserve">Proc. SFC 2010, XVIIth Join Meeting of the French Society of Classification, France, Saint-Denis de la Réunion, 9-11 june</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Saint-Denis de la Réunion, France. pp.25-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484706v1</w:t>
+                <w:t xml:space="preserve">hal-00484705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux bayésiens hiérarchiques avec variables latentes pour la modélisation des dépendances entre SNP: une approche pour les études d'association pangénomiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Sinoquet</w:t>
+                <w:t xml:space="preserve">From redundant/irrelevant alert elimination to handling IDSs' reliability and controlling severe attack prediction/false alarm rate tradeoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. SFC 2010, XVIIth Join Meeting of the French Society of Classification, France, Saint-Denis de la Réunion, 9-11 june</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Saint-Denis de la Réunion, France. pp.25-29</w:t>
+              <w:t xml:space="preserve">Fifth Conference on Network and Information Systems Security (SARSSI 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nice, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484705v1</w:t>
+                <w:t xml:space="preserve">hal-00481061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling idss' reliability in alert correlation: A bayesian network-based model for handling IDS's reliability and controlling prediction/false alarm rate tradeoffs</w:t>
+                <w:t xml:space="preserve">Handling IDS' reliability in alert correlation: A Bayesian network-based model for handling IDS's reliability and controlling prediction/false alarm rate tradeoffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Security and Cryptography (SECRYPT'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Athens, Greece. pp.14-24</w:t>
+              <w:t xml:space="preserve">International Conference on Security and Cryptography (SECRYPT'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Athène, Greece. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866587v1</w:t>
+                <w:t xml:space="preserve">hal-00481054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanges sous-quadratiques d'arbres de Markov pour l'estimation de la densité de probabilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sourour Ammar</w:t>
+                <w:t xml:space="preserve">Learning Hierarchical Bayesian Networks for Genome-Wide Association Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Francophones sur les Réseaux Bayésiens (JFRB2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">COMPSTAT, Nineteenth International Conference on Computational Statististics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Paris, France. pp.549-556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474295v1</w:t>
+                <w:t xml:space="preserve">hal-00484696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sub-quadratic learning of probability density models in the form of mixtures of trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Schnitzler</w:t>
+                <w:t xml:space="preserve">Handling idss' reliability in alert correlation: A bayesian network-based model for handling IDS's reliability and controlling prediction/false alarm rate tradeoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESANN 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bruges, Belgium. pp.219-224</w:t>
+              <w:t xml:space="preserve">International Conference on Security and Cryptography (SECRYPT'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Athens, Greece. pp.14-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487354v1</w:t>
+                <w:t xml:space="preserve">hal-00866587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un apprentissage subquadratique pour les mélanges d'arbres</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis Wehenkel</w:t>
+                <w:t xml:space="preserve">Differential study of the cytokine network in the immune system: An evolutionary approach based on the Bayesian networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai-Tuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leray Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Francophones sur les Réseaux Bayésiens (JFRB2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">The 2nd Asian Conference on Intelligent Information and Database Systems (ACIIDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Hue City, Vietnam. pp.?-?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00467066v1</w:t>
+                <w:t xml:space="preserve">hal-00656723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Bayesian networks applied to association genetics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Sinoquet</w:t>
+                <w:t xml:space="preserve">Mélanges sous-quadratiques d'arbres de Markov pour l'estimation de la densité de probabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODGRAPH 2010 (Modèles graphiques probabilistes pour l'intégration de données hétérogènes et la découverte de modèles causaux en biologie), Journée satellite de JOBIM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5èmes Journées Francophones sur les Réseaux Bayésiens (JFRB2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915546v1</w:t>
+                <w:t xml:space="preserve">hal-00474295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential study of the cytokine network in the immune system: An evolutionary approach based on the Bayesian networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Jacques</w:t>
+                <w:t xml:space="preserve">Towards sub-quadratic learning of probability density models in the form of mixtures of trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd Asian Conference on Intelligent Information and Database Systems (ACIIDS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Hue City, Vietnam. pp.?-?</w:t>
+              <w:t xml:space="preserve">ESANN 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bruges, Belgium. pp.219-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656723v1</w:t>
+                <w:t xml:space="preserve">hal-00487354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches basées sur les réseaux Bayésiens pour la prédiction d'attaques sévères</w:t>
               </w:r>
@@ -10993,851 +10980,864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intégration des connaissances ontologiques pour l'apprentissage des réseaux bayesiens causaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
+                <w:t xml:space="preserve">Vers un apprentissage subquadratique pour les mélanges d'arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées Francophones sur les Réseaux Bayésiens (JFRB2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474395v1</w:t>
+                <w:t xml:space="preserve">hal-00467066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-quadratic Markov tree mixture learning based on randomizations of the Chow-Liu algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sourour Ammar</w:t>
+                <w:t xml:space="preserve">Hierarchical Bayesian networks applied to association genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Helsinki, Finland. pp.17-25</w:t>
+              <w:t xml:space="preserve">MODGRAPH 2010 (Modèles graphiques probabilistes pour l'intégration de données hétérogènes et la découverte de modèles causaux en biologie), Journée satellite de JOBIM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00568028v1</w:t>
+                <w:t xml:space="preserve">hal-00915546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian network-based approaches for severe attack prediction and handling IDSs' reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Tabia</w:t>
+                <w:t xml:space="preserve">L'intégration des connaissances ontologiques pour l'apprentissage des réseaux bayesiens causaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montassar Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty (IPMU'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Dortmund, Germany. pp.12</w:t>
+              <w:t xml:space="preserve">5èmes Journées Francophones sur les Réseaux Bayésiens (JFRB2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481056v1</w:t>
+                <w:t xml:space="preserve">hal-00474395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From redundant/irrelevant alert elimination to handling IDSes reliability and controlling severe attack prediction/false alarm rate tradeoffs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Tabia</w:t>
+                <w:t xml:space="preserve">Sub-quadratic Markov tree mixture learning based on randomizations of the Chow-Liu algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Mé</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence sur la sécurité des architectures réseaux et systèmes d'information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Menton, France. pp.NC</w:t>
+              <w:t xml:space="preserve">PGM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Helsinki, Finland. pp.17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00534569v1</w:t>
+                <w:t xml:space="preserve">hal-00568028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des dépendances locales entre SNP à l'aide d'un réseau bayésien</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Sinoquet</w:t>
+                <w:t xml:space="preserve">Probability density estimation by perturbing and combining tree structured markov networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Defourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. SFC'09, XVIth Join Meeting of the French Society of Classification, actes des 16èmes rencontres de la Société Francophone de Classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Grenoble, France. pp.169-172</w:t>
+              <w:t xml:space="preserve">ECSQARU 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Verona, Italy. pp.156-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00423461v1</w:t>
+                <w:t xml:space="preserve">hal-00412283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probability density estimation by perturbing and combining tree structured markov networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sourour Ammar</w:t>
+                <w:t xml:space="preserve">Modélisation des dépendances locales entre SNP à l'aide d'un réseau bayésien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSQARU 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Verona, Italy. pp.156-167</w:t>
+              <w:t xml:space="preserve">Proc. SFC'09, XVIth Join Meeting of the French Society of Classification, actes des 16èmes rencontres de la Société Francophone de Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Grenoble, France. pp.169-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412283v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian network approach to model local dependencies among SNPs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Sinoquet</w:t>
+                <w:t xml:space="preserve">Integrating ontological knowledge for iterative causal discovery and vizualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montassar Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODGRAPH 2009 Probabilistic graphical models for integration of complex data and discovery of causal models in biology, satellite meeting of JOBIM 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECSQARU 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Verona, Italy. pp.168-179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02906-6_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470528v1</w:t>
+                <w:t xml:space="preserve">hal-00412286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating ontological knowledge for iterative causal discovery and vizualisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Montassar Ben Messaoud</w:t>
+                <w:t xml:space="preserve">A Bayesian network approach to model local dependencies among SNPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSQARU 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MODGRAPH 2009 Probabilistic graphical models for integration of complex data and discovery of causal models in biology, satellite meeting of JOBIM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00412286v1</w:t>
+                <w:t xml:space="preserve">hal-00470528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating ontological knowledge for iterative causal discovery and vizualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montassar Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11914,51 +11914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Defourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11990,609 +11990,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches markovienne et semi-markovienne pour la modélisation de la fiabilité et des actions de maintenance d'un système ferroviaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Aknin</w:t>
+                <w:t xml:space="preserve">Evolutivité d'une architecture en temps réel de filtrage d'alertes générées par les systèmes de détection d'intrusions sur les réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Faour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Eter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Surveillance, Sûreté et Sécurité des Grands Systèmes (3SGS'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Troyes, France</w:t>
+              <w:t xml:space="preserve">RFIA 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Amiens, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412902v1</w:t>
+                <w:t xml:space="preserve">hal-00412885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-dimensional probability density estimation with randomized ensembles of tree structured bayesian networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sourour Ammar</w:t>
+                <w:t xml:space="preserve">Approches markovienne et semi-markovienne pour la modélisation de la fiabilité et des actions de maintenance d'un système ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGM 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Hirtshals, Denmark. pp.9-16</w:t>
+              <w:t xml:space="preserve">Workshop Surveillance, Sûreté et Sécurité des Grands Systèmes (3SGS'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412288v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific graphical models for analyzing the reliability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic bayesian networks modelling maintenance strategies: Prevention of broken rails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bondeux</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MED'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Ajaccio, France. pp.621-626</w:t>
+              <w:t xml:space="preserve">8th World Congress on Railway Research (WCRR 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412495v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic bayesian networks modelling maintenance strategies: Prevention of broken rails</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier François</w:t>
+                <w:t xml:space="preserve">High-dimensional probability density estimation with randomized ensembles of tree structured bayesian networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dubois</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Defourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Railway Research (WCRR 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">PGM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hirtshals, Denmark. pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412291v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density estimation with ensembles of randomized poly-trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sourour Ammar</w:t>
+                <w:t xml:space="preserve">Specific graphical models for analyzing the reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Wehenkel</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bondeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BENELEARN 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Spa, Belgium. pp.31-32</w:t>
+              <w:t xml:space="preserve">MED'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ajaccio, France. pp.621-626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00568050v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability analysis using graphical duration models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12634,627 +12621,640 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARES 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Barcelona, Spain. pp.795-800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de densité par ensembles aléatoires de poly-arbres</w:t>
+                <w:t xml:space="preserve">Density estimation with ensembles of randomized poly-trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Defourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophone sur les Réseaux Bayésiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">BENELEARN 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Spa, Belgium. pp.31-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259868v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UnCaDo: Unsure Causal Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stijn Meganck</w:t>
+                <w:t xml:space="preserve">Estimation de densité par ensembles aléatoires de poly-arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Manderick</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophone sur les Réseaux Bayésiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259692v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche semi-markovienne pour la modélisation de stratégies de maintenance: application à la prévention de rupture du rail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier François</w:t>
+                <w:t xml:space="preserve">Réseaux bayésiens dynamiques pour la représentation de modèles de durée en temps discret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Journées Francophone sur les Réseaux Bayésiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412887v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux bayésiens dynamiques pour la représentation de modèles de durée en temps discret</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Donat</w:t>
+                <w:t xml:space="preserve">Approche semi-markovienne pour la modélisation de stratégies de maintenance: application à la prévention de rupture du rail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Aknin</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophone sur les Réseaux Bayésiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">MOSIM'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259009v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutivité d'une architecture en temps réel de filtrage d'alertes générées par les systèmes de détection d'intrusions sur les réseaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Faour</w:t>
+                <w:t xml:space="preserve">UnCaDo: Unsure Causal Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Meganck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bassam Eter</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Manderick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Amiens, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Journées Francophone sur les Réseaux Bayésiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412885v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causal graphical models with latent variables: Learning and inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stijn Meganck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Manderick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSQARU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Hammamet, Tunisia. pp.5-16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13512,77 +13512,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growing hierarchical self-organizing map for alarm filtering in network intrusion detection systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Faour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Eter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NTMS'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France. pp.CDROM, </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14054,217 +14054,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local diagnosis for real-time network traffic management</w:t>
+                <w:t xml:space="preserve">Neural Networks for Alarm Generation in Telephone Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Didelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Applications of Neural Networks to Telecommunications (IWANNT'97)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Eighth Workshop on Principles of Diagnostic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Mont Saint-Michel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624733v1</w:t>
+                <w:t xml:space="preserve">hal-01649027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Networks for Alarm Generation in Telephone Management</w:t>
+                <w:t xml:space="preserve">Local diagnosis for real-time network traffic management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Didelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth Workshop on Principles of Diagnostic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Mont Saint-Michel, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Applications of Neural Networks to Telecommunications (IWANNT'97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649027v1</w:t>
+                <w:t xml:space="preserve">hal-01624733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14708,51 +14708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latent Forests to Model Genetical Data for the Purpose of Multilocus Genome-wide Association Studies. Which clustering should be chosen?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Thanh Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14803,90 +14803,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Probabilistic Semantics for Cognitive Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Le Dorze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15138,311 +15138,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic graphical model to represent complex survival distributions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Causal graphical models with latent variables : learning and inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Meganck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Manderick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Holmes, D. E. and Jain, L. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematical Modeling for Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations in Bayesian Networks: Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.219-249, 2008, Studies in Computational Intelligence, vol.156/2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85066-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412259v1</w:t>
+                <w:t xml:space="preserve">hal-00412263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal graphical models with latent variables : learning and inference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dynamic graphical model to represent complex survival distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Aknin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations in Bayesian Networks: Theory and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Mathematical Modeling for Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IOS Press, pp.17-24, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00412263v1</w:t>
+                <w:t xml:space="preserve">hal-00412259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integral approach to causal inference with latent variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stijn Meganck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16027,211 +16027,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Relational Model Benchmark Generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rajani Chulyadyo</w:t>
+                <w:t xml:space="preserve">Possibilistic Networks: Parameters Learning from Imprecise Data and Evaluation strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] LARODEC Laboratory, ISG, Université de Tunis, Tunisia; DUKe research group, LINA Laboratory UMR 6241, University of Nantes, France; DataForPeople, Nantes, France. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Laboratoire d'Informatique de Nantes Atlantique. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273307v1</w:t>
+                <w:t xml:space="preserve">hal-01344821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilistic Networks: Parameters Learning from Imprecise Data and Evaluation strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maroua Haddad</w:t>
+                <w:t xml:space="preserve">Probabilistic Relational Model Benchmark Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Ishak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajani Chulyadyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Laboratoire d'Informatique de Nantes Atlantique. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] LARODEC Laboratory, ISG, Université de Tunis, Tunisia; DUKe research group, LINA Laboratory UMR 6241, University of Nantes, France; DataForPeople, Nantes, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344821v1</w:t>
+                <w:t xml:space="preserve">hal-01273307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Relational Models for Customer Preference Modelling and Recommendation</w:t>
               </w:r>
@@ -16290,216 +16290,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Evaluation of a Population of Bayesian Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Ramstein</w:t>
+                <w:t xml:space="preserve">Benchmarking dynamic Bayesian network structure learning algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Alimi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657482v1</w:t>
+                <w:t xml:space="preserve">hal-00771258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking dynamic Bayesian network structure learning algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghada Trabelsi</w:t>
+                <w:t xml:space="preserve">On Evaluation of a Population of Bayesian Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai-Tuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771258v1</w:t>
+                <w:t xml:space="preserve">hal-00657482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature Selection with Neural Networks</w:t>
               </w:r>
@@ -16827,51 +16827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gollier-Briant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ollivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Joalland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouchabac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/44553" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mouchabac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Adrien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/24560" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254677v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ferhat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ritou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Du" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2021.04.026" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vah&#233; Asvatourian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Michiels" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2020.101874" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Ishak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Ben Amor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-160823" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166897v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Haddad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/HSP.x.1-24" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113245v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Ben Messaoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.12.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PML0MZ26-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Jarraya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Masmoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2013.05.061" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSLGP479-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2014.853926" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828445v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mourad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinoquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.3879" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573325v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/BBR015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tabia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2011-0504" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027320" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567988v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-16" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425443v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Donat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.09.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQR8H5QF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00582682v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Tuong Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ramstein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jacques" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476126v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Meganck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Manderick" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04228243v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176949v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.15.373-391" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD8901CAEFBD09E822C2420674AE0A698AE7F261/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184481v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2333/bhmk.26.145" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617383v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boulahmel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Smits" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63031-6_12" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154066v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanchard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florianne Marandel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Piton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154072v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Fathallah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154064v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Couland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794749v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monvoisin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79463-7_49" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03325733v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324339v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86772-0_16" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014622v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Dufraisse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Nedellec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Benkhelif" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129161v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Antakly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22999-3_22" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129171v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silja Rennoij" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda van Der Gaag" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193272v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29765-7_26" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129155v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Kante" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22999-3_48" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017253v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Pan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Le Capitaine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891685v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajani Chulyadyo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2018.8406645" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891691v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rinc&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kervarc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99906-7_10" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804057v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Abri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Essoussi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97749-2_10" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532490v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_18" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619307v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Benhaddou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.51" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532494v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Levray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532492v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_15" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619318v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.39" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532488v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61581-3_39" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347808v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toader Gherasim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthayna Ed-Dahmouni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347798v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46349-0_4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347810v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347804v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Ettouzi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348300v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Rifi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150813v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20807-7_28" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150694v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20807-7_32" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150815v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/ifsa-eusflat-15.2015.30" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183563v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coutant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leray Philippe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201226v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2015.7344800" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150691v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205544v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thanh Phan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084907v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183565v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016497v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Menou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tancret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005772v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084510v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.117" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005777v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Le Dorze" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Duval" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005775v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Trabelsi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ben Ayed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Alimi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957940v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelwahab" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Ramirez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005780v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957937v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084449v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.08.193" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016503v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828271v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819031v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812168v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMSAO.2013.6552609" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864157v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03200-9_8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-987W9H1Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915538v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864156v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864162v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41398-8_34" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NNW3Z5HJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812175v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanullah Yasin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMSAO.2013.6552635" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812171v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMSAO.2013.6552549" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691834v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31837-5_21" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637500v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003703400050014" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745501v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schnitzler" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Ammar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Geurts" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Wehenkel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691835v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595152v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645009v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23808-6_8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644991v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645005v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596260v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645006v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23863-5_18" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5WXZ65WT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644992v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645003v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.38" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645014v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24800-9_37" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BN1WCLFW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644993v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487353v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481061v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481054v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484696v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870800v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484706v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484705v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866587v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474295v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487354v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467066v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915546v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656723v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467656v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474395v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568028v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481056v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534569v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423461v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412283v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Defourny" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470528v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412286v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02906-6_16" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B436F1SK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412890v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412883v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412902v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412288v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412495v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bondeux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412291v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568050v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412299v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259868v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259692v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412887v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259009v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412885v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Faour" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Eter" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412946v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75256-1_4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W37MMM26-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412501v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412939v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2007.4371332" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412943v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6270-4_58" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27463F2051EF52442E94E288092FB8F4A987DF43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171366v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mallet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Leray" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Polaert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tolant" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Eudeline" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573394v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Zaragoza" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617480v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-1599-1_118" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272421v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Oisel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fleuret" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Horain" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vezien" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624733v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Didelet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649027v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412919v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412267v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Na&#239;m" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Becker" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412269v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049801v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06167-8_8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204956v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205961v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25210-0_10" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020910v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915532v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38256-7_8" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412259v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412263v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Maes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85066-3_9" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5C972C23D4C5ECCD369FF1BA341CD72AF85E58A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412264v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864163v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.04.001" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503013v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915535v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morisseau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444087v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666117v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273307v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344821v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967044v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657482v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771258v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547719v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00485862v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gollier-Briant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ollivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Joalland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouchabac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/44553" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ferhat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ritou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Du" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2021.04.026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369481v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mouchabac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Adrien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/24560" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vah&#233; Asvatourian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Michiels" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2020.101874" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Ishak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Ben Amor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-160823" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113245v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Ben Messaoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.12.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PML0MZ26-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Haddad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/HSP.x.1-24" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Jarraya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Masmoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2013.05.061" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSLGP479-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2014.853926" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828445v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mourad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinoquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.3879" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573325v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/BBR015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tabia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2011-0504" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027320" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567988v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-16" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425443v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Donat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.09.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQR8H5QF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476126v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Meganck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Manderick" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00582682v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Tuong Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ramstein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jacques" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04228243v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176949v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.15.373-391" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD8901CAEFBD09E822C2420674AE0A698AE7F261/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184481v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2333/bhmk.26.145" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617383v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boulahmel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Smits" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63031-6_12" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154066v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanchard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florianne Marandel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Piton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154072v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Fathallah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154064v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Couland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794749v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monvoisin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79463-7_49" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03325733v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324339v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86772-0_16" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014622v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Dufraisse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Nedellec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Benkhelif" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193272v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29765-7_26" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129155v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Kante" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22999-3_48" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Antakly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22999-3_22" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129171v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silja Rennoij" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda van Der Gaag" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017253v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Pan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Le Capitaine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891685v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajani Chulyadyo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2018.8406645" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891691v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rinc&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kervarc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99906-7_10" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804057v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Abri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Essoussi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97749-2_10" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532490v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_18" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532494v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Levray" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619307v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Benhaddou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.51" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532492v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_15" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619318v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.39" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532488v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61581-3_39" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347808v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toader Gherasim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthayna Ed-Dahmouni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347804v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Ettouzi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347798v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46349-0_4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347810v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348300v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Rifi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150813v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20807-7_28" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150694v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20807-7_32" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150815v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/ifsa-eusflat-15.2015.30" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183563v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coutant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leray Philippe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205544v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thanh Phan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201226v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2015.7344800" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150691v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084907v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016503v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tancret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Menou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084449v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.08.193" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084510v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.117" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005777v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016497v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183565v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005772v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005775v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Trabelsi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ben Ayed" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Alimi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957935v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Le Dorze" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Duval" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957940v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelwahab" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Ramirez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005780v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957937v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812175v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanullah Yasin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMSAO.2013.6552635" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812171v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMSAO.2013.6552549" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828271v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864157v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03200-9_8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-987W9H1Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915538v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864156v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819031v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812168v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMSAO.2013.6552609" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864162v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41398-8_34" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NNW3Z5HJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637500v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003703400050014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691834v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31837-5_21" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745501v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schnitzler" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Ammar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Geurts" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Wehenkel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691835v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595152v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645005v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644991v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645009v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23808-6_8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596260v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645006v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23863-5_18" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5WXZ65WT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644992v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645003v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.38" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645014v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24800-9_37" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BN1WCLFW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644993v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534569v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481056v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487353v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870800v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484706v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484705v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481061v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481054v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484696v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866587v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656723v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474295v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487354v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467656v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467066v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915546v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474395v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568028v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412283v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Defourny" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423461v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412286v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02906-6_16" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B436F1SK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470528v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412890v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412883v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412885v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Faour" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Eter" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412902v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412291v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412288v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412495v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bondeux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412299v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568050v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259868v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259009v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412887v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259692v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412946v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75256-1_4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W37MMM26-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412501v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412939v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2007.4371332" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412943v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6270-4_58" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27463F2051EF52442E94E288092FB8F4A987DF43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171366v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mallet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Leray" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Polaert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tolant" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Eudeline" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573394v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Zaragoza" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617480v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-1599-1_118" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272421v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Oisel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fleuret" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Horain" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vezien" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649027v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Didelet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624733v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412919v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412267v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Na&#239;m" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Becker" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412269v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049801v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06167-8_8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204956v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205961v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25210-0_10" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020910v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915532v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38256-7_8" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412263v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Maes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85066-3_9" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5C972C23D4C5ECCD369FF1BA341CD72AF85E58A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412259v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412264v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864163v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.04.001" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503013v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915535v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morisseau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444087v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666117v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344821v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273307v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967044v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771258v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657482v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547719v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00485862v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>