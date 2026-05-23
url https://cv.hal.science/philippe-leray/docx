--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -234,274 +234,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental discovery of new defects: application to screwing process monitoring</w:t>
+                <w:t xml:space="preserve">Prevention of Suicidal Relapses in Adolescents With a Smartphone Application: Bayesian Network Analysis of a Preclinical Trial Using In Silico Patient Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Ferhat</w:t>
+                <w:t xml:space="preserve">Stephane Mouchabac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Ritou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leray</w:t>
+                <w:t xml:space="preserve">Vladimir Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gollier-Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Du</w:t>
+                <w:t xml:space="preserve">Olivier Bonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 70 (1), pp.369-372. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (9), pp.e24560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cirp.2021.04.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/24560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254677v1</w:t>
+                <w:t xml:space="preserve">hal-03369481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention of Suicidal Relapses in Adolescents With a Smartphone Application: Bayesian Network Analysis of a Preclinical Trial Using In Silico Patient Simulations</w:t>
+                <w:t xml:space="preserve">Incremental discovery of new defects: application to screwing process monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Mouchabac</w:t>
+                <w:t xml:space="preserve">Mahmoud Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ritou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bonnot</w:t>
+                <w:t xml:space="preserve">Nicolas Le Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (9), pp.e24560. </w:t>
+              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (1), pp.369-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/24560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2021.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369481v1</w:t>
+                <w:t xml:space="preserve">hal-03254677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating expert’s knowledge constraint of time dependent exposures in structure learning for Bayesian networks</w:t>
               </w:r>
@@ -702,247 +702,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SemCaDo: A serendipitous strategy for causal discovery and ontology evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage des réseaux possibilistes à partir de données: un survol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montassar Ben Messaoud</w:t>
+                <w:t xml:space="preserve">Maroua Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 76, pp.79-95. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (2), pp.229-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.knosys.2014.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/HSP.x.1-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113245v1</w:t>
+                <w:t xml:space="preserve">hal-01166897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage des réseaux possibilistes à partir de données: un survol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SemCaDo: A serendipitous strategy for causal discovery and ontology evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montassar Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Ben Amor</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76, pp.79-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.knosys.2014.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/HSP.x.1-24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01166897v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete exponential bayesian networks : definition, learning and application for density estimation</w:t>
               </w:r>
@@ -1376,235 +1376,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alert correlation: Severe attack prediction and controlling false alarm rate tradeoffs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualization of pairwise and multilocus linkage disequilibrium structure using latent forests.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Tabia</w:t>
+                <w:t xml:space="preserve">Christian Dina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 15 (6), pp.955-978. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), pp.e27320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/IDA-2011-0504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00568027v1</w:t>
+                <w:t xml:space="preserve">hal-00655876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of pairwise and multilocus linkage disequilibrium structure using latent forests.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alert correlation: Severe attack prediction and controlling false alarm rate tradeoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Dina</w:t>
+                <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (12), pp.e27320. </w:t>
+              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (6), pp.955-978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/IDA-2011-0504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655876v1</w:t>
+                <w:t xml:space="preserve">hal-00568027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hierarchical Bayesian network approach for linkage disequilibrium modeling and data-dimensionality reduction prior to genome-wide association studies.</w:t>
               </w:r>
@@ -1817,230 +1817,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00425443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal discovery in non-ideal frameworks. Information interaction intelligence</w:t>
+                <w:t xml:space="preserve">Reconstruction of gene regulation networks from microarray data by Bayesian networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stijn Meganck</w:t>
+                <w:t xml:space="preserve">Hoai-Tuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Manderick</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 9 (1), pp.11-45</w:t>
+              <w:t xml:space="preserve">MODGRAPH - Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.42-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476126v1</w:t>
+                <w:t xml:space="preserve">hal-00582682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of gene regulation networks from microarray data by Bayesian networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Causal discovery in non-ideal frameworks. Information interaction intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Ramstein</w:t>
+                <w:t xml:space="preserve">Stijn Meganck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Jacques</w:t>
+                <w:t xml:space="preserve">Bernard Manderick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODGRAPH - Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.42-46</w:t>
+              <w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (1), pp.11-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582682v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de structure des réseaux bayésiens et données incomplètes</w:t>
               </w:r>
@@ -2995,51 +2995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ritou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference on Industrial Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Kuala Lumpur, Malaysia. pp.577-588, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3207,51 +3207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ritou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th European Safety and Reliability Conference, ESREL 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Angers, France. pp.1990-1997, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3387,408 +3387,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-task transfer learning for timescale graphical event models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Monvoisin</w:t>
+                <w:t xml:space="preserve">Graphical event model learning and verification for security assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Antakly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29765-7_26⟩</w:t>
+              <w:t xml:space="preserve">32th International Conference on Industrial, Engineering, Other Applications of Applied Intelligent Systems (IEA/AIE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Graz, Austria. pp.245-252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22999-3_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193272v1</w:t>
+                <w:t xml:space="preserve">hal-02129161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic relational model approach for fault tree modeling with spatial information and resource management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierno Kante</w:t>
+                <w:t xml:space="preserve">On intercausal interactions in probabilistic relational models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silja Rennoij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda van Der Gaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32th International Conference on Industrial, Engineering, Other Applications of Applied Intelligent Systems (IEA/AIE 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Eleventh International Symposium on Imprecise Probability: Theories and Applications (ISIPTA ’19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Ghent, Belgium. pp.327 - 329</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-22999-3_48⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02129155v1</w:t>
+                <w:t xml:space="preserve">hal-02129171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphical event model learning and verification for security assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Delahaye</w:t>
+                <w:t xml:space="preserve">Multi-task transfer learning for timescale graphical event models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32th International Conference on Industrial, Engineering, Other Applications of Applied Intelligent Systems (IEA/AIE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Graz, Austria. pp.245-252, </w:t>
+              <w:t xml:space="preserve">15th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Belgrade, Serbia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-22999-3_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29765-7_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129161v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On intercausal interactions in probabilistic relational models</w:t>
+                <w:t xml:space="preserve">A probabilistic relational model approach for fault tree modeling with spatial information and resource management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silja Rennoij</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Linda van Der Gaag</w:t>
+                <w:t xml:space="preserve">Thierno Kante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eleventh International Symposium on Imprecise Probability: Theories and Applications (ISIPTA ’19)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32th International Conference on Industrial, Engineering, Other Applications of Applied Intelligent Systems (IEA/AIE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Graz, Austria. pp.555-563, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22999-3_48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129171v1</w:t>
+                <w:t xml:space="preserve">hal-02129155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relational Constraints for Metric Learning on Relational Data</w:t>
               </w:r>
@@ -3869,51 +3869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative probabilistic relational models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda van Der Gaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4253,317 +4253,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic relational model approach for fault trees modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierno Kante</w:t>
+                <w:t xml:space="preserve">Learning the parameters of possibilistic networks from data: Empirical comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Levray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Industrial, Engineering, Other Applications of Applied Intelligent Systems (IEA/AIE 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thirtieth International Florida Artificial Intelligence Research Society Conference (FLAIRS 30)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Marco Island, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532490v1</w:t>
+                <w:t xml:space="preserve">hal-01532494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning the parameters of possibilistic networks from data: Empirical comparison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maroua Haddad</w:t>
+                <w:t xml:space="preserve">Customer relationship management and small data - application of bayesian network elicitation techniques for building a lead scoring model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Benhaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirtieth International Florida Artificial Intelligence Research Society Conference (FLAIRS 30)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Hammamet, Tunisia. pp.251-255, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA.2017.51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532494v1</w:t>
+                <w:t xml:space="preserve">hal-01619307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customer relationship management and small data - application of bayesian network elicitation techniques for building a lead scoring model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Benhaddou</w:t>
+                <w:t xml:space="preserve">A probabilistic relational model approach for fault trees modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Kante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Hammamet, Tunisia. pp.251-255, </w:t>
+              <w:t xml:space="preserve">30th International Conference on Industrial, Engineering, Other Applications of Applied Intelligent Systems (IEA/AIE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Arras, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AICCSA.2017.51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60045-1_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619307v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of walkSAT based algorithms for MLN inference in some realistic applications</w:t>
               </w:r>
@@ -4757,51 +4757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possibilistic MDL: a new possibilistic likelihood based score function for imprecise data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4982,51 +4982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourhene Ettouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montassar Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Probabilistic Graphical Models (PGM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lugano, Switzerland. pp.171-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5155,90 +5155,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possibilistic networks parameter learning: Preliminary empirical comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Levray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes journées francophones de réseaux bayésiens (JFRB 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Clermont-Ferrand, France. pp.?-?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5339,326 +5339,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating product-based possibilistic networks learning algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maroua Haddad</w:t>
+                <w:t xml:space="preserve">CPD tree learning using contexts as background knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Compiègne, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-20807-7_28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20807-7_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150813v1</w:t>
+                <w:t xml:space="preserve">hal-01150694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPD tree learning using contexts as background knowledge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Ramstein</w:t>
+                <w:t xml:space="preserve">Learning possibilistic networks from data: a survey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Compiègne, France. </w:t>
+              <w:t xml:space="preserve">16th World Congress of the International Fuzzy Systems Association (IFSA) and the 9th Conference of the European Society for Fuzzy Logic and Technology (EUSFLAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Gijon, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-20807-7_32⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2991/ifsa-eusflat-15.2015.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150694v1</w:t>
+                <w:t xml:space="preserve">hal-01150815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning possibilistic networks from data: a survey.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Evaluating product-based possibilistic networks learning algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th World Congress of the International Fuzzy Systems Association (IFSA) and the 9th Conference of the European Society for Fuzzy Logic and Technology (EUSFLAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Gijon, Spain. </w:t>
+              <w:t xml:space="preserve">13th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Compiègne, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2991/ifsa-eusflat-15.2015.30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20807-7_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150815v1</w:t>
+                <w:t xml:space="preserve">hal-01150813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Relational Models with Clustering Uncertainty</w:t>
               </w:r>
@@ -6109,333 +6109,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian networks in materials science: new tools to predict the properties of materials</w:t>
+                <w:t xml:space="preserve">New data mining techniques in materials science: Bayesian networks to predict the yield stress of Ni-base superalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Edern Menou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franck Tancret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edern Menou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS2014 - 143rd Annual Meeting &amp; Exhibition</w:t>
+              <w:t xml:space="preserve">TMS2014, 143rd Annual Meeting &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016503v1</w:t>
+                <w:t xml:space="preserve">hal-01016497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Personalized Recommender System from Probabilistic Relational Model and Users’ Preferences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leray</w:t>
+                <w:t xml:space="preserve">Learning Probabilistic Relational Models Using Non-Negative Matrix Factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leray Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoel Le Capitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems 18th Annual Conference, KES-2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Florida Artificial Intelligence Research Society (FlAIRS) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Pensacola Beach, Floride, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084449v1</w:t>
+                <w:t xml:space="preserve">hal-01183565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random generation and population of probabilistic relational models and databases</w:t>
+                <w:t xml:space="preserve">La génération aléatoire de réseaux bayésiens relationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Ishak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leray Philippe</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7ème journées francophones sur les réseaux bayésiens (JFRB 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084510v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de modèles relationnels probabilistes par factorisation non-négative de matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6464,2160 +6459,2165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes journées francophones sur les réseaux bayésiens (JFRB 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data mining techniques in materials science: Bayesian networks to predict the yield stress of Ni-base superalloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leray</w:t>
+                <w:t xml:space="preserve">Random generation and population of probabilistic relational models and databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Ishak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leray Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS2014, 143rd Annual Meeting &amp; Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus. pp.756-763, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2014.117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016497v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Probabilistic Relational Models Using Non-Negative Matrix Factorization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hoel Le Capitaine</w:t>
+                <w:t xml:space="preserve">Évaluation des algorithmes d'apprentissage de structure pour les réseaux bayésiens dynamiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Alimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Florida Artificial Intelligence Research Society (FlAIRS) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Pensacola Beach, Floride, United States</w:t>
+              <w:t xml:space="preserve">7èmes journées francophones sur les réseaux bayésiens (JFRB 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183565v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La génération aléatoire de réseaux bayésiens relationnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Ben Ishak</w:t>
+                <w:t xml:space="preserve">Probabilistic Cognitive Maps Semantics of a Cognitive Map when the Values are Assumed to be Probabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Le Dorze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème journées francophones sur les réseaux bayésiens (JFRB 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Angers, France. pp.52-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005772v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des algorithmes d'apprentissage de structure pour les réseaux bayésiens dynamiques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghada Trabelsi</w:t>
+                <w:t xml:space="preserve">Relational bayesian networks for recommender systems: review and comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Ishak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajani Chulyadyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdelwahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées francophones sur les réseaux bayésiens (JFRB 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">ENBIS-SFdS Spring Meeting on graphical causality models: Trees, Bayesian Networks and Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005775v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Cognitive Maps Semantics of a Cognitive Map when the Values are Assumed to be Probabilities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Genest</w:t>
+                <w:t xml:space="preserve">Apprentissage des réseaux possibilistes à partir de données: un survol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Angers, France. pp.52-62</w:t>
+              <w:t xml:space="preserve">7èmes journées francophones sur les réseaux bayésiens (JFRB 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957935v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relational bayesian networks for recommender systems: review and comparative study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in Learning with Bayesian Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENBIS-SFdS Spring Meeting on graphical causality models: Trees, Bayesian Networks and Big Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Agents and Artificial Intelligence (ICAART 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957940v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage des réseaux possibilistes à partir de données: un survol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
+                <w:t xml:space="preserve">Bayesian networks in materials science: new tools to predict the properties of materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tancret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edern Menou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées francophones sur les réseaux bayésiens (JFRB 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">TMS2014 - 143rd Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005780v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Learning with Bayesian Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Personalized Recommender System from Probabilistic Relational Model and Users’ Preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajani Chulyadyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Agents and Artificial Intelligence (ICAART 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems 18th Annual Conference, KES-2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Gdynia, Poland. pp.1063-1072, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2014.08.193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957937v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental bayesian network structure learning in high dimensional domains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amanullah Yasin</w:t>
+                <w:t xml:space="preserve">Learning Probabilistic Relational Models using co-clustering methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoel Le Capitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Modeling, Simulation and Applied Optimization (ICMSAO 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Structured Learning: Inferring Graphs from Structured and Unstructured Inputs (SLG 2013) ICML Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Atlanta, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812175v1</w:t>
+                <w:t xml:space="preserve">hal-00819031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking dynamic bayesian network structure learning algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghada Trabelsi</w:t>
+                <w:t xml:space="preserve">A RBN-based recommender system architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Ishak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adel Alimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Modeling, Simulation and Applied Optimization (ICMSAO 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Hammamet, Tunisia. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMSAO.2013.6552549⟩</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMSAO.2013.6552609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812171v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic cognitive maps</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Genest</w:t>
+                <w:t xml:space="preserve">Active learning of causal bayesian networks using ontologies: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montassar Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septièmes Journées de l'Intelligence Artificielle Fondamentale (JIAF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Aix en provence, France</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dallas, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828271v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imputation of possibilistic data for structural learning of directed acyclic graphs Genova, Italy.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
+                <w:t xml:space="preserve">Modeling of genotype data with forests of latent trees to detect genetic causes of diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Fuzzy Logic and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ado2013 (Machine Learning and Omics Data)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Lille, France. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00864157v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of genotype data with forests of latent trees to detect genetic causes of diseases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Mourad</w:t>
+                <w:t xml:space="preserve">Imputation of possibilistic data for structural learning of directed acyclic graphs Genova, Italy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ado2013 (Machine Learning and Omics Data)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Fuzzy Logic and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Genoa, Italy. pp.68-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-03200-9_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915538v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active learning of causal bayesian networks using ontologies: a case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Montassar Ben Messaoud</w:t>
+                <w:t xml:space="preserve">Probabilistic cognitive maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Le Dorze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Dallas, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">Septièmes Journées de l'Intelligence Artificielle Fondamentale (JIAF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Aix en provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864156v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Probabilistic Relational Models using co-clustering methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Coutant</w:t>
+                <w:t xml:space="preserve">Dynamic MMHC: a local search algorithm for dynamic bayesian network structure learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hoel Le Capitaine</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Alimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structured Learning: Inferring Graphs from Structured and Unstructured Inputs (SLG 2013) ICML Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, London, United Kingdom. pp.392-403, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41398-8_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819031v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A RBN-based recommender system architecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
+                <w:t xml:space="preserve">Incremental bayesian network structure learning in high dimensional domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanullah Yasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Modeling, Simulation and Applied Optimization (ICMSAO 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Hammamet, Tunisia. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMSAO.2013.6552609⟩</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMSAO.2013.6552635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812168v1</w:t>
+                <w:t xml:space="preserve">hal-00812175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic MMHC: a local search algorithm for dynamic bayesian network structure learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Benchmarking dynamic bayesian network structure learning algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Intelligent Data Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Modeling, Simulation and Applied Optimization (ICMSAO 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hammamet, Tunisia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMSAO.2013.6552549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-41398-8_34⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00864162v1</w:t>
+                <w:t xml:space="preserve">hal-00812171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forests of latent tree models for the detection of genetic associations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Mourad</w:t>
+                <w:t xml:space="preserve">Approximation efficace de mélanges bootstrap d'arbres de Markov pour l'estimation de densité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Geurts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Bioinformatics Models, Methods and Algorithms (BIOINFORMATICS 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique - CAp 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Bougrain, May 2012, Nancy, France. 16 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637500v1</w:t>
+                <w:t xml:space="preserve">hal-00745501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete exponential bayesian networks structure learning for density estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aida Jarraya</w:t>
+                <w:t xml:space="preserve">Forests of latent tree models for the detection of genetic associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afif Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-31837-5_21⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Bioinformatics Models, Methods and Algorithms (BIOINFORMATICS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Vilamoura, Portugal. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0003703400050014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691834v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation efficace de mélanges bootstrap d'arbres de Markov pour l'estimation de densité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sourour Ammar</w:t>
+                <w:t xml:space="preserve">Discrete exponential bayesian networks structure learning for density estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Jarraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Wehenkel</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afif Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique - CAp 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Intelligent Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Huangshan, China. pp.?-?, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31837-5_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745501v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new implicit parameter estimation for conditional gaussian bayesian networks</w:t>
               </w:r>
@@ -8692,446 +8692,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Skeleton Discovery for Incremental Bayesian Network Structure Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amanullah Yasin</w:t>
+                <w:t xml:space="preserve">Mixture of markov trees for bayesian network structure learning with small datasets in high dimensional space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Networks and Information Technology (ICCNIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Peshawar, Pakistan</w:t>
+              <w:t xml:space="preserve">ECSQARU 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Belfast, Ireland. pp.229-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00595152v1</w:t>
+                <w:t xml:space="preserve">hal-00644991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summarizing and visualizing a set of bayesian networks with quasi essential graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hoai-Tuong Nguyen</w:t>
+                <w:t xml:space="preserve">Efficiently approximating markov tree bagging for high-dimensional density estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Ramstein</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Geurts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMDA 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECML-PKDD 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Athens, Greece. pp.113-128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23808-6_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645005v1</w:t>
+                <w:t xml:space="preserve">hal-00645009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture of markov trees for bayesian network structure learning with small datasets in high dimensional space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sourour Ammar</w:t>
+                <w:t xml:space="preserve">Summarizing and visualizing a set of bayesian networks with quasi essential graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai-Tuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ramstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSQARU 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Belfast, Ireland. pp.229-238</w:t>
+              <w:t xml:space="preserve">ASMDA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Roma, Italy. pp.1062-1069</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644991v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiently approximating markov tree bagging for high-dimensional density estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sourour Ammar</w:t>
+                <w:t xml:space="preserve">Local Skeleton Discovery for Incremental Bayesian Network Structure Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanullah Yasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML-PKDD 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Networks and Information Technology (ICCNIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Peshawar, Pakistan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23808-6_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00645009v1</w:t>
+                <w:t xml:space="preserve">hal-00595152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SemCaDo: a serendipitous strategy for learning causal bayesian networks using ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montassar Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9182,77 +9182,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple hypothesis testing and quasi essential graph for comparing two sets of bayesian networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai-Tuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ramstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KES 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Kaiserslautern, Germany. pp.176-185, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9292,329 +9292,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based generation of object oriented bayesian networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Ben Ishak</w:t>
+                <w:t xml:space="preserve">immpc: A local search approach for incremental bayesian network structure learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanullah Yasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMAW 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Porto, Portugal. pp.401-412, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24800-9_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644992v1</w:t>
+                <w:t xml:space="preserve">hal-00645014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete exponential bayesian networks: an extension of bayesian networks to discrete natural exponential families</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aida Jarraya</w:t>
+                <w:t xml:space="preserve">Ontology-based generation of object oriented bayesian networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Ishak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Afif Masmoudi</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMAW 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Barcelona, Spain. pp.9-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645003v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">immpc: A local search approach for incremental bayesian network structure learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amanullah Yasin</w:t>
+                <w:t xml:space="preserve">Discrete exponential bayesian networks: an extension of bayesian networks to discrete natural exponential families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Jarraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afif Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDA 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTAI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Palm Beach County, United States. pp.?-?, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2011.38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-24800-9_37⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00645014v1</w:t>
+                <w:t xml:space="preserve">hal-00645003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-way approach for probabilistic graphical models structure learning and ontology enrichment.</w:t>
               </w:r>
@@ -9689,329 +9689,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From redundant/irrelevant alert elimination to handling IDSes reliability and controlling severe attack prediction/false alarm rate tradeoffs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">From redundant/irrelevant alert elimination to handling IDSs' reliability and controlling severe attack prediction/false alarm rate tradeoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence sur la sécurité des architectures réseaux et systèmes d'information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Menton, France. pp.NC</w:t>
+              <w:t xml:space="preserve">Fifth Conference on Network and Information Systems Security (SARSSI 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nice, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00534569v1</w:t>
+                <w:t xml:space="preserve">hal-00481061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian network-based approaches for severe attack prediction and handling IDSs' reliability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Handling IDS' reliability in alert correlation: A Bayesian network-based model for handling IDS's reliability and controlling prediction/false alarm rate tradeoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty (IPMU'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Dortmund, Germany. pp.12</w:t>
+              <w:t xml:space="preserve">International Conference on Security and Cryptography (SECRYPT'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Athène, Greece. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481056v1</w:t>
+                <w:t xml:space="preserve">hal-00481054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-quadratic markov tree mixture models for probability density estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sourour Ammar</w:t>
+                <w:t xml:space="preserve">Learning Hierarchical Bayesian Networks for Genome-Wide Association Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPSTAT 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France. pp.?-?</w:t>
+              <w:t xml:space="preserve">COMPSTAT, Nineteenth International Conference on Computational Statististics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Paris, France. pp.549-556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487353v1</w:t>
+                <w:t xml:space="preserve">hal-00484696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From redundant/irrelevant alert elimination to handling idss' reliability and controlling severe attack prediction/false alarm rate tradeoffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10246,1387 +10246,1387 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From redundant/irrelevant alert elimination to handling IDSs' reliability and controlling severe attack prediction/false alarm rate tradeoffs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Tabia</w:t>
+                <w:t xml:space="preserve">Sub-quadratic markov tree mixture models for probability density estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Mé</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Conference on Network and Information Systems Security (SARSSI 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Nice, France. pp.15</w:t>
+              <w:t xml:space="preserve">COMPSTAT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France. pp.?-?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481061v1</w:t>
+                <w:t xml:space="preserve">hal-00487353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling IDS' reliability in alert correlation: A Bayesian network-based model for handling IDS's reliability and controlling prediction/false alarm rate tradeoffs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Handling idss' reliability in alert correlation: A bayesian network-based model for handling IDS's reliability and controlling prediction/false alarm rate tradeoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Security and Cryptography (SECRYPT'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Athène, Greece. pp.11</w:t>
+              <w:t xml:space="preserve">International Conference on Security and Cryptography (SECRYPT'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Athens, Greece. pp.14-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481054v1</w:t>
+                <w:t xml:space="preserve">hal-00866587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Hierarchical Bayesian Networks for Genome-Wide Association Studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leray</w:t>
+                <w:t xml:space="preserve">Differential study of the cytokine network in the immune system: An evolutionary approach based on the Bayesian networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai-Tuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leray Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPSTAT, Nineteenth International Conference on Computational Statististics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Paris, France. pp.549-556</w:t>
+              <w:t xml:space="preserve">The 2nd Asian Conference on Intelligent Information and Database Systems (ACIIDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Hue City, Vietnam. pp.?-?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484696v1</w:t>
+                <w:t xml:space="preserve">hal-00656723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling idss' reliability in alert correlation: A bayesian network-based model for handling IDS's reliability and controlling prediction/false alarm rate tradeoffs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Tabia</w:t>
+                <w:t xml:space="preserve">Mélanges sous-quadratiques d'arbres de Markov pour l'estimation de la densité de probabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Security and Cryptography (SECRYPT'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Athens, Greece. pp.14-24</w:t>
+              <w:t xml:space="preserve">5èmes Journées Francophones sur les Réseaux Bayésiens (JFRB2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866587v1</w:t>
+                <w:t xml:space="preserve">hal-00474295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential study of the cytokine network in the immune system: An evolutionary approach based on the Bayesian networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Jacques</w:t>
+                <w:t xml:space="preserve">Towards sub-quadratic learning of probability density models in the form of mixtures of trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd Asian Conference on Intelligent Information and Database Systems (ACIIDS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Hue City, Vietnam. pp.?-?</w:t>
+              <w:t xml:space="preserve">ESANN 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bruges, Belgium. pp.219-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656723v1</w:t>
+                <w:t xml:space="preserve">hal-00487354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanges sous-quadratiques d'arbres de Markov pour l'estimation de la densité de probabilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sourour Ammar</w:t>
+                <w:t xml:space="preserve">Approches basées sur les réseaux Bayésiens pour la prédiction d'attaques sévères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées Francophones sur les Réseaux Bayésiens (JFRB2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474295v1</w:t>
+                <w:t xml:space="preserve">hal-00467656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sub-quadratic learning of probability density models in the form of mixtures of trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Vers un apprentissage subquadratique pour les mélanges d'arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESANN 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bruges, Belgium. pp.219-224</w:t>
+              <w:t xml:space="preserve">5èmes Journées Francophones sur les Réseaux Bayésiens (JFRB2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487354v1</w:t>
+                <w:t xml:space="preserve">hal-00467066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches basées sur les réseaux Bayésiens pour la prédiction d'attaques sévères</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Tabia</w:t>
+                <w:t xml:space="preserve">Hierarchical Bayesian networks applied to association genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Francophones sur les Réseaux Bayésiens (JFRB2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">MODGRAPH 2010 (Modèles graphiques probabilistes pour l'intégration de données hétérogènes et la découverte de modèles causaux en biologie), Journée satellite de JOBIM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00467656v1</w:t>
+                <w:t xml:space="preserve">hal-00915546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un apprentissage subquadratique pour les mélanges d'arbres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Schnitzler</w:t>
+                <w:t xml:space="preserve">L'intégration des connaissances ontologiques pour l'apprentissage des réseaux bayesiens causaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montassar Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées Francophones sur les Réseaux Bayésiens (JFRB2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00467066v1</w:t>
+                <w:t xml:space="preserve">hal-00474395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Bayesian networks applied to association genetics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Sinoquet</w:t>
+                <w:t xml:space="preserve">Sub-quadratic Markov tree mixture learning based on randomizations of the Chow-Liu algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODGRAPH 2010 (Modèles graphiques probabilistes pour l'intégration de données hétérogènes et la découverte de modèles causaux en biologie), Journée satellite de JOBIM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">PGM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Helsinki, Finland. pp.17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915546v1</w:t>
+                <w:t xml:space="preserve">hal-00568028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intégration des connaissances ontologiques pour l'apprentissage des réseaux bayesiens causaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
+                <w:t xml:space="preserve">Bayesian network-based approaches for severe attack prediction and handling IDSs' reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Francophones sur les Réseaux Bayésiens (JFRB2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty (IPMU'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Dortmund, Germany. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474395v1</w:t>
+                <w:t xml:space="preserve">hal-00481056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-quadratic Markov tree mixture learning based on randomizations of the Chow-Liu algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sourour Ammar</w:t>
+                <w:t xml:space="preserve">From redundant/irrelevant alert elimination to handling IDSes reliability and controlling severe attack prediction/false alarm rate tradeoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Wehenkel</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Helsinki, Finland. pp.17-25</w:t>
+              <w:t xml:space="preserve">5ème Conférence sur la sécurité des architectures réseaux et systèmes d'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Menton, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00568028v1</w:t>
+                <w:t xml:space="preserve">hal-00534569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probability density estimation by perturbing and combining tree structured markov networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sourour Ammar</w:t>
+                <w:t xml:space="preserve">Modélisation des dépendances locales entre SNP à l'aide d'un réseau bayésien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSQARU 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Verona, Italy. pp.156-167</w:t>
+              <w:t xml:space="preserve">Proc. SFC'09, XVIth Join Meeting of the French Society of Classification, actes des 16èmes rencontres de la Société Francophone de Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Grenoble, France. pp.169-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412283v1</w:t>
+                <w:t xml:space="preserve">hal-00423461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des dépendances locales entre SNP à l'aide d'un réseau bayésien</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Sinoquet</w:t>
+                <w:t xml:space="preserve">Probability density estimation by perturbing and combining tree structured markov networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Defourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. SFC'09, XVIth Join Meeting of the French Society of Classification, actes des 16èmes rencontres de la Société Francophone de Classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Grenoble, France. pp.169-172</w:t>
+              <w:t xml:space="preserve">ECSQARU 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Verona, Italy. pp.156-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00423461v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating ontological knowledge for iterative causal discovery and vizualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montassar Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11793,51 +11793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating ontological knowledge for iterative causal discovery and vizualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montassar Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11888,90 +11888,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probability density estimation by perturbing and combining tree structured markov networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Defourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAp 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Hammamet, Tunisia. pp.65-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11990,246 +11990,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutivité d'une architecture en temps réel de filtrage d'alertes générées par les systèmes de détection d'intrusions sur les réseaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Faour</w:t>
+                <w:t xml:space="preserve">High-dimensional probability density estimation with randomized ensembles of tree structured bayesian networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bassam Eter</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Defourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Amiens, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">PGM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hirtshals, Denmark. pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412885v1</w:t>
+                <w:t xml:space="preserve">hal-00412288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches markovienne et semi-markovienne pour la modélisation de la fiabilité et des actions de maintenance d'un système ferroviaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific graphical models for analyzing the reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bondeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Surveillance, Sûreté et Sécurité des Grands Systèmes (3SGS'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Troyes, France</w:t>
+              <w:t xml:space="preserve">MED'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ajaccio, France. pp.621-626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412902v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic bayesian networks modelling maintenance strategies: Prevention of broken rails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12251,222 +12277,222 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress on Railway Research (WCRR 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-dimensional probability density estimation with randomized ensembles of tree structured bayesian networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sourour Ammar</w:t>
+                <w:t xml:space="preserve">Approches markovienne et semi-markovienne pour la modélisation de la fiabilité et des actions de maintenance d'un système ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGM 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Hirtshals, Denmark. pp.9-16</w:t>
+              <w:t xml:space="preserve">Workshop Surveillance, Sûreté et Sécurité des Grands Systèmes (3SGS'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412288v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific graphical models for analyzing the reliability</w:t>
+                <w:t xml:space="preserve">Reliability analysis using graphical duration models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
@@ -12474,1115 +12500,1089 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bondeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MED'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Ajaccio, France. pp.621-626</w:t>
+              <w:t xml:space="preserve">ARES 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Barcelona, Spain. pp.795-800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412495v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability analysis using graphical duration models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Aknin</w:t>
+                <w:t xml:space="preserve">Density estimation with ensembles of randomized poly-trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Defourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARES 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Barcelona, Spain. pp.795-800</w:t>
+              <w:t xml:space="preserve">BENELEARN 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Spa, Belgium. pp.31-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412299v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density estimation with ensembles of randomized poly-trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Estimation de densité par ensembles aléatoires de poly-arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BENELEARN 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Spa, Belgium. pp.31-32</w:t>
+              <w:t xml:space="preserve">Journées Francophone sur les Réseaux Bayésiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00568050v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de densité par ensembles aléatoires de poly-arbres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sourour Ammar</w:t>
+                <w:t xml:space="preserve">Réseaux bayésiens dynamiques pour la représentation de modèles de durée en temps discret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Wehenkel</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophone sur les Réseaux Bayésiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259868v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux bayésiens dynamiques pour la représentation de modèles de durée en temps discret</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Donat</w:t>
+                <w:t xml:space="preserve">Approche semi-markovienne pour la modélisation de stratégies de maintenance: application à la prévention de rupture du rail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Aknin</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophone sur les Réseaux Bayésiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">MOSIM'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259009v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche semi-markovienne pour la modélisation de stratégies de maintenance: application à la prévention de rupture du rail</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Aknin</w:t>
+                <w:t xml:space="preserve">UnCaDo: Unsure Causal Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Meganck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Dubois</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Manderick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Journées Francophone sur les Réseaux Bayésiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412887v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UnCaDo: Unsure Causal Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stijn Meganck</w:t>
+                <w:t xml:space="preserve">Evolutivité d'une architecture en temps réel de filtrage d'alertes générées par les systèmes de détection d'intrusions sur les réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Faour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Manderick</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Eter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophone sur les Réseaux Bayésiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">RFIA 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Amiens, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259692v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal graphical models with latent variables: Learning and inference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stijn Meganck</w:t>
+                <w:t xml:space="preserve">Generation of incomplete test-data using bayesian networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Manderick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSQARU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Hammamet, Tunisia. pp.5-16, </w:t>
+              <w:t xml:space="preserve">IJCNN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Orlando, United States. pp.2391-2396, </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-75256-1_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2007.4371332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412946v1</w:t>
+                <w:t xml:space="preserve">hal-00412939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic approach to model complex system reliability using graphical duration models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Aknin</w:t>
+                <w:t xml:space="preserve">Causal graphical models with latent variables: Learning and inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Meganck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Levy</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Manderick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in Reliability: Methodology and Practice (MMR 2007),</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECSQARU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Hammamet, Tunisia. pp.5-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75256-1_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412501v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of incomplete test-data using bayesian networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier François</w:t>
+                <w:t xml:space="preserve">A generic approach to model complex system reliability using graphical duration models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNN</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematical Methods in Reliability: Methodology and Practice (MMR 2007),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Glasgow, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412939v1</w:t>
+                <w:t xml:space="preserve">hal-00412501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growing hierarchical self-organizing map for alarm filtering in network intrusion detection systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Faour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Eter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NTMS'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France. pp.CDROM, </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14054,217 +14054,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Networks for Alarm Generation in Telephone Management</w:t>
+                <w:t xml:space="preserve">Local diagnosis for real-time network traffic management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Didelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth Workshop on Principles of Diagnostic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Mont Saint-Michel, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Applications of Neural Networks to Telecommunications (IWANNT'97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649027v1</w:t>
+                <w:t xml:space="preserve">hal-01624733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local diagnosis for real-time network traffic management</w:t>
+                <w:t xml:space="preserve">Neural Networks for Alarm Generation in Telephone Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Didelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Applications of Neural Networks to Telecommunications (IWANNT'97)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Eighth Workshop on Principles of Diagnostic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Mont Saint-Michel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624733v1</w:t>
+                <w:t xml:space="preserve">hal-01649027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14630,51 +14630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research, volume II: AI Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.209-246, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14803,90 +14803,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Probabilistic Semantics for Cognitive Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Le Dorze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14963,51 +14963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Marquis, O. Papini, H. Prade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de l'Intelligence Artificielle, volume 2: Algorithmes pour l'intelligence artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cepadues, 26 p., 2014, 9782364930414</w:t>
@@ -15138,311 +15138,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal graphical models with latent variables : learning and inference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dynamic graphical model to represent complex survival distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Aknin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations in Bayesian Networks: Theory and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Mathematical Modeling for Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IOS Press, pp.17-24, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412263v1</w:t>
+                <w:t xml:space="preserve">hal-00412259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic graphical model to represent complex survival distributions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Causal graphical models with latent variables : learning and inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Meganck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Manderick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Holmes, D. E. and Jain, L. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematical Modeling for Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations in Bayesian Networks: Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.219-249, 2008, Studies in Computational Intelligence, vol.156/2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85066-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412259v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integral approach to causal inference with latent variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stijn Meganck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15714,51 +15714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16027,211 +16027,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilistic Networks: Parameters Learning from Imprecise Data and Evaluation strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maroua Haddad</w:t>
+                <w:t xml:space="preserve">Probabilistic Relational Model Benchmark Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Ishak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajani Chulyadyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Laboratoire d'Informatique de Nantes Atlantique. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] LARODEC Laboratory, ISG, Université de Tunis, Tunisia; DUKe research group, LINA Laboratory UMR 6241, University of Nantes, France; DataForPeople, Nantes, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344821v1</w:t>
+                <w:t xml:space="preserve">hal-01273307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Relational Model Benchmark Generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rajani Chulyadyo</w:t>
+                <w:t xml:space="preserve">Possibilistic Networks: Parameters Learning from Imprecise Data and Evaluation strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] LARODEC Laboratory, ISG, Université de Tunis, Tunisia; DUKe research group, LINA Laboratory UMR 6241, University of Nantes, France; DataForPeople, Nantes, France. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Laboratoire d'Informatique de Nantes Atlantique. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273307v1</w:t>
+                <w:t xml:space="preserve">hal-01344821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Relational Models for Customer Preference Modelling and Recommendation</w:t>
               </w:r>
@@ -16290,216 +16290,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking dynamic Bayesian network structure learning algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghada Trabelsi</w:t>
+                <w:t xml:space="preserve">On Evaluation of a Population of Bayesian Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai-Tuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771258v1</w:t>
+                <w:t xml:space="preserve">hal-00657482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Evaluation of a Population of Bayesian Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Ramstein</w:t>
+                <w:t xml:space="preserve">Benchmarking dynamic Bayesian network structure learning algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Alimi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657482v1</w:t>
+                <w:t xml:space="preserve">hal-00771258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature Selection with Neural Networks</w:t>
               </w:r>
@@ -16827,51 +16827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gollier-Briant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ollivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Joalland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouchabac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/44553" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ferhat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ritou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Du" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2021.04.026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369481v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mouchabac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Adrien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/24560" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vah&#233; Asvatourian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Michiels" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2020.101874" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Ishak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Ben Amor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-160823" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113245v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Ben Messaoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.12.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PML0MZ26-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Haddad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/HSP.x.1-24" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Jarraya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Masmoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2013.05.061" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSLGP479-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2014.853926" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828445v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mourad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinoquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.3879" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573325v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/BBR015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tabia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2011-0504" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027320" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567988v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-16" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425443v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Donat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.09.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQR8H5QF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476126v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Meganck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Manderick" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00582682v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Tuong Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ramstein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jacques" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04228243v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176949v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.15.373-391" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD8901CAEFBD09E822C2420674AE0A698AE7F261/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184481v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2333/bhmk.26.145" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617383v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boulahmel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Smits" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63031-6_12" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154066v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanchard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florianne Marandel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Piton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154072v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Fathallah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154064v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Couland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794749v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monvoisin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79463-7_49" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03325733v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324339v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86772-0_16" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014622v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Dufraisse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Nedellec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Benkhelif" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193272v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29765-7_26" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129155v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Kante" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22999-3_48" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Antakly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22999-3_22" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129171v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silja Rennoij" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda van Der Gaag" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017253v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Pan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Le Capitaine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891685v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajani Chulyadyo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2018.8406645" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891691v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rinc&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kervarc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99906-7_10" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804057v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Abri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Essoussi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97749-2_10" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532490v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_18" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532494v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Levray" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619307v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Benhaddou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.51" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532492v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_15" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619318v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.39" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532488v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61581-3_39" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347808v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toader Gherasim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthayna Ed-Dahmouni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347804v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Ettouzi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347798v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46349-0_4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347810v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348300v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Rifi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150813v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20807-7_28" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150694v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20807-7_32" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150815v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/ifsa-eusflat-15.2015.30" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183563v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coutant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leray Philippe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205544v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thanh Phan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201226v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2015.7344800" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150691v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084907v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016503v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tancret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Menou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084449v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.08.193" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084510v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.117" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005777v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016497v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183565v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005772v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005775v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Trabelsi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ben Ayed" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Alimi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957935v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Le Dorze" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Duval" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957940v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelwahab" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Ramirez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005780v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957937v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812175v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanullah Yasin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMSAO.2013.6552635" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812171v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMSAO.2013.6552549" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828271v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864157v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03200-9_8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-987W9H1Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915538v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864156v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819031v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812168v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMSAO.2013.6552609" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864162v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41398-8_34" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NNW3Z5HJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637500v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003703400050014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691834v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31837-5_21" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745501v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schnitzler" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Ammar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Geurts" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Wehenkel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691835v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595152v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645005v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644991v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645009v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23808-6_8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596260v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645006v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23863-5_18" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5WXZ65WT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644992v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645003v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.38" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645014v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24800-9_37" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BN1WCLFW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644993v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534569v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481056v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487353v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870800v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484706v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484705v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481061v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481054v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484696v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866587v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656723v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474295v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487354v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467656v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467066v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915546v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474395v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568028v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412283v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Defourny" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423461v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412286v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02906-6_16" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B436F1SK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470528v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412890v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412883v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412885v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Faour" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Eter" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412902v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412291v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412288v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412495v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bondeux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412299v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568050v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259868v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259009v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412887v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259692v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412946v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75256-1_4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W37MMM26-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412501v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412939v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2007.4371332" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412943v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6270-4_58" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27463F2051EF52442E94E288092FB8F4A987DF43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171366v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mallet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Leray" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Polaert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tolant" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Eudeline" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573394v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Zaragoza" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617480v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-1599-1_118" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272421v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Oisel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fleuret" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Horain" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vezien" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649027v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Didelet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624733v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412919v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412267v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Na&#239;m" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Becker" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412269v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049801v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06167-8_8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204956v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205961v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25210-0_10" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020910v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915532v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38256-7_8" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412263v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Maes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85066-3_9" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5C972C23D4C5ECCD369FF1BA341CD72AF85E58A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412259v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412264v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864163v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.04.001" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503013v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915535v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morisseau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444087v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666117v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344821v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273307v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967044v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771258v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657482v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547719v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00485862v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gollier-Briant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ollivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Joalland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouchabac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/44553" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mouchabac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Adrien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/24560" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254677v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ferhat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ritou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Du" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2021.04.026" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vah&#233; Asvatourian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Michiels" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2020.101874" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Ishak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Ben Amor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-160823" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166897v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Haddad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/HSP.x.1-24" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113245v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Ben Messaoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.12.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PML0MZ26-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Jarraya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Masmoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2013.05.061" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSLGP479-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2014.853926" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828445v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mourad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinoquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.3879" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573325v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/BBR015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027320" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568027v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tabia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2011-0504" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567988v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-16" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425443v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Donat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.09.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQR8H5QF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00582682v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Tuong Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ramstein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jacques" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476126v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Meganck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Manderick" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04228243v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176949v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.15.373-391" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD8901CAEFBD09E822C2420674AE0A698AE7F261/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184481v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2333/bhmk.26.145" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617383v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boulahmel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Smits" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63031-6_12" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154066v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanchard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florianne Marandel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Piton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154072v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Fathallah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154064v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Couland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794749v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monvoisin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79463-7_49" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03325733v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324339v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86772-0_16" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014622v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Dufraisse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Nedellec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Benkhelif" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129161v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Antakly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22999-3_22" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129171v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silja Rennoij" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda van Der Gaag" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193272v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29765-7_26" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129155v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Kante" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22999-3_48" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017253v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Pan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Le Capitaine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891685v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajani Chulyadyo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2018.8406645" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891691v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rinc&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kervarc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99906-7_10" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804057v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Abri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Essoussi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97749-2_10" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532494v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Levray" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619307v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Benhaddou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.51" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532490v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_18" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532492v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_15" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619318v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.39" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532488v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61581-3_39" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347808v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toader Gherasim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthayna Ed-Dahmouni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347804v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Ettouzi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347798v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46349-0_4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347810v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348300v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Rifi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150694v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20807-7_32" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150815v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/ifsa-eusflat-15.2015.30" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150813v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20807-7_28" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183563v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coutant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leray Philippe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205544v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thanh Phan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201226v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2015.7344800" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150691v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084907v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016497v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Menou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tancret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183565v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005772v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005777v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084510v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.117" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005775v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Trabelsi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ben Ayed" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Alimi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957935v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Le Dorze" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Duval" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957940v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelwahab" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Ramirez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005780v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957937v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016503v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084449v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.08.193" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819031v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812168v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMSAO.2013.6552609" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864156v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915538v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864157v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03200-9_8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-987W9H1Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828271v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864162v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41398-8_34" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NNW3Z5HJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812175v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanullah Yasin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMSAO.2013.6552635" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812171v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMSAO.2013.6552549" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745501v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schnitzler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Ammar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Geurts" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Wehenkel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637500v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003703400050014" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691834v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31837-5_21" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691835v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644991v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645009v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23808-6_8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645005v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595152v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596260v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645006v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23863-5_18" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5WXZ65WT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645014v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24800-9_37" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BN1WCLFW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644992v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645003v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.38" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644993v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481061v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481054v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484696v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870800v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484706v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484705v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487353v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866587v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656723v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474295v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487354v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467656v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467066v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915546v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474395v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568028v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481056v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534569v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423461v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412283v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Defourny" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412286v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02906-6_16" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B436F1SK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470528v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412890v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412883v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412288v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412495v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bondeux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412291v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412902v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412299v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568050v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259868v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259009v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412887v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259692v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412885v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Faour" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Eter" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412939v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2007.4371332" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412946v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75256-1_4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W37MMM26-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412501v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412943v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6270-4_58" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27463F2051EF52442E94E288092FB8F4A987DF43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171366v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mallet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Leray" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Polaert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tolant" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Eudeline" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573394v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Zaragoza" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617480v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-1599-1_118" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272421v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Oisel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fleuret" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Horain" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vezien" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624733v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Didelet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649027v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412919v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412267v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Na&#239;m" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Becker" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412269v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049801v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06167-8_8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204956v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205961v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25210-0_10" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020910v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915532v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38256-7_8" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412259v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412263v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Maes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85066-3_9" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5C972C23D4C5ECCD369FF1BA341CD72AF85E58A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412264v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864163v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.04.001" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503013v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915535v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morisseau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444087v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666117v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273307v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344821v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967044v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657482v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771258v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547719v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00485862v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>