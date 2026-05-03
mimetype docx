--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -168,51 +168,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1144,1146 +1144,1146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut Microbiome and Space Travelers’ Health: State of the Art and Possible Pro/Prebiotic Strategies for Long-Term Space Missions</w:t>
+                <w:t xml:space="preserve">Unraveling Host-Gut Microbiota Dialogue and Its Impact on Cholesterol Levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Turroni</w:t>
+                <w:t xml:space="preserve">Remy Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pukar Kc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marciane Magnani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lesnik</w:t>
+                <w:t xml:space="preserve">Sophie Beliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Vidal</w:t>
+                <w:t xml:space="preserve">Maria Fernanda Salas Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rainteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.553929. </w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2020.553929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2020.00278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105593v1</w:t>
+                <w:t xml:space="preserve">hal-02569834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Host-Gut Microbiota Dialogue and Its Impact on Cholesterol Levels</w:t>
+                <w:t xml:space="preserve">Distinct Postprandial Bile Acids Responses to a High-Calorie Diet in Men Volunteers Underscore Metabolically Healthy and Unhealthy Phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Villette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pukar Kc</w:t>
+                <w:t xml:space="preserve">Antonin Lamazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rainteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Beliard</w:t>
+                <w:t xml:space="preserve">K.C. Pukar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Fernanda Salas Tapia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rainteau</w:t>
+                <w:t xml:space="preserve">Emilie Gauliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.278. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Diet and Post-prandial Metabolism, 12 (11), pp.3545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphar.2020.00278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu12113545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569834v1</w:t>
+                <w:t xml:space="preserve">hal-03028253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct Postprandial Bile Acids Responses to a High-Calorie Diet in Men Volunteers Underscore Metabolically Healthy and Unhealthy Phenotypes</w:t>
+                <w:t xml:space="preserve">Exploring the Bacterial Impact on Cholesterol Cycle: A Numerical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Lamazière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rainteau</w:t>
+                <w:t xml:space="preserve">Mélanie Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.C. Pukar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydie Humbert</w:t>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gauliard</w:t>
+                <w:t xml:space="preserve">Aicha Kriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu12113545⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028253v1</w:t>
+                <w:t xml:space="preserve">hal-02863236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Bacterial Impact on Cholesterol Cycle: A Numerical Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impaired Kupffer Cell Self-Renewal Alters the Liver Response to Lipid Overload during Non-alcoholic Steatohepatitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Labarthe</w:t>
+                <w:t xml:space="preserve">Sophie Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Kriaa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Lhomme</w:t>
+                <w:t xml:space="preserve">Ines Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Poupel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gérard</w:t>
+                <w:t xml:space="preserve">Sébastien Dussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01121⟩</w:t>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (3), pp.627-640.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2020.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863236v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiatherogenic properties of high-density lipoproteins from arterial plasma are attenuated as compared to their counterparts of venous origin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inclusion of endophenotypes in a standard GWAS facilitate a detailed mechanistic understanding of genetic elements that control blood lipid levels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Benouda</w:t>
+                <w:t xml:space="preserve">Qianqian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randa Bittar</w:t>
+                <w:t xml:space="preserve">Zexi Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Darabi-Amin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Demondion</w:t>
+                <w:t xml:space="preserve">Goutam Sahana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lesnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition, Metabolism and Cardiovascular Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.numecd.2019.07.022⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.18434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-75612-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965526v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion of endophenotypes in a standard GWAS facilitate a detailed mechanistic understanding of genetic elements that control blood lipid levels.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antiatherogenic properties of high-density lipoproteins from arterial plasma are attenuated as compared to their counterparts of venous origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonnefont-Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qianqian Zhang</w:t>
+                <w:t xml:space="preserve">Leila Benouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zexi Cai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Lhomme</w:t>
+                <w:t xml:space="preserve">Randa Bittar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goutam Sahana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lesnik</w:t>
+                <w:t xml:space="preserve">Maryam Darabi-Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Demondion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-75612-6⟩</w:t>
+              <w:t xml:space="preserve">Nutrition, Metabolism and Cardiovascular Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (1), pp.33-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.numecd.2019.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023064v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired Kupffer Cell Self-Renewal Alters the Liver Response to Lipid Overload during Non-alcoholic Steatohepatitis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interleukin-1β and Risk of Premature Death in Patients With Myocardial Infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Baba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Poupel</w:t>
+                <w:t xml:space="preserve">Johanne Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dussaud</w:t>
+                <w:t xml:space="preserve">Mathieu Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Moreau</w:t>
+                <w:t xml:space="preserve">Michel Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lattuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Galier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.immuni.2020.06.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (15), pp.1763-1773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2020.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967896v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-1β and Risk of Premature Death in Patients With Myocardial Infarction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gut Microbiome and Space Travelers’ Health: State of the Art and Possible Pro/Prebiotic Strategies for Long-Term Space Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Zeitouni</w:t>
+                <w:t xml:space="preserve">Silvia Turroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Lattuca</w:t>
+                <w:t xml:space="preserve">Marciane Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pukar Kc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lesnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Galier</w:t>
+                <w:t xml:space="preserve">Hubert Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 76 (15), pp.1763-1773. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.553929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2020.08.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2020.553929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02964413v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted invalidation of SR-B1 in macrophages reduces macrophage apoptosis and accelerates atherosclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Galle-Treger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Ballaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2571,51 +2571,51 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.204748731989411. </w:t>
+              <w:t xml:space="preserve">, In press, 27 (15), pp.204748731989411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/2047487319894114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2756,217 +2756,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02948958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intestinal microbiota regulates host cholesterol homeostasis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epigenetic and Transcriptomic Characterization of Pure Adipocyte Fractions From Obese Pigs Identifies Candidate Pathways Controlling Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Chassaing</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Lhomme</w:t>
+                <w:t xml:space="preserve">Mette Juul Jacobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Havgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Anthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mentzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Cirera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-019-0715-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2019.01268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395140v1</w:t>
+                <w:t xml:space="preserve">hal-03969112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intestinal microbiota regulates host cholesterol homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emelyne Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Rhimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2975,2440 +2975,2318 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (1), pp.94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12915-019-0715-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic and Transcriptomic Characterization of Pure Adipocyte Fractions From Obese Pigs Identifies Candidate Pathways Controlling Metabolism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Susanna Cirera</w:t>
+                <w:t xml:space="preserve">Small dense HDLs display potent vasorelaxing activity, reflecting their elevated content of sphingosine-1-phosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Persègol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Darabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolane Dauteuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (1), pp.25 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.M076927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2019.01268⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03969112v1</w:t>
+                <w:t xml:space="preserve">hal-01707695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small dense HDLs display potent vasorelaxing activity, reflecting their elevated content of sphingosine-1-phosphate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Persègol</w:t>
+                <w:t xml:space="preserve">Association of Serum Cholesterol Efflux~Capacity With Mortality in Patients~With ST-Segment~Elevation Myocardial Infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Silvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Darabi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (25), pp.3259--3269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2018.09.080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1194/jlr.M076927⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01707695v1</w:t>
+                <w:t xml:space="preserve">hal-02359955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Serum Cholesterol Efflux~Capacity With Mortality in Patients~With ST-Segment~Elevation Myocardial Infarction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maryam Darabi</w:t>
+                <w:t xml:space="preserve">Modulation of Gr1low monocyte subset impacts insulin sensitivity and weight gain upon high-fat diet in female mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Saint-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Poupel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Deswaerte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (12), pp.1805-1814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2017.179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2018.09.080⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02359955v1</w:t>
+                <w:t xml:space="preserve">hal-01580410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Gr1low monocyte subset impacts insulin sensitivity and weight gain upon high-fat diet in female mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V Deswaerte</w:t>
+                <w:t xml:space="preserve">Haplotypes on pig chromosome 3 distinguish metabolically healthy from unhealthy obese individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Frederiksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Karlskov-Mortensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameer Pant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lesnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (6), pp.e0178828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0178828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ijo.2017.179⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01580410v1</w:t>
+                <w:t xml:space="preserve">hal-03969126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haplotypes on pig chromosome 3 distinguish metabolically healthy from unhealthy obese individuals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association of Cholesterol Efflux Capacity With Clinical Features of Metabolic Syndrome: Relevance to Atherosclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Guerin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lesnik</w:t>
+                <w:t xml:space="preserve">Julie Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frisdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randa Bittar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bruckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.116.004808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0178828⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03969126v1</w:t>
+                <w:t xml:space="preserve">hal-01406011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Cholesterol Efflux Capacity With Clinical Features of Metabolic Syndrome: Relevance to Atherosclerosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Extended-Release Niacin/Laropiprant Improves Overall Efficacy of Postprandial Reverse Cholesterol Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Waldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Bruckert</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (2), pp.285-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.115.306834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/JAHA.116.004808⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01406011v1</w:t>
+                <w:t xml:space="preserve">hal-03624977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended-Release Niacin/Laropiprant Improves Overall Efficacy of Postprandial Reverse Cholesterol Transport</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Couvert</w:t>
+                <w:t xml:space="preserve">αVβ3 integrin-targeted microSPECT/CT imaging of inflamed atherosclerotic plaques in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vancraeynest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Roelants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Hanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Walrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EJNMMI Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13550-016-0184-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.115.306834⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03624977v1</w:t>
+                <w:t xml:space="preserve">hal-01298089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">αVβ3 integrin-targeted microSPECT/CT imaging of inflamed atherosclerotic plaques in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephan Walrand</w:t>
+                <w:t xml:space="preserve">The spectrum of neutrophilic dermatoses associated with monoclonal gammopathy: Association with IgA isotype and inflammatory profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Szalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentiane Monsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Battistella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djaouida Bengouffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73 (5), pp.809-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaad.2015.07.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13550-016-0184-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01298089v1</w:t>
+                <w:t xml:space="preserve">hal-03624957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent patents on hypocholesterolemic therapeutic strategies: an update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in DNA and Gene Sequences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (1), pp.36-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/2352092210666151216143459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spectrum of neutrophilic dermatoses associated with monoclonal gammopathy: Association with IgA isotype and inflammatory profile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Djaouida Bengouffa</w:t>
+                <w:t xml:space="preserve">Promoting macrophage survival delays progression of pre-existing atherosclerotic lesions through macrophage-derived apoE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bouchareychas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Saint-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Deswaerte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaad.2015.07.031⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 108 (1), pp.111-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvv177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624957v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting macrophage survival delays progression of pre-existing atherosclerotic lesions through macrophage-derived apoE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Le Roy</w:t>
+                <w:t xml:space="preserve">Adipocyte ATP-Binding Cassette G1 Promotes Triglyceride Storage, Fat Mass Growth, and Human Obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Frisdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soazig Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Hooton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Poupel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvv177⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db14-0245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624947v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipocyte ATP-Binding Cassette G1 Promotes Triglyceride Storage, Fat Mass Growth, and Human Obesity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maryline Olivier</w:t>
+                <w:t xml:space="preserve">Circulating phospholipid profiling identifies portal contribution to NASH signature in obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavya Anjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db14-0245⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (4), pp.905-912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2014.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545916v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating phospholipid profiling identifies portal contribution to NASH signature in obesity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
+                <w:t xml:space="preserve">Interleukin-6 Protects Human Macrophages from Cellular Cholesterol Accumulation and Attenuates the Proinflammatory Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frisdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lesnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. John Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2014.11.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (35), pp.30926-30936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.264325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090208v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triglyceride-rich lipoproteins and high-density lipoprotein cholesterol in patients at high risk of cardiovascular disease: evidence and guidance for management</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atheroprotective Reverse Cholesterol Transport Pathway Is Defective in Familial Hypercholesterolemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Borén</w:t>
+                <w:t xml:space="preserve">Natacha Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexina Orsoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zélie Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frisdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehr112⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (7), pp.1675-1681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.111.227181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330019v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-6 Protects Human Macrophages from Cellular Cholesterol Accumulation and Attenuates the Proinflammatory Response</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Triglyceride-rich lipoproteins and high-density lipoprotein cholesterol in patients at high risk of cardiovascular disease: evidence and guidance for management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. John Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry N Ginsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amarenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicita Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Borén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.264325⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (11), pp.1345 - 1361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehr112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624859v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atheroprotective Reverse Cholesterol Transport Pathway Is Defective in Familial Hypercholesterolemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Frisdal</w:t>
+                <w:t xml:space="preserve">Cholesteryl Ester Transfer Protein Expression Partially Attenuates the Adverse Effects of SR-BI Receptor Deficiency on Cholesterol Metabolism and Atherosclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majda El Bouhassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gilibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Saint-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Tréguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.111.227181⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (19), pp.17227-17238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.220483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624854v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholesteryl Ester Transfer Protein Expression Partially Attenuates the Adverse Effects of SR-BI Receptor Deficiency on Cholesterol Metabolism and Atherosclerosis</w:t>
-[...132 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lipoprotein(a) as a cardiovascular risk factor: current status.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Børge G. Nordestgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M John Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kausik Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Borén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicita Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Heart Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (23), pp.2844-53. </w:t>
@@ -5635,51 +5513,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic testign of familial hypercholesterolemia : monogenic form and polygenic contribution to cardiovascular risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5687,51 +5565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Boëlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85. Congress of the European-Atherosclerosis-Society (EAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Prague, Czech Republic. Elsevier Ireland Ltd, Atherosclerosis, 263, pp.1, 2017</w:t>
@@ -5975,51 +5853,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63A62AED"/>
+    <w:nsid w:val="0364F1BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6206,51 +6084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-lesnik" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6909-7715" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131219391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-7803-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374486v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pukar Kc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaidi Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Materne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circresaha.124.325841" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355442v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tokgozoglu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pistorio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Minini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Soret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Steunou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-08004-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064186v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Dahik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canelle Reydellet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adi6682" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03388029v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cohen Aubart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poupel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Saint-Charles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charlotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Arsafi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2021.279118" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Humbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lamaziere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesnik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12050390" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252103v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne L&#233;cuyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Roy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gestin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lacombe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db20-1177" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03177239v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goumard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Turco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sakka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aoudjehane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10061253" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03105593v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Turroni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciane Magnani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.553929" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02569834v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Villette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beliard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Salas Tapia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.00278" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028253v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lamazi&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Pukar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauliard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12113545" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourgin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kriaa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01121" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02965526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnefont-Rousselot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Benouda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Bittar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Darabi-Amin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demondion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2019.07.022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03023064v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexi Cai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutam Sahana" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75612-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Baba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dussaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Moreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2020.06.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02964413v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Silvain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kerneis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zeitouni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lattuca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2020.08.026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Galle-Treger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ballaire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz138" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02735664v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gautheron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Le Goff" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilaizeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.042663" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02433564v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Feng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Darabi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tubeuf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canicio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487319894114" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02948958v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Toubal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Kiaf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Beaudoin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cagninacci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17307-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0715-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02404677v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03969112v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Juul Jacobsen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Havgaard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Anthon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mentzel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Cirera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01268" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01707695v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pers&#232;gol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolane Dauteuille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chantepie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M076927" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359955v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montalescot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guerin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gall" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2018.09.080" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Goff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Saint-Charles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Poupel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Deswaerte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2017.179" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03969126v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Frederiksen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Karlskov-Mortensen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Pant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178828" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406011v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frisdal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruckert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.116.004808" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624977v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra El Khoury" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Waldmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Huby" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couvert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.115.306834" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298089v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vancraeynest" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roelants" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouzin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Hanin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Walrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-016-0184-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536579v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Potiron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2352092210666151216143459" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624957v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Szalat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Monsel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Battistella" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouida Bengouffa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2015.07.031" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624947v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bouchareychas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pirault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deswaerte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvv177" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545916v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frisdal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Lay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hooton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Olivier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db14-0245" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01090208v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavya Anjani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Aron-Wisnewsky" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2014.11.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03330019v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. John Chapman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry N Ginsberg" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amarenco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicita Andreotti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bor&#233;n" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehr112" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624859v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.264325" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624854v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bellanger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexina Orsoni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Julia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.111.227181" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624849v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda El Bouhassani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilibert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Tr&#233;guier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.220483" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00578888v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#248;rge G. Nordestgaard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M John Chapman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausik Ray" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehq386" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04046669v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Math&#233;ron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lebreton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735087v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giral" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carreau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04048146v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delbos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Matheron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-lesnik" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6909-7715" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131219391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-7803-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374486v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pukar Kc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaidi Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Materne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circresaha.124.325841" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355442v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tokgozoglu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pistorio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Minini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Soret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Steunou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-08004-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064186v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Dahik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canelle Reydellet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adi6682" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03388029v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cohen Aubart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poupel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Saint-Charles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charlotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Arsafi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2021.279118" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Humbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lamaziere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesnik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12050390" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252103v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne L&#233;cuyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Roy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gestin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lacombe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db20-1177" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03177239v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goumard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Turco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sakka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aoudjehane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10061253" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02569834v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Villette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beliard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Salas Tapia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.00278" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028253v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lamazi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Pukar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauliard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12113545" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863236v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourgin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kriaa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967896v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Baba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dussaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Moreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2020.06.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03023064v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexi Cai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutam Sahana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75612-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02965526v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnefont-Rousselot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Benouda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Bittar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Darabi-Amin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demondion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2019.07.022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02964413v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Silvain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kerneis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zeitouni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lattuca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2020.08.026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03105593v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Turroni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciane Magnani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.553929" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Galle-Treger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ballaire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz138" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02735664v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gautheron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Le Goff" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilaizeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.042663" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02433564v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Feng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Darabi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tubeuf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canicio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487319894114" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02948958v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Toubal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Kiaf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Beaudoin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cagninacci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17307-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03969112v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Juul Jacobsen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Havgaard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Anthon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mentzel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Cirera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01268" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02404677v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0715-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01707695v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pers&#232;gol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolane Dauteuille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chantepie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M076927" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montalescot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guerin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gall" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2018.09.080" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Goff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Saint-Charles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Poupel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Deswaerte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2017.179" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03969126v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Frederiksen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Karlskov-Mortensen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Pant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178828" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406011v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frisdal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruckert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.116.004808" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624977v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra El Khoury" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Waldmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Huby" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couvert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.115.306834" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298089v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vancraeynest" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roelants" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouzin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Hanin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Walrand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-016-0184-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624957v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Szalat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Monsel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Battistella" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouida Bengouffa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2015.07.031" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MJZQRZQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536579v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Potiron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2352092210666151216143459" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624947v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bouchareychas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pirault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deswaerte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvv177" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545916v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frisdal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Lay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hooton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Olivier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db14-0245" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01090208v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavya Anjani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Aron-Wisnewsky" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2014.11.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624859v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robillard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. John Chapman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.264325" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624854v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bellanger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexina Orsoni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Julia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.111.227181" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03330019v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry N Ginsberg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amarenco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicita Andreotti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bor&#233;n" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehr112" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624849v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda El Bouhassani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilibert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Tr&#233;guier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.220483" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00578888v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#248;rge G. Nordestgaard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M John Chapman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausik Ray" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehq386" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04046669v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Math&#233;ron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lebreton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735087v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giral" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carreau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04048146v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delbos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Matheron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>