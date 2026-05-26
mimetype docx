--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -113,53 +113,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">131219391</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">_a_-HkMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">F-7803-2011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -194,5145 +215,5145 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAIT Cells Promote Cholesterol Excretion Pathways Mitigating Atherosclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pukar Kc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaidi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Materne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 136 (9), pp.968 - 981. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/circresaha.124.325841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adipocyte-specific Mlkl knockout mitigates obesity-induced metabolic dysfunction by enhancing mitochondrial functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tokgozoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Pistorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Steunou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (1), pp.683. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41419-025-08004-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABCG1 orchestrates adipose tissue macrophage plasticity and insulin resistance in obesity by rewiring saturated fatty acid pools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Dahik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pukar Kc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Materne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canelle Reydellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (777), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/scitranslmed.adi6682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profound systemic alteration of the immune phenotype and an immunoglobulin switch in Erdheim–Chester disease in a single-center of 78 patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diurnal Interplay between Epithelium Physiology and Gut Microbiota as a Metronome for Orchestrating Immune and Metabolic Homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Poupel</w:t>
+                <w:t xml:space="preserve">Juan Jose Martínez-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Saint-Charles</w:t>
+                <w:t xml:space="preserve">Dominique Rainteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Charlotte</w:t>
+                <w:t xml:space="preserve">Lydie Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Arsafi</w:t>
+                <w:t xml:space="preserve">Antonin Lamaziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lesnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2021.279118⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12050390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388029v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal Interplay between Epithelium Physiology and Gut Microbiota as a Metronome for Orchestrating Immune and Metabolic Homeostasis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Profound systemic alteration of the immune phenotype and an immunoglobulin switch in Erdheim–Chester disease in a single-center of 78 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Rainteau</w:t>
+                <w:t xml:space="preserve">Fleur Cohen Aubart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Humbert</w:t>
+                <w:t xml:space="preserve">Lucie Poupel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Lamaziere</w:t>
+                <w:t xml:space="preserve">Flora Saint-Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lesnik</w:t>
+                <w:t xml:space="preserve">Frederic Charlotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Arsafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo12050390⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107 (6), pp.1347-1357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2021.279118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965688v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388029v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolerogenic Dendritic Cells Shape a Transmissible Gut Microbiota that Protects from Metabolic Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emelyne Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 70 (9), p. 2067-2080. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2337/db20-1177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex-Vivo Pharmacological Defatting of the Liver: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Turco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aoudjehane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (6), pp.1253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm10061253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Host-Gut Microbiota Dialogue and Its Impact on Cholesterol Levels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Free cholesterol transfer to high-density lipoprotein (HDL) upon triglyceride lipolysis underlies the U-shape relationship between HDL-cholesterol and cardiovascular disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Beliard</w:t>
+                <w:t xml:space="preserve">Ma Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Fernanda Salas Tapia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rainteau</w:t>
+                <w:t xml:space="preserve">Maryam Darabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tubeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Canicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2020.00278⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 27 (15), pp.204748731989411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2047487319894114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569834v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct Postprandial Bile Acids Responses to a High-Calorie Diet in Men Volunteers Underscore Metabolically Healthy and Unhealthy Phenotypes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mucosal-associated invariant T cells promote inflammation and intestinal dysbiosis leading to metabolic dysfunction during obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gauliard</w:t>
+                <w:t xml:space="preserve">Amine Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Kiaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cagninacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Rhimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu12113545⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.3755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17307-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028253v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02948958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Bacterial Impact on Cholesterol Cycle: A Numerical Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gérard</w:t>
+                <w:t xml:space="preserve">Unraveling Host-Gut Microbiota Dialogue and Its Impact on Cholesterol Levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pukar Kc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fernanda Salas Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rainteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01121⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2020.00278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863236v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired Kupffer Cell Self-Renewal Alters the Liver Response to Lipid Overload during Non-alcoholic Steatohepatitis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distinct Postprandial Bile Acids Responses to a High-Calorie Diet in Men Volunteers Underscore Metabolically Healthy and Unhealthy Phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Moreau</w:t>
+                <w:t xml:space="preserve">Antonin Lamazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rainteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.C. Pukar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.immuni.2020.06.003⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Diet and Post-prandial Metabolism, 12 (11), pp.3545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12113545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967896v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion of endophenotypes in a standard GWAS facilitate a detailed mechanistic understanding of genetic elements that control blood lipid levels.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Exploring the Bacterial Impact on Cholesterol Cycle: A Numerical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Kriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lesnik</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-75612-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023064v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiatherogenic properties of high-density lipoproteins from arterial plasma are attenuated as compared to their counterparts of venous origin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impaired Kupffer Cell Self-Renewal Alters the Liver Response to Lipid Overload during Non-alcoholic Steatohepatitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Darabi-Amin</w:t>
+                <w:t xml:space="preserve">Sophie Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Demondion</w:t>
+                <w:t xml:space="preserve">Ines Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Poupel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition, Metabolism and Cardiovascular Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.numecd.2019.07.022⟩</w:t>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (3), pp.627-640.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2020.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965526v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-1β and Risk of Premature Death in Patients With Myocardial Infarction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inclusion of endophenotypes in a standard GWAS facilitate a detailed mechanistic understanding of genetic elements that control blood lipid levels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Zeitouni</w:t>
+                <w:t xml:space="preserve">Qianqian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Lattuca</w:t>
+                <w:t xml:space="preserve">Zexi Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Galier</w:t>
+                <w:t xml:space="preserve">Goutam Sahana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lesnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 76 (15), pp.1763-1773. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.18434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2020.08.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-75612-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964413v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut Microbiome and Space Travelers’ Health: State of the Art and Possible Pro/Prebiotic Strategies for Long-Term Space Missions</w:t>
+                <w:t xml:space="preserve">Antiatherogenic properties of high-density lipoproteins from arterial plasma are attenuated as compared to their counterparts of venous origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Turroni</w:t>
+                <w:t xml:space="preserve">Dominique Bonnefont-Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marciane Magnani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lesnik</w:t>
+                <w:t xml:space="preserve">Leila Benouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Vidal</w:t>
+                <w:t xml:space="preserve">Randa Bittar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Darabi-Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Demondion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2020.553929⟩</w:t>
+              <w:t xml:space="preserve">Nutrition, Metabolism and Cardiovascular Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (1), pp.33-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.numecd.2019.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105593v1</w:t>
+                <w:t xml:space="preserve">hal-02965526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted invalidation of SR-B1 in macrophages reduces macrophage apoptosis and accelerates atherosclerosis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interleukin-1β and Risk of Premature Death in Patients With Myocardial Infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Huby</w:t>
+                <w:t xml:space="preserve">Johanne Silvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lattuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Galier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvz138⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (15), pp.1763-1773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2020.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967904v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel defatting strategies reduce lipid accumulation in primary human culture models of liver steatosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julia Gilaizeau</w:t>
+                <w:t xml:space="preserve">Gut Microbiome and Space Travelers’ Health: State of the Art and Possible Pro/Prebiotic Strategies for Long-Term Space Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Turroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marciane Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pukar Kc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lesnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.553929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2020.553929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dmm.042663⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02735664v1</w:t>
+                <w:t xml:space="preserve">hal-03105593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free cholesterol transfer to high-density lipoprotein (HDL) upon triglyceride lipolysis underlies the U-shape relationship between HDL-cholesterol and cardiovascular disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Lhomme</w:t>
+                <w:t xml:space="preserve">Targeted invalidation of SR-B1 in macrophages reduces macrophage apoptosis and accelerates atherosclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Galle-Treger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Ballaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Poupel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2047487319894114⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116 (3), pp.554-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvz138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433564v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucosal-associated invariant T cells promote inflammation and intestinal dysbiosis leading to metabolic dysfunction during obesity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie Beaudoin</w:t>
+                <w:t xml:space="preserve">Novel defatting strategies reduce lipid accumulation in primary human culture models of liver steatosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aoudjehane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Cagninacci</w:t>
+                <w:t xml:space="preserve">Jérémie Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moez Rhimi</w:t>
+                <w:t xml:space="preserve">Wilfried Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gilaizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17307-0⟩</w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (4), pp.dmm042663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dmm.042663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02948958v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic and Transcriptomic Characterization of Pure Adipocyte Fractions From Obese Pigs Identifies Candidate Pathways Controlling Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mette Juul Jacobsen</w:t>
+                <w:t xml:space="preserve">The intestinal microbiota regulates host cholesterol homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emelyne Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakob Havgaard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Susanna Cirera</w:t>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2019.01268⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-019-0715-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969112v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intestinal microbiota regulates host cholesterol homeostasis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emelyne Lécuyer</w:t>
+                <w:t xml:space="preserve">Epigenetic and Transcriptomic Characterization of Pure Adipocyte Fractions From Obese Pigs Identifies Candidate Pathways Controlling Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mette Juul Jacobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Havgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Anthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Chassaing</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Lhomme</w:t>
+                <w:t xml:space="preserve">Caroline Mentzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Cirera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-019-0715-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2019.01268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404677v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small dense HDLs display potent vasorelaxing activity, reflecting their elevated content of sphingosine-1-phosphate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Persègol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Darabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolane Dauteuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lipid Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 59 (1), pp.25 - 34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1194/jlr.M076927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of Serum Cholesterol Efflux~Capacity With Mortality in Patients~With ST-Segment~Elevation Myocardial Infarction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Darabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 72 (25), pp.3259--3269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jacc.2018.09.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Gr1low monocyte subset impacts insulin sensitivity and weight gain upon high-fat diet in female mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Haplotypes on pig chromosome 3 distinguish metabolically healthy from unhealthy obese individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Le Goff</w:t>
+                <w:t xml:space="preserve">Simona Frederiksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Saint-Charles</w:t>
+                <w:t xml:space="preserve">Peter Karlskov-Mortensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Poupel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V Deswaerte</w:t>
+                <w:t xml:space="preserve">Sameer Pant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lesnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ijo.2017.179⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (6), pp.e0178828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0178828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580410v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haplotypes on pig chromosome 3 distinguish metabolically healthy from unhealthy obese individuals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of Gr1low monocyte subset impacts insulin sensitivity and weight gain upon high-fat diet in female mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Frederiksen</w:t>
+                <w:t xml:space="preserve">L Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Karlskov-Mortensen</w:t>
+                <w:t xml:space="preserve">F Saint-Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sameer Pant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lesnik</w:t>
+                <w:t xml:space="preserve">P Poupel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Deswaerte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0178828⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (12), pp.1805-1814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2017.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969126v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Cholesterol Efflux Capacity With Clinical Features of Metabolic Syndrome: Relevance to Atherosclerosis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">αVβ3 integrin-targeted microSPECT/CT imaging of inflamed atherosclerotic plaques in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bruckert</w:t>
+                <w:t xml:space="preserve">David Vancraeynest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Roelants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Hanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Walrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/JAHA.116.004808⟩</w:t>
+              <w:t xml:space="preserve">EJNMMI Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13550-016-0184-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406011v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended-Release Niacin/Laropiprant Improves Overall Efficacy of Postprandial Reverse Cholesterol Transport</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Association of Cholesterol Efflux Capacity With Clinical Features of Metabolic Syndrome: Relevance to Atherosclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Couvert</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frisdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randa Bittar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bruckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.115.306834⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.116.004808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624977v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">αVβ3 integrin-targeted microSPECT/CT imaging of inflamed atherosclerotic plaques in mice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extended-Release Niacin/Laropiprant Improves Overall Efficacy of Postprandial Reverse Cholesterol Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bouzin</w:t>
+                <w:t xml:space="preserve">Petra El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Hanin</w:t>
+                <w:t xml:space="preserve">Elisa Waldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Walrand</w:t>
+                <w:t xml:space="preserve">Thierry Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13550-016-0184-9⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (2), pp.285-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.115.306834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298089v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spectrum of neutrophilic dermatoses associated with monoclonal gammopathy: Association with IgA isotype and inflammatory profile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adipocyte ATP-Binding Cassette G1 Promotes Triglyceride Storage, Fat Mass Growth, and Human Obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gentiane Monsel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Le Goff</w:t>
+                <w:t xml:space="preserve">E. Frisdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Battistella</w:t>
+                <w:t xml:space="preserve">Soazig Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djaouida Bengouffa</w:t>
+                <w:t xml:space="preserve">Henri Hooton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Poupel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaad.2015.07.031⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db14-0245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03624957v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent patents on hypocholesterolemic therapeutic strategies: an update</w:t>
+                <w:t xml:space="preserve">The spectrum of neutrophilic dermatoses associated with monoclonal gammopathy: Association with IgA isotype and inflammatory profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Potiron</w:t>
+                <w:t xml:space="preserve">Raphael Szalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gerard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lesnik</w:t>
+                <w:t xml:space="preserve">Gentiane Monsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+                <w:t xml:space="preserve">Maxime Battistella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djaouida Bengouffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in DNA and Gene Sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/2352092210666151216143459⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73 (5), pp.809-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaad.2015.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536579v1</w:t>
+                <w:t xml:space="preserve">hal-03624957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting macrophage survival delays progression of pre-existing atherosclerotic lesions through macrophage-derived apoE</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent patents on hypocholesterolemic therapeutic strategies: an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Deswaerte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Aline Potiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lesnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvv177⟩</w:t>
+              <w:t xml:space="preserve">Recent Advances in DNA and Gene Sequences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.36-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/2352092210666151216143459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03624947v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipocyte ATP-Binding Cassette G1 Promotes Triglyceride Storage, Fat Mass Growth, and Human Obesity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Promoting macrophage survival delays progression of pre-existing atherosclerotic lesions through macrophage-derived apoE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Hooton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Poupel</w:t>
+                <w:t xml:space="preserve">Laura Bouchareychas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Olivier</w:t>
+                <w:t xml:space="preserve">John Pirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Saint-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Deswaerte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db14-0245⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 108 (1), pp.111-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvv177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545916v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating phospholipid profiling identifies portal contribution to NASH signature in obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavya Anjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62 (4), pp.905-912. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhep.2014.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interleukin-6 Protects Human Macrophages from Cellular Cholesterol Accumulation and Attenuates the Proinflammatory Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Frisdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. John Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 286 (35), pp.30926-30936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M111.264325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atheroprotective Reverse Cholesterol Transport Pathway Is Defective in Familial Hypercholesterolemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexina Orsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zélie Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Frisdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31 (7), pp.1675-1681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/ATVBAHA.111.227181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triglyceride-rich lipoproteins and high-density lipoprotein cholesterol in patients at high risk of cardiovascular disease: evidence and guidance for management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. John Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry N Ginsberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amarenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicita Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Borén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Heart Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (11), pp.1345 - 1361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurheartj/ehr112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholesteryl Ester Transfer Protein Expression Partially Attenuates the Adverse Effects of SR-BI Receptor Deficiency on Cholesterol Metabolism and Atherosclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majda El Bouhassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gilibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Saint-Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Tréguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 286 (19), pp.17227-17238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M111.220483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipoprotein(a) as a cardiovascular risk factor: current status.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Børge G. Nordestgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M John Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kausik Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Borén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicita Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Heart Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (23), pp.2844-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurheartj/ehq386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00578888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5342,154 +5363,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification and multi-omics characterization of human pre-beta-HDL reveals specific proteomic and lipidomic signature relevant to biological activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucrèce Mathéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">european lipoprotein club</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAS, Sep 2018, Tutzing, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04046669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5499,293 +5520,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic testign of familial hypercholesterolemia : monogenic form and polygenic contribution to cardiovascular risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Boëlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85. Congress of the European-Atherosclerosis-Society (EAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Prague, Czech Republic. Elsevier Ireland Ltd, Atherosclerosis, 263, pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct proteomic and lipidomic composition and atheroprotective functionof human plasma pre-b high-density lipoprotein (HDL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tubeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucrèce Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ième congrès de la Société Francophone d’Athérosclérose NSFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04048146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId241"/>
+      <w:footerReference w:type="default" r:id="rId242"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5853,51 +5874,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0364F1BE"/>
+    <w:nsid w:val="E95772B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6084,51 +6105,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-lesnik" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6909-7715" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131219391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-7803-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374486v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pukar Kc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaidi Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Materne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circresaha.124.325841" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355442v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tokgozoglu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pistorio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Minini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Soret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Steunou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-08004-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064186v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Dahik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canelle Reydellet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adi6682" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03388029v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cohen Aubart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poupel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Saint-Charles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charlotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Arsafi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2021.279118" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Humbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lamaziere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesnik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12050390" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252103v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne L&#233;cuyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Roy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gestin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lacombe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db20-1177" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03177239v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goumard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Turco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sakka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aoudjehane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10061253" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02569834v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Villette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beliard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Salas Tapia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.00278" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028253v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lamazi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Pukar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauliard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12113545" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863236v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourgin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kriaa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967896v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Baba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dussaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Moreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2020.06.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03023064v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexi Cai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutam Sahana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75612-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02965526v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnefont-Rousselot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Benouda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Bittar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Darabi-Amin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demondion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2019.07.022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02964413v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Silvain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kerneis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zeitouni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lattuca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2020.08.026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03105593v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Turroni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciane Magnani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.553929" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Galle-Treger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ballaire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz138" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02735664v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gautheron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Le Goff" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilaizeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.042663" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02433564v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Feng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Darabi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tubeuf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canicio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487319894114" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02948958v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Toubal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Kiaf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Beaudoin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cagninacci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17307-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03969112v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Juul Jacobsen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Havgaard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Anthon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mentzel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Cirera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01268" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02404677v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0715-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01707695v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pers&#232;gol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolane Dauteuille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chantepie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M076927" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montalescot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guerin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gall" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2018.09.080" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Goff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Saint-Charles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Poupel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Deswaerte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2017.179" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03969126v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Frederiksen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Karlskov-Mortensen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Pant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178828" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406011v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frisdal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruckert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.116.004808" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624977v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra El Khoury" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Waldmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Huby" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couvert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.115.306834" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298089v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vancraeynest" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roelants" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouzin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Hanin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Walrand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-016-0184-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624957v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Szalat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Monsel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Battistella" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouida Bengouffa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2015.07.031" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MJZQRZQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536579v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Potiron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2352092210666151216143459" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624947v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bouchareychas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pirault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deswaerte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvv177" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545916v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frisdal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Lay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hooton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Olivier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db14-0245" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01090208v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavya Anjani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Aron-Wisnewsky" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2014.11.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624859v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robillard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. John Chapman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.264325" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624854v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bellanger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexina Orsoni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Julia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.111.227181" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03330019v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry N Ginsberg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amarenco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicita Andreotti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bor&#233;n" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehr112" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624849v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda El Bouhassani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilibert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Tr&#233;guier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.220483" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00578888v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#248;rge G. Nordestgaard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M John Chapman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausik Ray" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehq386" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04046669v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Math&#233;ron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lebreton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735087v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giral" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carreau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04048146v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delbos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Matheron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-lesnik" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6909-7715" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131219391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=_a_-HkMAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-7803-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374486v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pukar Kc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaidi Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Materne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circresaha.124.325841" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tokgozoglu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pistorio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Minini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Soret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Steunou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-08004-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Dahik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canelle Reydellet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adi6682" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Humbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lamaziere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesnik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12050390" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03388029v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cohen Aubart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poupel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Saint-Charles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charlotte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Arsafi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2021.279118" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne L&#233;cuyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Roy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gestin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lacombe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db20-1177" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03177239v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goumard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Turco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sakka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aoudjehane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10061253" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02433564v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Feng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Darabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tubeuf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canicio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487319894114" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02948958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Toubal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Kiaf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Beaudoin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cagninacci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17307-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02569834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Villette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beliard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Salas Tapia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.00278" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028253v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lamazi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Pukar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauliard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12113545" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863236v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourgin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kriaa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01121" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967896v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Baba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dussaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Moreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2020.06.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03023064v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexi Cai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutam Sahana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75612-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02965526v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnefont-Rousselot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Benouda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Bittar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Darabi-Amin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demondion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2019.07.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02964413v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Silvain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kerneis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zeitouni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lattuca" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2020.08.026" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03105593v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Turroni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciane Magnani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.553929" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967904v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Galle-Treger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ballaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huby" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz138" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02735664v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gautheron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Le Goff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilaizeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.042663" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02404677v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0715-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03969112v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Juul Jacobsen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Havgaard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Anthon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mentzel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Cirera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01268" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01707695v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pers&#232;gol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolane Dauteuille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chantepie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M076927" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359955v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montalescot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guerin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gall" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2018.09.080" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03969126v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Frederiksen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Karlskov-Mortensen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Pant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178828" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580410v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Goff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Saint-Charles" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Poupel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Deswaerte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2017.179" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298089v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vancraeynest" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roelants" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouzin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Hanin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Walrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-016-0184-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406011v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frisdal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruckert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.116.004808" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624977v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra El Khoury" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Waldmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Huby" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couvert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.115.306834" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545916v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frisdal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Lay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hooton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Olivier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db14-0245" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624957v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Szalat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Monsel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Battistella" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouida Bengouffa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2015.07.031" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MJZQRZQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536579v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Potiron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2352092210666151216143459" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624947v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bouchareychas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pirault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deswaerte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvv177" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01090208v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavya Anjani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Aron-Wisnewsky" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2014.11.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624859v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robillard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. John Chapman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.264325" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624854v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bellanger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexina Orsoni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Julia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.111.227181" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03330019v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry N Ginsberg" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amarenco" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicita Andreotti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bor&#233;n" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehr112" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624849v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda El Bouhassani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilibert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Tr&#233;guier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.220483" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00578888v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#248;rge G. Nordestgaard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M John Chapman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausik Ray" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehq386" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04046669v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Math&#233;ron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lebreton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735087v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giral" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04048146v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delbos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Matheron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>