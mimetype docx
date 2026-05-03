--- v0 (2026-03-04)
+++ v1 (2026-05-03)
@@ -81,14836 +81,15372 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (112)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (116)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter-wave high frequency 5G (26 GHz) electromagnetic fields do not modulate human brain electrical activity</w:t>
+                <w:t xml:space="preserve">Experimental Investigation of a Relativistic Magnetron With Reducing Coaxial Section and Tilted Tuners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Michelant</w:t>
+                <w:t xml:space="preserve">Yannick Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Baz</w:t>
+                <w:t xml:space="preserve">Antoine Chauloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Carrie</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Hugueville</w:t>
+                <w:t xml:space="preserve">Alexandre Catrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+                <w:t xml:space="preserve">Thibaut Delhoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 289, pp.123349. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 73 (3), pp.1086 - 1091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.123349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ted.2026.3654498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-05376234v1</w:t>
+                <w:t xml:space="preserve">hal-05591267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of in vitro exposure to 5G-modulated 3.5 GHz fields on oxidative stress and DNA repair in skin cells</w:t>
+                <w:t xml:space="preserve">Dosimetry of a Thermoregulated TEM Cell for 5G 700 MHz and 3.5 GHz Band Frequencies for Bioelectromagnetic Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Haidar</w:t>
+                <w:t xml:space="preserve">Abdelkhalek Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Nabos</w:t>
+                <w:t xml:space="preserve">Lionel Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lena Serradeill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rosa Orlacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Poulletier de Gannes</w:t>
+                <w:t xml:space="preserve">Yann Percherancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.31214. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26 (8), pp.2393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-15090-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s26082393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290924v1</w:t>
+                <w:t xml:space="preserve">hal-05591318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated Head Exposures to a 5G-3.5 GHz Signal Do Not Alter Behavior but Modify Intracortical Gene Expression in Adult Male Mice</w:t>
+                <w:t xml:space="preserve">Millimeter-wave high frequency 5G (26 GHz) electromagnetic fields do not modulate human brain electrical activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lameth</w:t>
+                <w:t xml:space="preserve">Lisa Michelant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Royer</w:t>
+                <w:t xml:space="preserve">Tamara Baz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Martin</w:t>
+                <w:t xml:space="preserve">Amandine Carrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentine Marie</w:t>
+                <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Délia Arnaud-Cormos</w:t>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (6), pp.2459. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 289, pp.123349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms26062459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.123349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060796v1</w:t>
+                <w:t xml:space="preserve">ineris-05376234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Original Approach to Determine the Minimum Operating Frequency of Mode-stirred Reverberation Chambers</w:t>
+                <w:t xml:space="preserve">Biological effects of 5G-modulated 700 MHz RF-EMF exposure on neuronal and glial cell models under isothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Michard</w:t>
+                <w:t xml:space="preserve">Emilie Puginier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Andrieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+                <w:t xml:space="preserve">Laura Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Poulletier de Gannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Hurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Orlacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2528/PIERL24112004⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.10767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-43960-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290905v1</w:t>
+                <w:t xml:space="preserve">hal-05603467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Simultaneous In‐Vitro Exposure to 5G‐Modulated 3.5 GHz and GSM‐Modulated 1.8 GHz Radio‐Frequency Electromagnetic Fields on Neuronal Network Electrical Activity and Cellular Stress in Skin Fibroblast Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorenza Patrignoni</w:t>
+                <w:t xml:space="preserve">No thermal skin effects at environmental 26 GHz field strengths relevant to 5G deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Michelant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Canovi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosa Orlacchio</w:t>
+                <w:t xml:space="preserve">Stephane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafsa Tjiou</w:t>
+                <w:t xml:space="preserve">Philippe Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bem.70026⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-49616-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344605v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Measurable Impact of Acute 26 GHz 5G Exposure on Salivary Stress Markers in Healthy Adults</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An Original Approach to Determine the Minimum Operating Frequency of Mode-stirred Reverberation Chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.123439⟩</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERL24112004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-05388040v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Current Sensing Using Reflectometry for Bioelectric Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edwin Oshin</w:t>
+                <w:t xml:space="preserve">Effects of Simultaneous In‐Vitro Exposure to 5G‐Modulated 3.5 GHz and GSM‐Modulated 1.8 GHz Radio‐Frequency Electromagnetic Fields on Neuronal Network Electrical Activity and Cellular Stress in Skin Fibroblast Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Hurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Couderc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+                <w:t xml:space="preserve">Lorenza Patrignoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Canovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Orlacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Tjiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIM.2025.3598393⟩</w:t>
+              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (7), pp.e70026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bem.70026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290914v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Head-Only Exposure to 900 MHz GSM Electromagnetic Fields in Rats: Changes in Neuronal Activity as Revealed by c-Fos Imaging without Concomitant Cognitive Impairments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">No Measurable Impact of Acute 26 GHz 5G Exposure on Salivary Stress Markers in Healthy Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Michelant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hugueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse M Jay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Edeline</w:t>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines12091954⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.123439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.123439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679880v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-05388040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous nervous system responses to environmental‐level exposure to 5G's first deployed band (3.5 GHz) in healthy human volunteers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remote Current Sensing Using Reflectometry for Bioelectric Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Ziaur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layla Jamal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisa Michelant</w:t>
+                <w:t xml:space="preserve">Edwin Oshin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul Mazet</w:t>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/EP092083⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2025.3598393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740870v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond Dielectric Barrier Discharge (nsDBD) Device Characterization in In Vitro Biomedical Exposure Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repeated Head Exposures to a 5G-3.5 GHz Signal Do Not Alter Behavior but Modify Intracortical Gene Expression in Adult Male Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lameth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bessières</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+                <w:t xml:space="preserve">Juliette Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Leveque</w:t>
+                <w:t xml:space="preserve">Alexandra Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Paillol</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corentine Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2024.3454361⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (6), pp.2459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms26062459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04865548v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of 5G-modulated 3.5 GHz radiofrequency field exposures on HSF1, RAS, ERK, and PML activation in live fibroblasts and keratinocytes cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impact of in vitro exposure to 5G-modulated 3.5 GHz fields on oxidative stress and DNA repair in skin cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Nabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Orlacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yann Loïck Chappe</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Hurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Poulletier de Gannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.8305. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-35397-w⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.31214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-15090-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253406v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro exposure of neuronal networks to the 5G-3.5 GHz signal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effects of Head-Only Exposure to 900 MHz GSM Electromagnetic Fields in Rats: Changes in Neuronal Activity as Revealed by c-Fos Imaging without Concomitant Cognitive Impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bontempi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse M Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Edeline</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines12091954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1231360⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04284504v1</w:t>
+                <w:t xml:space="preserve">hal-04679880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Electrical Brain Activity of Healthy Volunteers Exposed to 3.5 GHz of 5G Signals within Environmental Levels: A Controlled–Randomised Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Autonomous nervous system responses to environmental‐level exposure to 5G's first deployed band (3.5 GHz) in healthy human volunteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Michelant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mazet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20186793⟩</w:t>
+              <w:t xml:space="preserve">Experimental Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/EP092083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253416v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Efficient and Frequency Tunable Relativistic Magnetron With Reducing Coaxial Section and Tilted Tuners</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanosecond Dielectric Barrier Discharge (nsDBD) Device Characterization in In Vitro Biomedical Exposure Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paillol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2023.3282194⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (7), pp.2800-2808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2024.3454361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253408v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of 5G-modulated 3.5 GHz radiofrequency field exposures on HSF1, RAS, ERK, and PML activation in live fibroblasts and keratinocytes cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Loïck Chappe</w:t>
+                <w:t xml:space="preserve">Compact Efficient and Frequency Tunable Relativistic Magnetron With Reducing Coaxial Section and Tilted Tuners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Delvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chauloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanconie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-35397-w⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (8), pp.4394-4400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2023.3282194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284511v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of mitochondrial stress following ultraviolet radiation and 5G radiofrequency field exposure in human skin cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Patrignoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Hurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Hurtier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rosa Orlacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joushomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Poulletier de Gannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectromagnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 45 (3), pp.110-129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bem.22495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Nanosecond Pulsed Electric Field (nsPEF) on a Multicellular Spheroid Tumor Model: Influence of Pulse Duration, Pulse Repetition Rate, Absorbed Energy, and Temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effects of 5G-modulated 3.5 GHz radiofrequency field exposures on HSF1, RAS, ERK, and PML activation in live fibroblasts and keratinocytes cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joushomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Orlacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie Pierre Rols</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Patrignoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Canovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Loïck Chappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms241914999⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.8305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-35397-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253419v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of 5G-modulated 3.5 GHz radiofrequency field exposures on HSF1, RAS, ERK, and PML activation in live fibroblasts and keratinocytes cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effects of Nanosecond Pulsed Electric Field (nsPEF) on a Multicellular Spheroid Tumor Model: Influence of Pulse Duration, Pulse Repetition Rate, Absorbed Energy, and Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Orlacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yann Loïck Chappe</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Rols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-35397-w⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (19), pp.14999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms241914999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270240v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal shaping of high‐voltage picosecond electric pulses for electronic spectroscopy and bioelectric applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">In vitro exposure of neuronal networks to the 5G-3.5 GHz signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Canovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Orlacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Poulletier de Gannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mop.33547⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1231360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270239v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro exposure of neuronal networks to the 5G-3.5 GHz signal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Assessment of Electrical Brain Activity of Healthy Volunteers Exposed to 3.5 GHz of 5G Signals within Environmental Levels: A Controlled–Randomised Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Yahia-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hugueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1231360⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (18), pp.6793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20186793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253410v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro exposure of neuronal networks to the 5G-3.5 GHz signal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Effects of 5G-modulated 3.5 GHz radiofrequency field exposures on HSF1, RAS, ERK, and PML activation in live fibroblasts and keratinocytes cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joushomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Orlacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Patrignoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Canovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Loïck Chappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1231360⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.8305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-35397-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270245v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetry of Microelectrodes Array Chips for Electrophysiological Studies Under Simultaneous Radio Frequency Exposures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">In vitro exposure of neuronal networks to the 5G-3.5 GHz signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Canovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Orlacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne El Khoueiry</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Poulletier de Gannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tmtt.2021.3136296⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1231360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1231360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720030v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study between radiofrequency-induced and muscimol-induced inhibition of cultured networks of cortical neuron</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+                <w:t xml:space="preserve">Temporal shaping of high‐voltage picosecond electric pulses for electronic spectroscopy and bioelectric applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Wehbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Tabcheh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Orlacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0268605⟩</w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (2), pp.717-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.33547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284645v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Voltage Generator With Adjustable Delay Between Two Nanosecond Pulses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">In vitro exposure of neuronal networks to the 5G-3.5 GHz signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Canovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Orlacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Poulletier de Gannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/lpt.2022.3171399⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1231360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829824v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Parameters of Nanosecond Dielectric Barrier Discharges (nsDBD)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of 5G-modulated 3.5 GHz radiofrequency field exposures on HSF1, RAS, ERK, and PML activation in live fibroblasts and keratinocytes cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joushomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Orlacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Patrignoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Canovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Loïck Chappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.8305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-35397-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tps.2022.3152901⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03829822v1</w:t>
+                <w:t xml:space="preserve">hal-04253406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Functional Ultrasound (fUS) Real‐Time Imaging and Dosimetry of Mice Brain Under Radiofrequency Exposure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Novel Reverberation Chamber for In Vitro Bioelectromagnetic Experiments at 3.5 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Orlacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joushomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Patrignoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Hurtier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lagroye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bem.22403⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (1), pp.39-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2022.3216045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761697v1</w:t>
+                <w:t xml:space="preserve">hal-04284652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to 1800 MHz LTE electromagnetic fields under proinflammatory conditions decreases the response strength and increases the acoustic threshold of auditory cortical neurons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study between radiofrequency-induced and muscimol-induced inhibition of cultured networks of cortical neuron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Garenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Poulletier de Gannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Souffi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+                <w:t xml:space="preserve">Corinne El Khoueiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-07923-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (8), pp.e0268605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0268605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601893v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Reverberation Chamber for In Vitro Bioelectromagnetic Experiments at 3.5 GHz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">High Voltage Generator With Adjustable Delay Between Two Nanosecond Pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Tabcheh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Orlacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEMC.2022.3216045⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (10), pp.553-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/lpt.2022.3171399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284652v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-Free Study of the Global Cell Behavior during Exposure to Environmental Radiofrequency Fields in the Presence or Absence of Pro-Apoptotic or Pro-Autophagic Treatments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hermanus Johannes Ruigrok</w:t>
+                <w:t xml:space="preserve">In Vivo Functional Ultrasound (fUS) Real‐Time Imaging and Dosimetry of Mice Brain Under Radiofrequency Exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Orlacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Percherancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Poulletier de Gannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Hurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lagroye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23020658⟩</w:t>
+              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (4), pp.257-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bem.22403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284493v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetry of Microelectrodes Array Chips for Electrophysiological Studies Under Simultaneous Radio Frequency Exposures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical Parameters of Nanosecond Dielectric Barrier Discharges (nsDBD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinus Dobbelaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean H. Paillol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2021.3136296⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (4), pp.853-862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tps.2022.3152901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829820v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Functional Ultrasound (fUS) Real‐Time Imaging and Dosimetry of Mice Brain Under Radiofrequency Exposure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lagroye</w:t>
+                <w:t xml:space="preserve">Exposure to 1800 MHz LTE electromagnetic fields under proinflammatory conditions decreases the response strength and increases the acoustic threshold of auditory cortical neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Souffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lameth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bem.22403⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.4063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-07923-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829823v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of radiofrequency field exposure on proteotoxic-induced and heat-induced HSF1 response in live cells using the bioluminescence resonance energy transfer technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+                <w:t xml:space="preserve">Label-Free Study of the Global Cell Behavior during Exposure to Environmental Radiofrequency Fields in the Presence or Absence of Pro-Apoptotic or Pro-Autophagic Treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joushomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Garenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Habauzit</w:t>
+                <w:t xml:space="preserve">Mélody Dufossée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Chappe</w:t>
+                <w:t xml:space="preserve">Rémy Renom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermanus Johannes Ruigrok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Stress and Chaperones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12192-020-01172-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2), pp.658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23020658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996055v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nanosecond pulsed electric field (nsPEF) can affect membrane permeabilization and cellular viability in a 3D spheroids tumor model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Dosimetry of Microelectrodes Array Chips for Electrophysiological Studies Under Simultaneous Radio Frequency Exposures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Nefzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Orlacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne El Khoueiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2021.107839⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (3), pp.1871-1881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2021.3136296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829810v2</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-voltage 10 ns delayed paired or bipolar pulses for in vitro bioelectric experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">In Vivo Functional Ultrasound (fUS) Real‐Time Imaging and Dosimetry of Mice Brain Under Radiofrequency Exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Orlacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cristiano Palego</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Percherancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Poulletier de Gannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Hurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lagroye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (4), pp.257-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bem.22403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2020.107648⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02937578v1</w:t>
+                <w:t xml:space="preserve">hal-03829823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a Single Head Exposure to GSM-1800 MHz Signals on the Transcriptome Profile in the Rat Cerebral Cortex: Enhanced Gene Responses Under Proinflammatory Conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+                <w:t xml:space="preserve">Dosimetry of Microelectrodes Array Chips for Electrophysiological Studies Under Simultaneous Radio Frequency Exposures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Nefzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Orlacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Boillée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Edeline</w:t>
+                <w:t xml:space="preserve">Clement E. Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne El Khoueiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurotoxicity Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38 (1), pp.105-123. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12640-020-00191-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tmtt.2021.3136296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533209v1</w:t>
+                <w:t xml:space="preserve">hal-03720030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of radiofrequency fields on RAS and ERK kinases activity in live cells using the Bioluminescence Resonance Energy Transfer technique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hermanus Johannes Ruigrok</w:t>
+                <w:t xml:space="preserve">A nanosecond pulsed electric field (nsPEF) can affect membrane permeabilization and cellular viability in a 3D spheroids tumor model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Poulletier de Gannes</w:t>
+                <w:t xml:space="preserve">Muriel Golzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Orlacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Alberola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2020.1730016⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 141, pp.107839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2021.107839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065159v1</w:t>
+                <w:t xml:space="preserve">hal-03829810v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtubule Cytoskeleton Remodeling by Nanosecond Pulsed Electric Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamel Eddine Chafai</w:t>
+                <w:t xml:space="preserve">High-voltage 10 ns delayed paired or bipolar pulses for in vitro bioelectric experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Orlacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">František Vostárek</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Cristiano Palego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Biosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adbi.202000070⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137, pp.107648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2020.107648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937592v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of kilovolt, picosecond electric pulses by coherent combining in optoelectronic system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sahar Wehbi</w:t>
+                <w:t xml:space="preserve">Effects of radiofrequency field exposure on proteotoxic-induced and heat-induced HSF1 response in live cells using the bioluminescence resonance energy transfer technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Poque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermanus J. Ruigrok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid El Bassri</w:t>
+                <w:t xml:space="preserve">Denis Habauzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+                <w:t xml:space="preserve">Yann Chappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Stress and Chaperones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (1), pp.241-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12192-020-01172-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514097v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdosimetry Using Rhodamine B Within Macro- and Microsystems for Radiofrequency Signals Exposures of Biological Samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lynn Carr</w:t>
+                <w:t xml:space="preserve">Effects of radiofrequency fields on RAS and ERK kinases activity in live cells using the Bioluminescence Resonance Energy Transfer technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Poque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Patrignoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermanus Johannes Ruigrok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dalmay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+                <w:t xml:space="preserve">F. Poulletier de Gannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2019.2950191⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2020.1730016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412853v1</w:t>
+                <w:t xml:space="preserve">hal-03065159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for tumor-specific frequencies of amplitude-modulated 27 MHz electromagnetic fields in mice with hepatocarcinoma xenografted tumors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Effects of a Single Head Exposure to GSM-1800 MHz Signals on the Transcriptome Profile in the Rat Cerebral Cortex: Enhanced Gene Responses Under Proinflammatory Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lameth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Hurtier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boillée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Edeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2020.1694191⟩</w:t>
+              <w:t xml:space="preserve">Neurotoxicity Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (1), pp.105-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12640-020-00191-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459242v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma membrane depolarization and permeabilization due to electric pulses in cell lines of different excitability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microtubule Cytoskeleton Remodeling by Nanosecond Pulsed Electric Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine Chafai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janja Dermol-Černe</w:t>
+                <w:t xml:space="preserve">František Vostárek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damijan Miklavčič</w:t>
+                <w:t xml:space="preserve">Eduarda Dráberová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matej Reberšek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
+                <w:t xml:space="preserve">Daniel Havelka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2018.03.011⟩</w:t>
+              <w:t xml:space="preserve">Advanced Biosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (7), pp.2000070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adbi.202000070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889248v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivery devices for exposure of biological cells to nanosecond pulsed electric fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of kilovolt, picosecond electric pulses by coherent combining in optoelectronic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Wehbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid El Bassri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malak Soueid</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rodney O’connor</w:t>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373112v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation of an nsPEF induced calcium wave using the genetically encoded calcium indicator GCaMP in U87 human glioblastoma cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
+                <w:t xml:space="preserve">Search for tumor-specific frequencies of amplitude-modulated 27 MHz electromagnetic fields in mice with hepatocarcinoma xenografted tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Veyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Poque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Poulletier de Gannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Hurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2017.09.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (3), pp.411-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2020.1694191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888008v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Single Exposure to GSM-1800 MHz Signals in the Course of an Acute Neuroinflammatory Reaction can Alter Neuronal Responses and Microglial Morphology in the Rat Primary Auditory Cortex</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Microdosimetry Using Rhodamine B Within Macro- and Microsystems for Radiofrequency Signals Exposures of Biological Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Nefzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2018.06.002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2019.2950191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01830427v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the TRPV1 Thermoreceptor Induced by Modulated or Unmodulated 1800 MHz Radiofrequency Field Exposure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Poulletier de Gannes</w:t>
+                <w:t xml:space="preserve">A Single Exposure to GSM-1800 MHz Signals in the Course of an Acute Neuroinflammatory Reaction can Alter Neuronal Responses and Microglial Morphology in the Rat Primary Auditory Cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Occelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lameth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Adenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Huetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1667/RR14877.1⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 385, pp.11 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2018.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720304v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Neuroinflammation Promotes Cell Responses to 1800 MHz GSM Electromagnetic Fields in the Rat Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Lameth</w:t>
+                <w:t xml:space="preserve">Plasma membrane depolarization and permeabilization due to electric pulses in cell lines of different excitability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janja Dermol-Černe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damijan Miklavčič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Gervais</w:t>
+                <w:t xml:space="preserve">Matej Reberšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Colin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+                <w:t xml:space="preserve">Primož Mekuč</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse M. Jay</w:t>
+                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurotoxicity Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32 (3), pp.444-459. </w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122, pp.103 - 114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12640-017-9756-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2018.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571767v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of GSM and UMTS mobile telephony signals on neuron degeneration and blood-brain barrier permeation in the rat brain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delivery devices for exposure of biological cells to nanosecond pulsed electric fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Masuda</w:t>
+                <w:t xml:space="preserve">Malak Soueid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinus Dobbelaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Billaudel</w:t>
+                <w:t xml:space="preserve">Sabrina Bentouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Poque-Haro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Hurtier</w:t>
+                <w:t xml:space="preserve">Rodney O’connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.15496. </w:t>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (1), pp.85-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-15690-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11517-017-1676-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710387v1</w:t>
+                <w:t xml:space="preserve">hal-02373112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared neural stimulation induces intracellular Ca 2+ release mediated by phospholipase C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualisation of an nsPEF induced calcium wave using the genetically encoded calcium indicator GCaMP in U87 human glioblastoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Moreau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbio.201700020⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 119, pp.68 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2017.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656507v1</w:t>
+                <w:t xml:space="preserve">hal-01888008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Acute Neuroinflammation Promotes Cell Responses to 1800 MHz GSM Electromagnetic Fields in the rat Cerebral Cortex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thérèse M Jay</w:t>
+                <w:t xml:space="preserve">Activation of the TRPV1 Thermoreceptor Induced by Modulated or Unmodulated 1800 MHz Radiofrequency Field Exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermanus Ruigrok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Hurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Poque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Poulletier de Gannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurotoxicity Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12640-017-9774-1⟩</w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 189 (1), pp.95 - 103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RR14877.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660494v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond pulsed electric fields depolarize transmembrane potential via voltage-gated K+, Ca2+ and TRPM8 channels in U87 glioblastoma cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infrared neural stimulation induces intracellular Ca 2+ release mediated by phospholipase C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Burke</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolien Pas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1859 (10), pp.2040 - 2050. </w:t>
+              <w:t xml:space="preserve">Journal of Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (2), pp.e201700020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2017.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbio.201700020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887989v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast epi-detected ultrabroadband multiplex CARS ans SHG imaging of mouse skull cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of GSM and UMTS mobile telephony signals on neuron degeneration and blood-brain barrier permeation in the rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Poulletier de Gannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Capitaine</w:t>
+                <w:t xml:space="preserve">Hiroshi Masuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
+                <w:t xml:space="preserve">Bernard Billaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Louot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hideaki Kano</w:t>
+                <w:t xml:space="preserve">Emmanuelle Poque-Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Hurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/BOE.9.000245⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.15496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-15690-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889246v1</w:t>
+                <w:t xml:space="preserve">hal-01710387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of GSM and UMTS mobile telephony signals on neuron degeneration and blood-brain barrier permeation in the rat brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Hurtier</w:t>
+                <w:t xml:space="preserve">Erratum to: Acute Neuroinflammation Promotes Cell Responses to 1800 MHz GSM Electromagnetic Fields in the rat Cerebral Cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lameth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse M Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-15690-1⟩</w:t>
+              <w:t xml:space="preserve">Neurotoxicity Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (3), pp.530 - 531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12640-017-9774-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459315v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium-independent disruption of microtubule dynamics by nanosecond pulsed electric fields in U87 human glioblastoma cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Fast epi-detected ultrabroadband multiplex CARS ans SHG imaging of mouse skull cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Louot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideaki Kano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), pp.245-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BOE.9.000245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep41267⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01452396v1</w:t>
+                <w:t xml:space="preserve">hal-01889246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wideband Microwave Exposure Setup for Suspended Cells Cultures: Numerical and Experimental EM Characterization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Nanosecond pulsed electric fields depolarize transmembrane potential via voltage-gated K+, Ca2+ and TRPM8 channels in U87 glioblastoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergii Romanenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2015.2440560⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1859 (10), pp.2040 - 2050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2017.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336766v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicolor multiphoton microscopy based on a nanosecond supercontinuum laser source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hideaki Kano</w:t>
+                <w:t xml:space="preserve">Effects of GSM and UMTS mobile telephony signals on neuron degeneration and blood-brain barrier permeation in the rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Poulletier de Gannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Masuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Billaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Poque-Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Hurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbio.201500283⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-15690-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321985v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo setup characterization for pulsed electromagnetic field exposure at 3 GHz</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcium-independent disruption of microtubule dynamics by nanosecond pulsed electric fields in U87 human glioblastoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Perrin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Lynn C Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/61/16/5925⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.41267 - 41267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep41267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449224v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric characteristics of an EMF delivery system based on a real-time impedance measurement device</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Veyret</w:t>
+                <w:t xml:space="preserve">Acute Neuroinflammation Promotes Cell Responses to 1800 MHz GSM Electromagnetic Fields in the Rat Cerebral Cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lameth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse M. Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2016.2527927⟩</w:t>
+              <w:t xml:space="preserve">Neurotoxicity Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (3), pp.444-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12640-017-9756-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336811v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of 3G cell phone exposure on the structure and function of the human cytochrome P450 reductase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sonnet</w:t>
+                <w:t xml:space="preserve">Dosimetric characteristics of an EMF delivery system based on a real-time impedance measurement device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Percherancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lagroye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Veyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2016.05.005⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2016.2527927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336812v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphoton imaging reveals that nanosecond pulsed electric fields collapse tumor and normal vascular perfusion in human glioblastoma xenografts OPEN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+                <w:t xml:space="preserve">Multicolor multiphoton microscopy based on a nanosecond supercontinuum laser source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Magnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideaki Kano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep34443⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (7), pp.709-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbio.201500283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452395v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setup and characterization of a backward wave oscillator delay line scaled-down in centimeter and millimeter ranges</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">In vivo setup characterization for pulsed electromagnetic field exposure at 3 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cretallaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TTHZ.2015.2480598⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (16), pp.5925 - 5941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/61/16/5925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251379v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Analysis of Cell Membrane Poration by an Intense Nanosecond Pulsed Electric Field Using an Atomistic-to-Continuum Method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Thomas Vernier</w:t>
+                <w:t xml:space="preserve">Effects of 3G cell phone exposure on the structure and function of the human cytochrome P450 reductase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shazia Tanvir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Silva Pires Antonietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2015.2418764⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111, pp.62-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2016.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219633v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhodamine B as an optical thermometer in cells focally exposed to infrared laser light or nanosecond pulsed electric fields</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multiphoton imaging reveals that nanosecond pulsed electric fields collapse tumor and normal vascular perfusion in human glioblastoma xenografts OPEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn M Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak M Soueid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep34443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218493v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical measurement of temperature in tissue culture surfaces under infrared laser light excitation at 800nm using a fluorescent dye</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Wideband Microwave Exposure Setup for Suspended Cells Cultures: Numerical and Experimental EM Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Merla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoptics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2015.2440560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01127229v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPR dosimetry intercomparison using smart phone touch screen glass</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical Analysis of Cell Membrane Poration by an Intense Nanosecond Pulsed Electric Field Using an Atomistic-to-Continuum Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albrecht Wieser</w:t>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Brai</w:t>
+                <w:t xml:space="preserve">Zachary A. Levine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartlomej Ciesielski</w:t>
+                <w:t xml:space="preserve">Ho Ming-Chak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thomas Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00411-014-0533-x⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Microwave Theory and Techniques, IEEE Transactions on, 63 (6), pp.2032-2040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2015.2418764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01832024v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setup for Simultaneous Microwave Heating and Real-Time Spectrofluorimetric Measurements in Biological Systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical measurement of temperature in tissue culture surfaces under infrared laser light excitation at 800nm using a fluorescent dye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photoptics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219636v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastodynamics model updating for the monitoring of reinforced concrete beam: methodology and numerical implementation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Rhodamine B as an optical thermometer in cells focally exposed to infrared laser light or nanosecond pulsed electric fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burke Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bourquin</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944552v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic analysis of an aperture modified TEM cell including an ITO layer for real-time observation of biological cells exposed to microwaves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+                <w:t xml:space="preserve">Setup and characterization of a backward wave oscillator delay line scaled-down in centimeter and millimeter ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2528/PIER14053108⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (6), pp.1053-1061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TTHZ.2015.2480598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219647v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical measurements for Nanosecond Repetitive Pulsed Discharge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastodynamics model updating for the monitoring of reinforced concrete beam: methodology and numerical implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Waeytens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Siegert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2324286⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 513, pp. 3401-3406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.513-517.3401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219642v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and Nonthermal Effects of Discontinuous Microwave Exposure (2.45 Gigahertz) on the Cell Membrane of Escherichia coli</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electromagnetic analysis of an aperture modified TEM cell including an ITO layer for real-time observation of biological cells exposed to microwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Soueid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00789-14⟩</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 149, pp.193-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIER14053108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219645v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Microdosimetry Techniques for Biological Cells Exposed to Nanosecond Pulsed Electric Fields Using Microfluorimetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Setup for Simultaneous Microwave Heating and Real-Time Spectrofluorimetric Measurements in Biological Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ticaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Minodora Iordache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela G Moisescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Savopol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2013.2252917⟩</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 145, pp.229-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIER13110703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933101v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Versatile High Voltage Nano- and Sub-nanosecond Pulse Generator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Couderc</w:t>
+                <w:t xml:space="preserve">EPR dosimetry intercomparison using smart phone touch screen glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fattibene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodney P. O'Connor</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Albrecht Wieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Brai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomej Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (2), pp.311-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00411-014-0533-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914228v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01832024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microchip Laser-Based Optoelectronic System for Kilovolt Picosecond Electromagnetic Pulse Generation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Thermal and Nonthermal Effects of Discontinuous Microwave Exposure (2.45 Gigahertz) on the Cell Membrane of Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prorot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Couderc</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Leprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (16), pp.4832-4841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00789-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914201v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of p53 expression and post-transcriptional modifications after GSM-900 radiofrequency exposure of human amniotic cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alice Collin</w:t>
+                <w:t xml:space="preserve">Electrical measurements for Nanosecond Repetitive Pulsed Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean H. Paillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bem.21744⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (7), pp.1909-1916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2324286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00760670v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PP2A blockade inhibits autophagy and causes intraneuronal accumulation of ubiquitinated proteins.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microchip Laser-Based Optoelectronic System for Kilovolt Picosecond Electromagnetic Pulse Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney P. O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (23), pp.2308</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00872290v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-vitro exposure of neuronal networks to the GSM-1800 signal.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PP2A blockade inhibits autophagy and causes intraneuronal accumulation of ubiquitinated proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Moretti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Garenne</w:t>
+                <w:t xml:space="preserve">Cornelia M Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Haro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lagroye</w:t>
+                <w:t xml:space="preserve">Guylène Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bauvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bem.21805⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (3), pp.770-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2012.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858399v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moveable Wire Electrode Microchamber for Nanosecond Pulsed Electric Field Delivery</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of p53 expression and post-transcriptional modifications after GSM-900 radiofrequency exposure of human amniotic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason M. Sanders</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Thomas Vernier</w:t>
+                <w:t xml:space="preserve">Sylvie Bourthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faraj Terro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2012.2228650⟩</w:t>
+              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (1), pp.52-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bem.21744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906767v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-vitro Exposure of Neuronal Networks to a GSM-1800 Signal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Microdosimetry Techniques for Biological Cells Exposed to Nanosecond Pulsed Electric Fields Using Microfluorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Dan Thao Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (5), pp.2015-2022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2013.2252917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828018v2</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-frequency resolved analysis of a nanosecond supercontinuum source dedicated to multiplex CARS application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A Versatile High Voltage Nano- and Sub-nanosecond Pulse Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney P. O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (4), pp.1201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786131v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stochastic Collocation Method Combined With a Reduced Basis Method to Compute Uncertainties in Numerical Dosimetry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-vitro exposure of neuronal networks to the GSM-1800 signal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lanteri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+                <w:t xml:space="preserve">Daniela Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Garenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Musy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Nicolas</w:t>
+                <w:t xml:space="preserve">Emmanuelle Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Poulletier de Gannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lagroye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (8), pp.571-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bem.21805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2174347⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00675034v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Absorption Rate Assessment Using Simultaneous Electric Field and Temperature Measurements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moveable Wire Electrode Microchamber for Nanosecond Pulsed Electric Field Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jarrige</w:t>
+                <w:t xml:space="preserve">Yu-Hsuan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+                <w:t xml:space="preserve">Maura Casciola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+                <w:t xml:space="preserve">Jason M. Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thomas Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 11, pp.252-255. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (2), pp.489-496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2012.2189748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2012.2228650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790425v1</w:t>
+                <w:t xml:space="preserve">hal-00906767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GSM-900 MHz at low dose temperature-dependently downregulates α-synuclein independently of chaperone-mediated-autophagy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bourthoumieu</w:t>
+                <w:t xml:space="preserve">In-vitro Exposure of Neuronal Networks to a GSM-1800 Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Garenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poulletier de Gannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lagroye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (8), pp.571-578</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760131v1</w:t>
+                <w:t xml:space="preserve">hal-00828018v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Optic Probe Devoted to Simultaneous Electric Field and Temperature Measurement in Biological Media for Dosimetric Assessments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">Specific Absorption Rate Assessment Using Simultaneous Electric Field and Temperature Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ticaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ticaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio Science Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.252-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2012.2189748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772171v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous high intensity ultrashort pulsed electric field and temperature measurements using an unique electro-optic probe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Kohler</w:t>
+                <w:t xml:space="preserve">GSM-900 MHz at low dose temperature-dependently downregulates α-synuclein independently of chaperone-mediated-autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faraj Terro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jarrige</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+                <w:t xml:space="preserve">Marion Crochetet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Duvillaret</w:t>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (3), pp.153-155. </w:t>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 292 (2-3), pp.PP. 136-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2012.2185840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2011.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760598v1</w:t>
+                <w:t xml:space="preserve">hal-00760131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Optic Probe Adapted for Bioelectromagnetic Experimental Investigations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Electro-Optic Probe Devoted to Simultaneous Electric Field and Temperature Measurement in Biological Media for Dosimetric Assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ticaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radio Science Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 342, pp.5-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIM.2012.2183034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00760657v1</w:t>
+                <w:t xml:space="preserve">hal-00772171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Linear Photoconductive Switch used in nanosecond pulsed electric field generator</w:t>
+                <w:t xml:space="preserve">A Stochastic Collocation Method Combined With a Reduced Basis Method to Compute Uncertainties in Numerical Dosimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saad El Amari</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Amine Drissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LPT.2011.2122251⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (2), pp 563-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2174347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674573v1</w:t>
+                <w:t xml:space="preserve">hal-00675034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a 50-Ω Exposure Setup for High-Voltage Nanosecond Pulsed Electric Field Bioexperiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. L. Mir</w:t>
+                <w:t xml:space="preserve">Simultaneous high intensity ultrashort pulsed electric field and temperature measurements using an unique electro-optic probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ticaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2010.2081670⟩</w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.153-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2012.2185840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687151v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microchamber Set-up Characterization for Nanosecond Pulsed Electric Field Exposure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.A. Gundersen</w:t>
+                <w:t xml:space="preserve">Electro-Optic Probe Adapted for Bioelectromagnetic Experimental Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ticaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2011.2108298⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (7), pp.2051-2058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2012.2183034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674576v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetry of an in vitro exposure system for fluorescence measurements during 2.45 GHz microwave exposure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+                <w:t xml:space="preserve">Time-frequency resolved analysis of a nanosecond supercontinuum source dedicated to multiplex CARS application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Labruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1759078710000784⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (28), pp.29705-29716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.029705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670111v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdosimetry for Nanosecond Pulsed Electric Applications: a Parametric Study at Single Cell Level</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Paffi</w:t>
+                <w:t xml:space="preserve">A microfluidic biochip for the nanoporation of living cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Apollonio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+                <w:t xml:space="preserve">Julien Villemejane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guglielmo d'Inzeo</w:t>
+                <w:t xml:space="preserve">Vanessa Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Silve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2010.2104150⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (12), pp.4649-4655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2011.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674562v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microfluidic biochip for the nanoporation of living cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aneuploidy studies in human cells exposed in vitro to GSM-900 MHz Radiofrequency Radiation using FISH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Joubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+                <w:t xml:space="preserve">S. Bourthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Terro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2011.03.020⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology - 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 87 (4), pp.400-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/09553002.2011.542543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674584v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aneuploidy studies in human cells exposed in vitro to GSM-900 MHz Radiofrequency Radiation using FISH</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Microchamber Set-up Characterization for Nanosecond Pulsed Electric Field Exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Joubert</w:t>
+                <w:t xml:space="preserve">Y.H. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Gundersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology - 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/09553002.2011.542543⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (6), pp.1656-1662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2011.2108298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674539v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of exposure to 1,800 MHz electromagnetic fields on heat shock proteins and glial cells in the brain of developing rats.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Microdosimetry for Nanosecond Pulsed Electric Applications: a Parametric Study at Single Cell Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Merla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Apollonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guglielmo d'Inzeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurotoxicity Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12640-010-9225-8⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (5), pp.1294.1302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2010.2104150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720497v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Radio Frequency Exposure Setup Based on a Multiple Electrode Array (MEA) for Electrophysiological Recordings of Neuronal Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Dosimetry of an in vitro exposure system for fluorescence measurements during 2.45 GHz microwave exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Kenaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela G Moisescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Savopol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2010.2100404⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (1), pp.81-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1759078710000784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674529v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 10-Ω High Voltage Nanosecond Pulse Generator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of exposure to 1,800 MHz electromagnetic fields on heat shock proteins and glial cells in the brain of developing rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Watilliaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Edeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse M. Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mallat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurotoxicity Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (2), pp.109-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12640-010-9225-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2010.2086470⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00587757v1</w:t>
+                <w:t xml:space="preserve">hal-00720497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytogenetic Studies in Human Cells Exposed in vitro to GSM-900 MHz Radiofrequency Radiation using R-banded Karyotype</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Real-Time Radio Frequency Exposure Setup Based on a Multiple Electrode Array (MEA) for Electrophysiological Recordings of Neuronal Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Merla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ticaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Veyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1667/RR2137.1⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (3), pp.755-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2010.2100404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00587810v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilovolt, Nanosecond and Picosecond Electric Pulse Shaping by Using Optoelectronic Switching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Characterization of Linear Photoconductive Switch used in nanosecond pulsed electric field generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Amari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 22 (21), pp.1577-1579. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LPT.2010.2073458⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 23 (11), pp.673-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2011.2122251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00587504v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Investigation of Laser Induced Photoconductivity in 4H-SiC PiN Diodes and HPSI Substrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vergne</w:t>
+                <w:t xml:space="preserve">Characterization of a 50-Ω Exposure Setup for High-Voltage Nanosecond Pulsed Electric Field Bioexperiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Kenaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+                <w:t xml:space="preserve">Saad El Amari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Silve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Merla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (1), pp.207-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2010.2081670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00587163v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confirmation studies of Soviet research on immunological effects of microwaves: Russian immunology results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yury G. Grigoriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg D. Grigoriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A. Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina M Lyaginskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton V. Merkulov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectromagnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (8), pp.589-602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bem.20605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00587906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to GSM RF fields does not affect cellular calcium homeostasis in human endothelial cells, rat pheocromocytoma cells or rat hippocampal neurons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Preliminary Investigation of Laser Induced Photoconductivity in 4H-SiC PiN Diodes and HPSI Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens-Peter Konrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 645-648, pp.917-920</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00587061v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the co-genotoxic effects of 1800 MHz GSM radiofrequency exposure and a chemical mutagen in cultured human cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+                <w:t xml:space="preserve">Kilovolt, Nanosecond and Picosecond Electric Pulse Shaping by Using Optoelectronic Switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad El Amari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Kenaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Merla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (9-10), pp.613-621. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (21), pp.1577-1579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2010.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2010.2073458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00587541v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">900 MHz Modulated Electromagnetic Fields Accelerate the Clathrin-Mediated Endocytosis Pathway</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Exposure to GSM RF fields does not affect cellular calcium homeostasis in human endothelial cells, rat pheocromocytoma cells or rat hippocampal neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Ange Verjus</w:t>
+                <w:t xml:space="preserve">H. Llewelyn Roderick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenia Kovacs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luis M Mir</w:t>
+                <w:t xml:space="preserve">Martin.D. Bootman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5(7) (e11828), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480379v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of head-only exposure to GSM-900 MHz on BBB permeability and neuronal degeneration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Poulletier de Gannes</w:t>
+                <w:t xml:space="preserve">Evaluation of the co-genotoxic effects of 1800 MHz GSM radiofrequency exposure and a chemical mutagen in cultured human cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Bilaudel</w:t>
+                <w:t xml:space="preserve">Maëlle Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Taxile</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ruffie</w:t>
+                <w:t xml:space="preserve">Christine Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (9-10), pp.613-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2010.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480389v1</w:t>
+                <w:t xml:space="preserve">hal-00587541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A confirmation study of Russian and Ukrainian data on effects of 2450 MHz microwave exposure on immunological processes and teratology in rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Taxile</w:t>
+                <w:t xml:space="preserve">A 10-Ω High Voltage Nanosecond Pulse Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Merla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad El Amari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Kenaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Duleu</w:t>
+                <w:t xml:space="preserve">Micaela Liberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hurtier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Haro</w:t>
+                <w:t xml:space="preserve">Francesca Apollonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1667/RR1541.1⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (12), pp.4079-4085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2010.2086470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429262v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of GSM-900 and -1800 signals on the skin of hairless rats. III: Expression of heat shock proteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Billaudel</w:t>
+                <w:t xml:space="preserve">Cytogenetic Studies in Human Cells Exposed in vitro to GSM-900 MHz Radiofrequency Radiation using R-banded Karyotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Terro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 174 (6(a)), pp.712-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RR2137.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00204830v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apoptosis is induced by radiofrequency fields through the caspase-independent mitochondrial pathway in cortical neurons.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">900 MHz Modulated Electromagnetic Fields Accelerate the Clathrin-Mediated Endocytosis Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela G Moisescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Yardin</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Verjus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis M Mir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (3), pp.222-230</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594011v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a numerical model connecting electromagnetism, thermal and hydrodynamics in order to analyse in vitro exposure system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Collin</w:t>
+                <w:t xml:space="preserve">Effect of head-only exposure to GSM-900 MHz on BBB permeability and neuronal degeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Poulletier de Gannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bilaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Taxile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Haro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Pivain</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Ruffie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Volume 63 (Numbers 1/2), pp.Pages : 17-28</w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 172 (3), pp.359-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305235v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No apoptosis is induced in rat cortical neurons exposed to GSM phone fields</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Bourthoumieu</w:t>
+                <w:t xml:space="preserve">A confirmation study of Russian and Ukrainian data on effects of 2450 MHz microwave exposure on immunological processes and teratology in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poulletier de Gannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Yardin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Taxile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 172 (5), pp.617-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RR1541.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00155879v1</w:t>
+                <w:t xml:space="preserve">hal-00429262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic observation of living cells during their exposure to modulated electromagnetic fields</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Apoptosis is induced by radiofrequency fields through the caspase-independent mitochondrial pathway in cortical neurons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lluis M Mir</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Yardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2007.11.003⟩</w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 169 (1), pp.38-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RR1077.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00319538v1</w:t>
+                <w:t xml:space="preserve">hal-00594011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of GSM-900 and -1800 signals on the skin of hairless rats. I: 2-hour acute exposures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a numerical model connecting electromagnetism, thermal and hydrodynamics in order to analyse in vitro exposure system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Pivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 82 (9), pp.669-674</w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Volume 63 (Numbers 1/2), pp.Pages : 17-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160878v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of GSM-900 and -1800 signals on the skin of hairless rats. II: 12-week chronic exposures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
+                <w:t xml:space="preserve">Effect of GSM-900 and -1800 signals on the skin of hairless rats. III: Expression of heat shock proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Masuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ruffié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poulletier de Gannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Billaudel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Anane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 82 (9), pp.675-680</w:t>
+              <w:t xml:space="preserve">, 2008, 84 (1), pp.61-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160888v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave exposure of neuronal cells in vitro : Study of apoptosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+                <w:t xml:space="preserve">No apoptosis is induced in rat cortical neurons exposed to GSM phone fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Yardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vol. 82 (n°4), pp. 267-275</w:t>
+              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Volume 28 (Issue 2), pp. 115-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00155604v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Microscopic observation of living cells during their exposure to modulated electromagnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela G Moisescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémi Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis M Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2007.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of GSM-900 and -1800 signals on the skin of hairless rats. I: 2-hour acute exposures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Masuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Dulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Anane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 82 (9), pp.669-674</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of GSM-900 and -1800 signals on the skin of hairless rats. II: 12-week chronic exposures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Masuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Billaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Anane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 82 (9), pp.675-680</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microwave exposure of neuronal cells in vitro : Study of apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rametti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vol. 82 (n°4), pp. 267-275</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">In vitro increase of the fluid-phase endocytosis induced by pulsed radiofrequency electromagnetic fields: importance of the electric field component.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Mahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Pologea-Moraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela G Moisescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Orlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1668 (1), pp.126-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamem.2004.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14920,19903 +15456,20028 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern Synthesis Based on Numerical Optimization for Conformal Multi-Source Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Portalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Reineix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Chreim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jecko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Radar Conference (RADAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Rennes, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RADAR58436.2024.10993929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne Agile Multi-Sources à Ouverture Partagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E Portalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Chreim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Jecko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Micro-ondes 2024 (JNM2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes-Juan Les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leading Edge Conformal ARMA Antenna in X Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Portalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Chreim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jecko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring brain electrical activity in healthy volunteers exposed to 3.5 GHz radio frequencies: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Yahia Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEM2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measure of Electrical Parameters of Nanosecond Dielectric Barrier Discharges (nsDBD) in Air at Atmospheric Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinus Dobbelaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean H. Paillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lab-On-Chip platform for neutralization of cancer stem cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emre Can</w:t>
+                <w:t xml:space="preserve">Pulse-modulated 1800 MHz electromagnetic fields affect microglial cell responses triggered by lipopolysaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lameth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM2020, Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLIA Edinburgh 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Edinburgh, United Kingdom. pp.105-123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12640-020-00191-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937765v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo functional ultrasound (fUS) imaging of mice brain under radiofrequency exposure: preliminary dosimetric results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Orlacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Nefzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Percherancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEM2020, Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of nsPEF on glioblastoma cancer-like stem cell transcription and protein expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn C Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bessette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiano Palego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEM2020, Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse-modulated 1800 MHz electromagnetic fields affect microglial cell responses triggered by lipopolysaccharide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+                <w:t xml:space="preserve">Generation of kilovolt, picosecond electric pulses by coherent combining in optoelectronic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Wehbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid El Bassri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLIA Edinburgh 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12640-020-00191-3⟩</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Franscisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2544668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465515v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of kilovolt, picosecond electric pulses by coherent combining in optoelectronic system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+                <w:t xml:space="preserve">Lab-On-Chip platform for neutralization of cancer stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Palego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissar Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Eltokhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn C Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emre Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BioEM2020, Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Oxford, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016079v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric study of electrophysiological recording devices based on micro-electrodes under Radio-Frequency exposures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Rhodamine B Temperature Dosimetry of Biological Samples Interacting with Electromagnetic Fields in Macrosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Nefzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM2019, Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE/MTT-S International Microwave Symposium - IMS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Boston, United States. pp.1454-1457, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2019.8700784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466087v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdosimetry of Multi Electrodes Array in an RF Exposure System for In vitro Real-Time Recordings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lagroye</w:t>
+                <w:t xml:space="preserve">Gene responses to GSM-1800 MHz electromagnetic field in brain cells affected by a neuroinflammatory reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lameth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boillée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Edeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Biomedical Conference (IMBioC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nanjing, China</w:t>
+              <w:t xml:space="preserve">BioEM2019, Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465953v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal measurements using a temperature-dependent dye under electromagnetic fields exposure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Microdosimetry of Multi Electrodes Array in an RF Exposure System for In vitro Real-Time Recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Nefzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne El Khoueiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lagroye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WC2019, 3nd World Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine and Food &amp; Environmental Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Microwave Biomedical Conference (IMBioC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466093v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene responses to GSM-1800 MHz electromagnetic field in brain cells affected by a neuroinflammatory reaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId490" w:history="1">
+                <w:t xml:space="preserve">Thermal measurements using a temperature-dependent dye under electromagnetic fields exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Nefzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM2019, Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">WC2019, 3nd World Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine and Food &amp; Environmental Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465995v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhodamine B Temperature Dosimetry of Biological Samples Interacting with Electromagnetic Fields in Macrosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Planar interdigitated array electrodes for RF exposure of biological samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Nefzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE/MTT-S International Microwave Symposium - IMS 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Microwave Conference in Central Europe (EuMCE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Praque, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465518v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar interdigitated array electrodes for RF exposure of biological samples</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId490" w:history="1">
+                <w:t xml:space="preserve">Real-time study of the effects of radiofrequency fields at the cellular and molecular levels: the results of the Geronimo project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermanus Ruigrok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Poque-Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Renom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference in Central Europe (EuMCE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Praque, Czech Republic</w:t>
+              <w:t xml:space="preserve">BioEM2019, Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465969v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time study of the effects of radiofrequency fields at the cellular and molecular levels: the results of the Geronimo project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional Microwave Imagining System based on Cognitive Scanning for Brain Activities Monitoring: A Feasibility Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ojaroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM2019, Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465990v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Microwave Imagining System based on Cognitive Scanning for Brain Activities Monitoring: A Feasibility Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dosimetric study of electrophysiological recording devices based on micro-electrodes under Radio-Frequency exposures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Percherencier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">BioEM2019, Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377031v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetry for RF and nsPEF Biomedical Investigation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId490" w:history="1">
+                <w:t xml:space="preserve">Effects of radiofrequency fields on RAS and ERK kinases activities in live cells using the real-time Bioluminescence Resonance Energy Transfert technique (BRET)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Poque-Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermanus Ruigrok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poulletier de Gannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Hurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium (IMS2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">BioEM2018, Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465591v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous two- and three-photon fluorescence of a biological substance with a picosecond ultrawide band laser source</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">High-Voltage Nanosecond Bipolar Pulse Generator with Delayed Positive or Negative Polarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics, Photonics and Digital Technologies for Imaging Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Bioelectrics Symposium (BioElectrics 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465516v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of radiofrequency fields on RAS and ERK kinases activities in live cells using the real-time Bioluminescence Resonance Energy Transfert technique (BRET)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId490" w:history="1">
+                <w:t xml:space="preserve">Neuroinflammation promotes brain cell responses to 1800 MHs GSM electromagnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lameth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Occelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boillée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Hurtier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEM2018, Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465600v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroinflammation promotes brain cell responses to 1800 MHs GSM electromagnetic fields</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId490" w:history="1">
+                <w:t xml:space="preserve">Dosimetry for RF and nsPEF Biomedical Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM2018, Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Portorož, Slovenia</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium (IMS2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465596v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Voltage Nanosecond Bipolar Pulse Generator with Delayed Positive or Negative Polarity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Endogenous two- and three-photon fluorescence of a biological substance with a picosecond ultrawide band laser source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Magnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Bioelectrics Symposium (BioElectrics 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics, Photonics and Digital Technologies for Imaging Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2306681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465604v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive surface dielectric barrier discharges device for biological cells exposures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId490" w:history="1">
+                <w:t xml:space="preserve">Using real-time impedance-based assays to monitor the effects of environmental radiofrequency signals on breast cancer and neuroblastoma cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermanus Ruigrok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Hurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Poque-Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poulletier de Gannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WC2017, 2nd World Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine and Food &amp; Environmental Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Norfolk, United States</w:t>
+              <w:t xml:space="preserve">BioEM2017 Joint Meeting of the BioElectroMagnetics Society (BEMS) and the European BioElectromagnetics Association (EBEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465539v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivery setup compatible for in vitro impedance measurements and exposures to electromagnetic fields: nanosecond pulse electric fields and radiofrequency signals</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IMAGERIE MULTIPHOTONIQUE DE TISSUS MUSCULAIRES PAR SOURCE ULTRALARGE SPECTRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Magnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WC2017, 2nd World Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine and Food &amp; Environmental Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Norfolk, United States</w:t>
+              <w:t xml:space="preserve">JNOG 2017 Journées Nationales d’Optique Guidée 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465543v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Membrane Depolarization and Permeability of Three Cell Lines of Different Excitability</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Mesures de température dans des systèmes biologiques sous excitation infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BES2017, XXIV International Symposium on Bioelectrochemistry and Bioenergetics of the Bioelectrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">JNOG 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465534v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMAGERIE MULTIPHOTONIQUE DE TISSUS MUSCULAIRES PAR SOURCE ULTRALARGE SPECTRE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Dosimetric characterizations of electromagnetic fields exposures for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG 2017 Journées Nationales d’Optique Guidée 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 11th European Conference on Antennas and Propagation (EUCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.664-666, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583036v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using real-time impedance-based assays to monitor the effects of environmental radiofrequency signals on breast cancer and neuroblastoma cell lines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId490" w:history="1">
+                <w:t xml:space="preserve">Effect of in vitro calcium electroporation on mitochondrial membrane potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stine Frandsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM2017 Joint Meeting of the BioElectroMagnetics Society (BEMS) and the European BioElectromagnetics Association (EBEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">2nd World Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine and Food &amp; Environmental Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Norfolk, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465526v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric characterizations of electromagnetic fields exposures for biomedical applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Delivery setup compatible for in vitro impedance measurements and exposures to electromagnetic fields: nanosecond pulse electric fields and radiofrequency signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Nefzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Percherancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lagroye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 11th European Conference on Antennas and Propagation (EUCAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WC2017, 2nd World Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine and Food &amp; Environmental Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Norfolk, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465506v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of in vitro calcium electroporation on mitochondrial membrane potential</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId490" w:history="1">
+                <w:t xml:space="preserve">Non-invasive surface dielectric barrier discharges device for biological cells exposures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinus Dobbelaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd World Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine and Food &amp; Environmental Technologies</w:t>
+              <w:t xml:space="preserve">WC2017, 2nd World Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine and Food &amp; Environmental Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Norfolk, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465549v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de température dans des systèmes biologiques sous excitation infrarouge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Cell Membrane Depolarization and Permeability of Three Cell Lines of Different Excitability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janja Dermol-Černe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damijan Miklavcic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matej Reberšek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primož Mekuč</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">BES2017, XXIV International Symposium on Bioelectrochemistry and Bioenergetics of the Bioelectrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583041v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution microscopy reveals microtubule buckling and breaking following nanosecond pulsed electric field exposure in U87 human glioblastoma cells</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">1800 MHz electromagnetic field effects on acute neuroinflammatory reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lameth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BEMS - Bioelectromagnetics Society; EBEA - European BioElectromagnetics Association, Jun 2016, GHENT, Belgium</w:t>
+              <w:t xml:space="preserve">FENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115483v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal imaging with Rhodamine B in cells exposed to electromagnetic radiation.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Characterization and dosimetry of TEM cells for bioelectroma gnetic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Soueid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Harmouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Middle East Conference on Antennas and Propagation (MECAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Beirut, Lebanon. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MECAP.2016.7790100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464093v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nsPEF characterization of a delivery device based on 1-mm Gap thin electrodes for the exposure of biological cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Super-resolution microscopy reveals microtubule buckling and breaking following nanosecond pulsed electric field exposure in U87 human glioblastoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malak Soueid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lynn Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Middle East Conference on Antennas and Propagation (MECAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BioEM2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BEMS - Bioelectromagnetics Society; EBEA - European BioElectromagnetics Association, Jun 2016, GHENT, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465503v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1800 MHz electromagnetic field effects on acute neuroinflammatory reactions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">nsPEF characterization of a delivery device based on 1-mm Gap thin electrodes for the exposure of biological cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Soueid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Middle East Conference on Antennas and Propagation (MECAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Beirut, Lebanon. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MECAP.2016.7790099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336810v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and dosimetry of TEM cells for bioelectroma gnetic studies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Thermal imaging with Rhodamine B in cells exposed to electromagnetic radiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Middle East Conference on Antennas and Propagation (MECAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BioEM2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BEMS - Bioelectromagnetics Society; EBEA - European BioElectromagnetics Association, Jun 2016, Ghent, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465504v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphoton imaging with a nanosecond supercontinuum source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tombelaine</w:t>
+                <w:t xml:space="preserve">Effects of radiofrequency fields on living cells at a molecular level using the real-time Bioluminescence Resonance Energy Transfer technique (BRET).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermanus Ruigrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Hurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Poque-Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Poulletier de Gannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Multiphoton Microscopy in the Biomedical Sciences XVI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BioEM2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BEMS - Bioelectromagnetics Society; EBEA - European BioElectromagnetics Association, Jun 2016, Ghent, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382942v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of radiofrequency fields on living cells at a molecular level using the real-time Bioluminescence Resonance Energy Transfer technique (BRET).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hermanus Ruigrock</w:t>
+                <w:t xml:space="preserve">Effects of electromagnetic fields generated by global system for mobile communications (GSM 1800 MHz) on acute neuroinflammatory reactions in adult or in developing rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lameth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Goudeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Poulletier de Gannes</w:t>
+                <w:t xml:space="preserve">C Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse M. Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BEMS - Bioelectromagnetics Society; EBEA - European BioElectromagnetics Association, Jun 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">ESCI, meeting of the european society for clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720502v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of electromagnetic fields generated by global system for mobile communications (GSM 1800 MHz) on acute neuroinflammatory reactions in adult or in developing rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thérèse M. Jay</w:t>
+                <w:t xml:space="preserve">Multiphoton imaging with a nanosecond supercontinuum source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney P. O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne F. Baraige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tombelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCI, meeting of the european society for clinical investigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Multiphoton Microscopy in the Biomedical Sciences XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2208134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336809v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrashort Pulsed Electric Fields Induce Action Potentials in Neurons When Applied at Axon Bundles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergii Romanenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Kharkiv Symposium on Physics and Engineering of Microwaves, Millimeter and Submillimeter Waves (MSMW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Kharkiv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivery system setup and characterization for biological cells exposed to nanosecond pulsed electric field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Neurostimulation with nanosecond pulsed electric fields: A combined electrophysiology and multiphoton imaging approach in intact ganglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergii Romanenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney P O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE MTT-S International Microwave Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BIOEM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BEMS AND EBEAM, 2015, ASILOMAR, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336775v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurostimulation with nanosecond pulsed electric fields: A combined electrophysiology and multiphoton imaging approach in intact ganglia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">In vivo multiphoton microscopy shows that a single 10 nanosecond pulsed electric field is sufficient to disrupt vasculature in xenografted human glioblastoma spheroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Soueid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOEM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BEMS AND EBEAM, 2015, ASILOMAR, United States</w:t>
+              <w:t xml:space="preserve">BioEM2015, Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BEMS &amp; EBEA, Jun 2015, Pacific Grove, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469315v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo multiphoton microscopy shows that a single 10 nanosecond pulsed electric field is sufficient to disrupt vasculature in xenografted human glioblastoma spheroids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Disruption of xenografted human glioblastoma vasculature is provoked by a single 10 nanosecond pulsed electric field in vivo under multiphoton microscopy imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM2015, Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BEMS &amp; EBEA, Jun 2015, Pacific Grove, CA, United States</w:t>
+              <w:t xml:space="preserve">COST LEA EBAM Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPBS Toulouse, Apr 2015, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469279v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of xenografted human glioblastoma vasculature is provoked by a single 10 nanosecond pulsed electric field in vivo under multiphoton microscopy imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Calcium-independent disruption of microtubule growth following nanosecond pulsed electric field exposure in U87 human glioblastoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Soueid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST LEA EBAM Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPBS Toulouse, Apr 2015, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">BIOEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BEMS and EBEAM, 2015, Pacific Grove, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466642v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium-independent disruption of microtubule growth following nanosecond pulsed electric field exposure in U87 human glioblastoma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malak Soueid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBTT WORKSHOP 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium-independent disruption of microtubule growth following nanosecond pulsed electric field exposure in U87 human glioblastoma cells</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optical measurement of temperature in biological cells under infrared laser light exposure (λ=800 nm)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOEM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conferences on Biomedical Optics, 22nd International Congress on Photonics in Europe, SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2183805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469304v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical measurement of temperature in biological cells under infrared laser light exposure (λ=800 nm)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effet anti-tumoral des champs électriques pulsés nanoseconde sur les cellules du cancer du colon humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bentouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Durand-Fontanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences on Biomedical Optics, 22nd International Congress on Photonics in Europe, SPIE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Scientifique GEIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, LIMOGES, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336791v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet anti-tumoral des champs électriques pulsés nanoseconde sur les cellules du cancer du colon humain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Durand-Fontanier</w:t>
+                <w:t xml:space="preserve">Delivery system setup and characterization for biological cells exposed to nanosecond pulsed electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Soueid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney P. O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Percherancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lagroye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique GEIST</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE MTT-S International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Phoenix, AZ, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2015.7166955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469259v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for tumor-specific frequencies of amplitude-modulated 27 MHz electromagnetic fields in mice with hepatocarcinoma xenografted tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Percherancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Charlet de Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokha Khiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Kaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOEM2014 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Cape Town, South Africa. p 455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwaves-Bacteria Interaction : Structure and Behavior Modifications of Escherihia coli Exposed to Microwaves (2.45 GHz) under Athermal Conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Experimental Dosimetry Techniques for Exposing Cells to High-Intensity Nanosecond Pulsed Electric Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Leprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième Colloque Francophone Pluridisciplinaire sur les Matériaux, l'Environnement et l'Electronique (PLUMEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Bacau, Romania. pp.254-256</w:t>
+              <w:t xml:space="preserve">, May 2013, Bacau, Romania. pp.120-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933131v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle inverse pour le monitoring des poutres en béton avec des armatures passives d'acier</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanoscopic Cell Membrane and Pore Profiles Combining Molecular Dynamics and a 3D Electromagnetic Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary A. Levine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439978v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric field and temperature measurements for in vitro exposures to high-intensity nanosecond pulsed electric fields</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">No variation of p53 expression and activation is induced in human amniotic cells exposed to GSM-900 RF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faraj Terro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Yardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933117v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a TEM Cell-Based Setup for the Exposure of Biological Cell Suspensions to High-Intensity nanosecond Pulsed Electric Fields (nsPEF)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Identification of reinforced concrete beam parameters using inverse modeling technique and measured dynamics responses for structure health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Waeytens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Siegert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bourquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième Colloque Francophone Pluridisciplinaire sur les Matériaux, l'Environnement et l'Electronique (PLUMEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Bacau, Romania. pp.270-273</w:t>
+              <w:t xml:space="preserve">Computational Methods in Structural Dynamics and Earthquake Engineering (COMPDYN 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Kos, Greece. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933129v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Dosimetry Techniques for Exposing Cells to High-Intensity Nanosecond Pulsed Electric Fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Electric field and temperature measurements for in vitro exposures to high-intensity nanosecond pulsed electric fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième Colloque Francophone Pluridisciplinaire sur les Matériaux, l'Environnement et l'Electronique (PLUMEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Bacau, Romania. pp.120-122</w:t>
+              <w:t xml:space="preserve">Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933132v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscopic Cell Membrane and Pore Profiles Combining Molecular Dynamics and a 3D Electromagnetic Tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Characterization of a TEM Cell-Based Setup for the Exposure of Biological Cell Suspensions to High-Intensity nanosecond Pulsed Electric Fields (nsPEF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Soueid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece. pp.1</w:t>
+              <w:t xml:space="preserve">Troisième Colloque Francophone Pluridisciplinaire sur les Matériaux, l'Environnement et l'Electronique (PLUMEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Bacau, Romania. pp.270-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933121v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No variation of p53 expression and activation is induced in human amniotic cells exposed to GSM-900 RF</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of semi-chronic radar type exposure (3 GHz) on cognitive performance in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cretallaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Lamproglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Amourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diserbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Fauquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933110v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of reinforced concrete beam parameters using inverse modeling technique and measured dynamics responses for structure health monitoring</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pulsed power operation of power limiters integrating a phase transition material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Structural Dynamics and Earthquake Engineering (COMPDYN 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT−S International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Seattle, United States. Paper ID: TH3G-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2013.6697605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853312v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of semi-chronic radar type exposure (3 GHz) on cognitive performance in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">William Fauquette</w:t>
+                <w:t xml:space="preserve">Nanoscopic Cell Membrane and Pore Profiles Combining Molecular Dynamics and a 3D Electromagnetic Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming-Clak Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary A. Levine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece. pp.1</w:t>
+              <w:t xml:space="preserve">i57th Annual Meeting of the Biophysical-Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Philadelphia, United States. pp.250a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933115v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscopic Cell Membrane and Pore Profiles Combining Molecular Dynamics and a 3D Electromagnetic Tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Design and characterization of microwave exposure setups for fluorescence measurements on biological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Moisescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ticaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. M. Minodora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Kenaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">i57th Annual Meeting of the Biophysical-Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Philadelphia, United States. pp.250a</w:t>
+              <w:t xml:space="preserve">Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915672v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed power operation of power limiters integrating a phase transition material</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Microwaves-Bacteria Interaction : Structure and Behavior Modifications of Escherihia coli Exposed to Microwaves (2.45 GHz) under Athermal Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prorot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Leprat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT−S International Microwave Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Troisième Colloque Francophone Pluridisciplinaire sur les Matériaux, l'Environnement et l'Electronique (PLUMEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Bacau, Romania. pp.254-256</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911266v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and characterization of microwave exposure setups for fluorescence measurements on biological systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèle inverse pour le monitoring des poutres en béton avec des armatures passives d'acier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Waeytens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Siegert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece. pp.1</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933126v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optics for non-invasive UWB electric field sensing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and behavior modifications of Escherichia Coli exposed to microwaves (2.45 GHz) under discontinuous conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prorot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Leprat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROEM 2012 - European Conference and Exhibition on Electromagnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">II International Conference on Antimicrobial Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lisbon, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780550v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure dosimétrique par capteur électro-optique fibré</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+                <w:t xml:space="preserve">Effects of WCDMA modulated TF exposure on the structure and function of the human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tanvir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Thuroczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Silva Pires-Antonietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques 2012 URSI : "Champs électromagnétiques : de la dosimétrie à la santé humaine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France. 6 p</w:t>
+              <w:t xml:space="preserve">Journées scientifiques 2012 URSI : 'Champs électromagnétiques : de la dosimétrie à la santé humaine'cytochrome P450 reductase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782107v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a TEM cell-based setup for the exposure of biological cell suspensions to high-intensity nanosecond pulsed electric fields (nsPEFs)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">FDTD-based Microdosimetry for high-intensity Nanosecond Pulsed Electric Fields (nsPEFs) application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Dan Thao Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Merla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2012 IEEE MTT-S International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Montreal - Canada, United States. pp.1-3, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.2012.6259503⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Montréal - Canada, United States. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2012.6259762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779497v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open transverse electromagnetic (tem) cell as applicator of high-intensity nsPEFs and electro-optic measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Développement d'une sonde électro-optique pour la caractérisation du débit d'absorption spécifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ticaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Modulator and High Voltage Conference (IPMHVC), 2012 IEEE International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, San Diego, United States. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">CMM 2012 - 12èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France. pp.S8-15 (ID66)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779491v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse en temps et en fréquence d'une source laser large bande pour l'imagerie cars</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Pulse generator for achieving powerful adjustable nanosecond pulsed electric fields (nsPEFs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad El Amari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG 2012 - Session : Capteurs - Techniques de caractérisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">European electromagnetics, EuroEM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728021v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets comportementaux d'une exposition de rats Wistar mâles adultes à des ondes électromagnétiques impulsionnelles de forte puissance (3 GHz)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">William Fauquette</w:t>
+                <w:t xml:space="preserve">Versatile Broadband electrode Assembly for Cell electroporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.H. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Casciola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques 2012 URSI : 'Champs électromagnétiques : de la dosimétrie à la santé humaine'</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society, EMBC'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.2563 - 2566, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2012.6346487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782122v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of WCDMA modulated TF exposure on the structure and functin of the human cytochrome P450 reductase</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental setup for exposure to tunable ultrashort high-intensity pulsed electric fields and real-time dosimetric measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques 2012 URSI : 'Champs électromagnétiques : de la dosimétrie à la santé humaine'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">European electromagnetics, EuroEM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336814v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and behavior modifications of Escherichia Coli exposed to microwaves (2.45 GHz) under discontinuous conditions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A novel electro-optical pump-probe system for bioelectromagnetic investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Labruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II International Conference on Antimicrobial Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optics+Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Photo-Optical Instrumentation Engineers, Aug 2012, San Diego, United States. pp.84870M, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.928978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933106v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse generator for achieving powerful adjustable nanosecond pulsed electric fields (nsPEFs)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Analyse en temps et en fréquence d'une source laser large bande pour l'imagerie cars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Labruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European electromagnetics, EuroEM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">JNOG 2012 - Session : Capteurs - Techniques de caractérisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780564v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FDTD-based Microdosimetry for high-intensity Nanosecond Pulsed Electric Fields (nsPEFs) application</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effets comportementaux d'une exposition de rats Wistar mâles adultes à des ondes électromagnétiques impulsionnelles de forte puissance (3 GHz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cretallaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Lamproglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Amourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diserbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Fauquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2012 IEEE MTT-S International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées scientifiques 2012 URSI : 'Champs électromagnétiques : de la dosimétrie à la santé humaine'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. 3 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780493v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of WCDMA modulated TF exposure on the structure and function of the human</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Effects of WCDMA modulated TF exposure on the structure and functin of the human cytochrome P450 reductase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shazia Tanvir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Silva Pires Antonietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques 2012 URSI : 'Champs électromagnétiques : de la dosimétrie à la santé humaine'cytochrome P450 reductase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées scientifiques 2012 URSI : 'Champs électromagnétiques : de la dosimétrie à la santé humaine'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781950v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une sonde électro-optique pour la caractérisation du débit d'absorption spécifique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generators and Applicators for Nanosecond Pulsed Electric Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMM 2012 - 12èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th European Conference on Antennas &amp; Propagation (EuCAP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. pp. 351.355, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2012.6206693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782321v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile Broadband electrode Assembly for Cell electroporation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">Versatile Micrielectrode Assembly for Nanosecond Pulse Delivery to Cell Suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.H. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Casciola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society, EMBC'12</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34rd Annual Meeting of the BioElectroMagnetics Society (BEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, BRISBANE, Australia. pp.P. 22 (06-6)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781889v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel electro-optical pump-probe system for bioelectromagnetic investigations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Flexible 50-Ohm high-voltage nanoseconde pulse generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad El Amari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics+Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.928978⟩</w:t>
+              <w:t xml:space="preserve">IEEE international power modulator and high voltage conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2012, San Diego, United States. pp.195 -197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPMHVC.2012.6518712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914952v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental setup for exposure to tunable ultrashort high-intensity pulsed electric fields and real-time dosimetric measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dosimétrie RF du projet Moscou-Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European electromagnetics, EuroEM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Rencontres scientifiques de l'Anses - Radiofréquences : de la mesure à la recherche d'effets biologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780562v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generators and Applicators for Nanosecond Pulsed Electric Field</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of cell phone radiofrequency exposure on the human cytochrome P450 reductase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shazia Tanvir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Silva Pires-Antonietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Antennas &amp; Propagation (EuCAP 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Scientifiques URSI-France JS'12 "Champs électromagnétiques : de la dosimétrie à la santé humaine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.225-227</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772182v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile Micrielectrode Assembly for Nanosecond Pulse Delivery to Cell Suspensions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.M. Sanders</w:t>
+                <w:t xml:space="preserve">Electro-optics for non-invasive UWB electric field sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gaeremynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34rd Annual Meeting of the BioElectroMagnetics Society (BEMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, BRISBANE, Australia. pp.P. 22 (06-6)</w:t>
+              <w:t xml:space="preserve">EUROEM 2012 - European Conference and Exhibition on Electromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917357v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimétrie RF du projet Moscou-Bordeaux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mesure dosimétrique par capteur électro-optique fibré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ticaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres scientifiques de l'Anses - Radiofréquences : de la mesure à la recherche d'effets biologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">Journées scientifiques 2012 URSI : "Champs électromagnétiques : de la dosimétrie à la santé humaine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933136v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible 50-Ohm high-voltage nanoseconde pulse generator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Characterization of a TEM cell-based setup for the exposure of biological cell suspensions to high-intensity nanosecond pulsed electric fields (nsPEFs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D.T. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.T. Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE international power modulator and high voltage conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPMHVC.2012.6518712⟩</w:t>
+              <w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2012 IEEE MTT-S International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montreal - Canada, United States. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2012.6259503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914964v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cell phone radiofrequency exposure on the human cytochrome P450 reductase</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Open transverse electromagnetic (tem) cell as applicator of high-intensity nsPEFs and electro-optic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D.T. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.T. Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques URSI-France JS'12 "Champs électromagnétiques : de la dosimétrie à la santé humaine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.225-227</w:t>
+              <w:t xml:space="preserve">Power Modulator and High Voltage Conference (IPMHVC), 2012 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, San Diego, United States. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973656v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial stress induced by Nanosecond Pulsed Electric Fields (nsPEF): potential applications for food industry and environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Spectro-temporal characterisation of incoherent supercontinuum subnanosecond laser emission for multiplex-CARS microspectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Leprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV International Conference on Environmental, Industrial and Applied Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">(2011) in Lasers and Electro-Optics Europe (CLEO EUROPE/EQEC), 2011 Conference on and 12th European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Munich, Germany. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5942679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933103v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorial Electro-Optic Sensors for Microwave Dosimetric Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Gaborit</w:t>
+                <w:t xml:space="preserve">nsPEF waveform efficiency: a microdosimetric comparison between real and ideal pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Merla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Di Lecce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Paffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Apollonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progess In electromagnetics Research Symposium -29th PIERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Marrakech, Morocco. pp.Session Orale</w:t>
+              <w:t xml:space="preserve">(2011) 18th IEEE International Pulsed Power Conference, (PPC 2011, BEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Halifax - CANADA, United States. pp.Session 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678495v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanopulse microdosimetry on a single cell: an investigation on waveform efficiency</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Vectorial Electric field measurements with an Electro-optic probe for bioelectromagnetic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ticaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Apollonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference of the European BioElectromagnetics Association -EBEA2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2011, Rome, Italy. pp.Poster session</w:t>
+              <w:t xml:space="preserve">, Feb 2011, Rome, Italy. pp.Session Orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676034v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterisation spectro-temporelle d'une source supercontinuum incoherente dédiée a la microspectroscopie CARS</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Biological effects of high power pulsed-modulated microwave at 3 GHz: acute exposure on freely moving rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cretallaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Amourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Lamproglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième Colloque francophone Pluridisciplinaire sur les Matériaux, l'Environnement et l'Electronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, LIMOGES, France. pp.Poster 1A-44</w:t>
+              <w:t xml:space="preserve">10th International Conference of the European BioElectromagnetics Association -EBEA2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Rome, France. pp.Poster session</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644331v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological effects of radar type 3 GHz microwave exposure on wistar rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId570" w:history="1">
+                <w:t xml:space="preserve">Analyse dosimétrique d'un système d'exposition impulsionnel in vivo à 3 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cretallaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXX URSI General Assembly and Scientific Symposium of the International Union of Radio Science -GAURSI 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">(2011) Société Française de Radioprotection - Effets biologiques et sanitaires des Rayonnements Non Ionisants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France. pp.Oral Poster</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680494v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact pulsed power generator for bioelectromagnetic applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">10 Ohm High Voltage Subnanosecond Pulse Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Amari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Bioelectrics Symposium (Bioelectrics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, TOULOUSE, France. paper 1B</w:t>
+              <w:t xml:space="preserve">18 th IEEE international Pulsed Power Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Chicago, United States. paper - 2P-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644294v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and uses of a microfluidic chamber to apply microsecond and nanosecond electric pulses and to visualize biological effects induced</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chromosomal studies of human amniotic cells exposed to GSM-900: Karyotyping and fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Yardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Collin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pôle Lorrain de l'Ingéniérie du Cartilage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXX URSI General Assembly and Scientific Symposium of the International Union of Radio Science -GAURSI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/URSIGASS.2011.6051340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933141v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and uses of a microfluidic chamber to apply microsecond or nanosecond electric pulses and to visualize biological effects induced</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Français</w:t>
+                <w:t xml:space="preserve">Biological effects of radar type 3 GHz microwave exposure on wistar rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cretallaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Amourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Lamproglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroporation based Technologies and Treatments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXX URSI General Assembly and Scientific Symposium of the International Union of Radio Science -GAURSI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. pp.1 - 4 - Orale Session, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/URSIGASS.2011.6051341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933139v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal studies of human amniotic cells exposed to GSM-900: Karyotyping and fish</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Compact pulsed power generator for bioelectromagnetic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad El Amari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Merla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXX URSI General Assembly and Scientific Symposium of the International Union of Radio Science -GAURSI 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Bioelectrics Symposium (Bioelectrics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, TOULOUSE, France. paper 1B</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680503v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude sur l'apoptose et la viabilité cellulaire des micr-ondes 2.45 GHz seules ou combinées à un mutagène connu</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development and uses of a microfluidic chamber to apply microsecond and nanosecond electric pulses and to visualize biological effects induced</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie de Ménorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Silve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(2011) Société Française de Radioprotection - Effets biologiques et sanitaires des Rayonnements Non Ionisants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France. pp.Oral Poster</w:t>
+              <w:t xml:space="preserve">Pôle Lorrain de l'Ingéniérie du Cartilage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Nancy, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680930v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric analysis of an in vivo exposure setup at 3 GHz</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development and uses of a microfluidic chamber to apply microsecond or nanosecond electric pulses and to visualize biological effects induced</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie de Ménorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Silve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference of the European BioElectromagnetics Association -EBEA2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Rome, Italy. pp.Poster session</w:t>
+              <w:t xml:space="preserve">Electroporation based Technologies and Treatments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Ljubljana, Slovenia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676025v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des effets biologiques de micro-ondes impulsionnelles de forte puissance à 3 GHz : exposition aiguë chez le rat non contraint</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A 10 ohm generator for nanosecond pulsed electric fields: performances optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llaria Liorni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Merla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Apollonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(2011) Société Française de Radioprotection - Effets biologiques et sanitaires des Rayonnements Non Ionisants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France. pp.Oral Poster</w:t>
+              <w:t xml:space="preserve">(2011) 33rd Annual Meeting of the BioElectroMagnetics Society (BEMS, HALIFAX, CANADA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Halifax - CANADA, United States. pp.Poster Session PB-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680948v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 10 ohm generator for nanosecond pulsed electric fields: performances optimization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Etude des effets biologiques de micro-ondes impulsionnelles de forte puissance à 3 GHz : exposition aiguë chez le rat non contraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cretallaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Amourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Lamproglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(2011) 33rd Annual Meeting of the BioElectroMagnetics Society (BEMS, HALIFAX, CANADA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Halifax - CANADA, United States. pp.Poster Session PB-118</w:t>
+              <w:t xml:space="preserve">(2011) Société Française de Radioprotection - Effets biologiques et sanitaires des Rayonnements Non Ionisants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France. pp.Oral Poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679458v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nsPEF waveform efficiency: a microdosimetric comparison between real and ideal pulses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dosimetric analysis of an in vivo exposure setup at 3 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cretallaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(2011) 18th IEEE International Pulsed Power Conference, (PPC 2011, BEMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Halifax - CANADA, United States. pp.Session 13</w:t>
+              <w:t xml:space="preserve">10th International Conference of the European BioElectromagnetics Association -EBEA2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Rome, Italy. pp.Poster session</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679872v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological effects of high power pulsed-modulated microwave at 3 GHz: acute exposure on freely moving rats</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Etude sur l'apoptose et la viabilité cellulaire des micr-ondes 2.45 GHz seules ou combinées à un mutagène connu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference of the European BioElectromagnetics Association -EBEA2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Rome, France. pp.Poster session</w:t>
+              <w:t xml:space="preserve">(2011) Société Française de Radioprotection - Effets biologiques et sanitaires des Rayonnements Non Ionisants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France. pp.Oral Poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678470v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectro-temporal characterisation of incoherent supercontinuum subnanosecond laser emission for multiplex-CARS microspectroscopy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Specific Absorption Rate assessment using an Electro-Optic Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ticaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(2011) in Lasers and Electro-Optics Europe (CLEO EUROPE/EQEC), 2011 Conference on and 12th European Quantum Electronics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference of the European BioElectromagnetics Association -EBEA2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Rome, Italy. pp.Poster session</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679436v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorial Electric field measurements with an Electro-optic probe for bioelectromagnetic applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Twofold coherent and incoherent subnanosecond laser emission for CARS spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference of the European BioElectromagnetics Association -EBEA2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2011, Rome, Italy. pp.Session Orale</w:t>
+              <w:t xml:space="preserve">, Feb 2011, Rome, Italy. pp.Poster session</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676006v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse dosimétrique d'un système d'exposition impulsionnel in vivo à 3 GHz</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dispositifs microfluidiques pour l'exposition et l'observation de cellules biologiques exposées à des impulsions électriques nanosecondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie de Ménorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Silve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(2011) Société Française de Radioprotection - Effets biologiques et sanitaires des Rayonnements Non Ionisants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France. pp.Oral Poster</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Nanotechnologies et des Nanosciences, J3N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Strasbourg, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680936v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 Ohm High Voltage Subnanosecond Pulse Generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Générateur d'impulsions nanosecondes 10 Ω pour application biomedical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Amari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 th IEEE international Pulsed Power Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Chicago, United States. paper - 2P-75</w:t>
+              <w:t xml:space="preserve">Deuxième Colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique, présentation orale 3C-29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646094v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Absorption Rate assessment using an Electro-Optic Probe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microdosimetry applied to nanosecond pulsed electric fields: a comparison on a single cell between real and ideal waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Merla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Paffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Apollonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaela Liberti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference of the European BioElectromagnetics Association -EBEA2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Rome, Italy. pp.Poster session</w:t>
+              <w:t xml:space="preserve">33rd Annual international conference of the IEEE Engineering in Medicine and Biology Society -'EMBC'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.Poster session</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676029v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twofold coherent and incoherent subnanosecond laser emission for CARS spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Bacterial stress induced by Nanosecond Pulsed Electric Fields (nsPEF): potential applications for food industry and environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prorot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Couderc</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Leprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference of the European BioElectromagnetics Association -EBEA2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Rome, Italy. pp.Poster session</w:t>
+              <w:t xml:space="preserve">IV International Conference on Environmental, Industrial and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Torremolinos, Spain. pp.194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676020v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs microfluidiques pour l'exposition et l'observation de cellules biologiques exposées à des impulsions électriques nanosecondes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Français</w:t>
+                <w:t xml:space="preserve">Nanopulse microdosimetry on a single cell: an investigation on waveform efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Di Lecce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Merla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Paffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Apollonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Nanotechnologies et des Nanosciences, J3N</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Strasbourg, France. pp.1</w:t>
+              <w:t xml:space="preserve">10th International Conference of the European BioElectromagnetics Association -EBEA2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Rome, Italy. pp.Poster session</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933138v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Générateur d'impulsions nanosecondes 10 Ω pour application biomedical</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Caracterisation spectro-temporelle d'une source supercontinuum incoherente dédiée a la microspectroscopie CARS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième Colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique, présentation orale 3C-29</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Limoges, France</w:t>
+              <w:t xml:space="preserve">Deuxième Colloque francophone Pluridisciplinaire sur les Matériaux, l'Environnement et l'Electronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, LIMOGES, France. pp.Poster 1A-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646059v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdosimetry applied to nanosecond pulsed electric fields: a comparison on a single cell between real and ideal waveforms</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vectorial Electro-Optic Sensors for Microwave Dosimetric Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ticaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Annual international conference of the IEEE Engineering in Medicine and Biology Society -'EMBC'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.Poster session</w:t>
+              <w:t xml:space="preserve">Progess In electromagnetics Research Symposium -29th PIERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Marrakech, Morocco. pp.Session Orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680710v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations numérique et expérimentale d'un système pour l'exposition en temps réel de neurones aux ondes radiofréquences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Microwave subnanosecond pulse generation and shaping by using infrared optoelectronic switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad El Amari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Kenaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Merla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in CEM2010, 15ième Colloque international et Exposition sur la Compatibilité Electromagnétique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Power Modulator and High Voltage Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Atlanta, United States. pp.391 - 392 - Poster 1P52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPMHVC.2010.5958376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623975v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A set-up for nanosecond pulsed electric field investigations on biological cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">A new real time exposure set-up for electrophysiological recordings: numerical and experimental dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Merla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Apollonio</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ticaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Saïghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Veyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Power Modulator and High Voltage Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">in BEMS'2010, 32nd Annual Meeting of the BioElectroMagnetics Society,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Séoul, South Korea. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622798v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new real time exposure set-up for electrophysiological recordings: numerical and experimental dosimetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Caractérisations numérique et expérimentale d'un système pour l'exposition en temps réel de neurones aux ondes radiofréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ticaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Merla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in BEMS'2010, 32nd Annual Meeting of the BioElectroMagnetics Society,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Séoul, South Korea. pp.1-2</w:t>
+              <w:t xml:space="preserve">in CEM2010, 15ième Colloque international et Exposition sur la Compatibilité Electromagnétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Limoges, France. pp. E1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624676v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave subnanosecond pulse generation and shaping by using infrared optoelectronic switching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">A set-up for nanosecond pulsed electric field investigations on biological cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Kenaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Amari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Merla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Couderc</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Danei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Apollonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Power Modulator and High Voltage Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Atlanta, United States. pp.391 - 392 - Poster 1P52, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPMHVC.2010.5958376⟩</w:t>
+              <w:t xml:space="preserve">, May 2010, Atlanta, United States. pp.690 - 692 - Poster 3P39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPMHVC.2010.5958452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622801v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'un dispositif d'application de champs électromagnétiques impulsionnels nanoseconde pour l'étude de leurs effets biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Silve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Maria Mir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in CEM2010, 15ième Colloque international et Exposition sur la Compatibilité Electromagnétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Limoges, France. p. P14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact sub-nanosecond supercontinuum sources for ultrabroadband multiplex CARS microspectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Huss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECONOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Bremen, Germany. paper PO12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An vitro set-up for nanosecond pulsed electric field investigations on biological cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Merla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Kenaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Amari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Annual Meeting Of The Bioelectromagnetics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Seoul, South Korea. poster P-B156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstrip-Based Nanosecond Pulse Generators: Numerical and Circuital Modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation multiphysique d'un milieu dispersif soumis à une onde RF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Dan Thao Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest (MTT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">in CEM2010, 15ième Colloque international et Exposition sur la Compatibilité Electromagnétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Limoges, France. pp. C3-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633565v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multiphysique d'un milieu dispersif soumis à une onde RF</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microstrip-Based Nanosecond Pulse Generators: Numerical and Circuital Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Merla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad El Amari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Danei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Liberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Appollonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in CEM2010, 15ième Colloque international et Exposition sur la Compatibilité Electromagnétique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest (MTT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Anaheim, CA, United States. pp.101-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2010.5514892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623964v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des champs rayonnés par un système d'exposition aux nanopulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Kenaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Amari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in CEM2010, 15ième Colloque international et Exposition sur la Compatibilité Electromagnétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Limoges, France. pp. E1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosecond Pulsed Electric Fields: Microdosimetry on Single Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Merla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Liberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Apollonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Danei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in EuCAP 2010 - European Conference on Antennas &amp; Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Barcelone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Real Time Exposure System for Neuronal Networks in the MW Band</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In vitro Cytogenetic effects of GSM-900 MHz on human cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Terro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(2009) Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association (BioEM 2009, DAVOS - SUISSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland. pp.48-49</w:t>
+              <w:t xml:space="preserve">(2009) Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association (BioEM 2009, Davos - Suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland. pp.441-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481001v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'un système d'exposition pour nanopulse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Kenaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Amari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIèmes Journées Nationales Microondes 2009 - Journée thématique: le 26 mai 2009 à la Maison des Micro et Nano Technologies (MMNT) - à Europole Grenoble Centre de Congrès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.45 GHz EMF Exposure System Study for In Vitro Experiments with a Spectrofluorimetric Cuvette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Moisescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Savapol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Kenaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXth International Symposium on Bioelectrochemistry and Bioenergetics, BES 2009, Sibiu, Romania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Sibiu, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of GSM-900 Mhz on the protein expression of chaperone-mediated autophagy components in cultured neurons and astrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crochetet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bourthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEM2009 : 31 th Joint Meeting of The Bioelectromagnetics Society and the European BioElectromagnetics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00606664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro Cytogenetic effects of GSM-900 MHz on human cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Dosimetry Analysis of an in vitro Exposure Setup at 3 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(2009) Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association (BioEM 2009, Davos - Suisse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland. pp.441-442</w:t>
+              <w:t xml:space="preserve">2009) Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association (BioEM 2009, Davos - Suisse).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland. pp.435-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481023v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetry Analysis of an in vitro Exposure Setup at 3 GHz</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Etude d'un système d'exposition pour interaction nanopulses et cellules biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Kenaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad El Amari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009) Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association (BioEM 2009, Davos - Suisse).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland. pp.435-436</w:t>
+              <w:t xml:space="preserve">Premier Colloque Francophone sur les Matériaux, les Procédés et l'Environnement, CFMPE 2009, Busteni, Roumanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Busteni, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481020v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un système pour la génération d'impulsions nanosecondes à profil contrôlable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Génération d'impulsions nanosecondes à profil contrôlable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Amari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Kenaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Colloque Francophone sur les Matériaux, les Procédés et l'Environnement, CFMPE 2009, Busteni, Roumanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Busteni, Romania</w:t>
+              <w:t xml:space="preserve">XVIèmes Journées Nationales Microondes 2009 - Journée thématique: le 26 mai 2009 à la Maison des Micro et Nano Technologies (MMNT) - à Europole Grenoble Centre de Congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480565v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un système d'exposition pour interaction nanopulses et cellules biologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
+                <w:t xml:space="preserve">Conception d'un système pour la génération d'impulsions nanosecondes à profil contrôlable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad El Amari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Kenaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier Colloque Francophone sur les Matériaux, les Procédés et l'Environnement, CFMPE 2009, Busteni, Roumanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Busteni, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481000v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d'impulsions nanosecondes à profil contrôlable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
+                <w:t xml:space="preserve">Dosimetry of an in vitro Exposure System for Fluorescence Measurements at 2.45 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Savopol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela G Moisescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Kenaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIèmes Journées Nationales Microondes 2009 - Journée thématique: le 26 mai 2009 à la Maison des Micro et Nano Technologies (MMNT) - à Europole Grenoble Centre de Congrès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">(2009) Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association (BioEM 2009, Davos - Suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland. pp.228-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480687v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetry of an in vitro Exposure System for Fluorescence Measurements at 2.45 GHz</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanosecond Pulsed electric field (nsPEF) : a microdosimetry study at single cell level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Merla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Liberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Appolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Danei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(2009) Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association (BioEM 2009, Davos - Suisse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland. pp.228-229</w:t>
+              <w:t xml:space="preserve">(2009) ICEAA'09, International Conference on Electromagnetics in Advanced Applications (Torino –Italy).14-18 Septembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Torino, Italy. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481017v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond Pulsed electric field (nsPEF) : a microdosimetry study at single cell level</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Danei</w:t>
+                <w:t xml:space="preserve">Effects of Pulsed-Modulated Microwaves on Behavior and Blood-Brain Barrier in Adult Rat : Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Amourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Lamproglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diserbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cretallaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Fauquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(2009) ICEAA'09, International Conference on Electromagnetics in Advanced Applications (Torino –Italy).14-18 Septembre 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Torino, Italy. pp.0</w:t>
+              <w:t xml:space="preserve">2009) Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association (BioEM 2009, Davos - Suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland. pp.212-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480607v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Pulsed-Modulated Microwaves on Behavior and Blood-Brain Barrier in Adult Rat : Preliminary Results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Real Time Exposure System for Neuronal Networks in the MW Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Merla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Veyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009) Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association (BioEM 2009, Davos - Suisse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland. pp.212-213</w:t>
+              <w:t xml:space="preserve">(2009) Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association (BioEM 2009, DAVOS - SUISSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland. pp.48-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481029v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects on brain blood barrier and heat shock proteins of wistar-han rats exposed head-only to GSM-1800 or UMTS signals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+                <w:t xml:space="preserve">In vitro co-genotoxic effects of 2.45 GHz electromagnetic fields on human cells close to the thermal threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty Annual Technical Meeting of the Bioelectromagnetics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, San Diego, United States</w:t>
+              <w:t xml:space="preserve">BEMS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, SAN DIEGO, United States. pp 347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319297v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first approach to microdosimetry studies related to wide band signals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effects on brain blood barrier and heat shock proteins of wistar-han rats exposed head-only to GSM-1800 or UMTS signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Billaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ladeveze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Workshop and Postgraduate Course : Electroporation Based Technologies and Treatments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Thirty Annual Technical Meeting of the Bioelectromagnetics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361310v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of mobile telephony signals exposure on radical stress in the rat brain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A first approach to microdosimetry studies related to wide band signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Merla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Liberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Apolloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. d' Inzeo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty Annual Technical Meeting of the Bioelectromagnetics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, San Diego, United States</w:t>
+              <w:t xml:space="preserve">International Scientific Workshop and Postgraduate Course : Electroporation Based Technologies and Treatments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319502v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless communication network in buildings : from home automation to health</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of mobile telephony signals exposure on radical stress in the rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lagroye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Billaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taxile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SERI, European Research &amp; Innovation Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Thirty Annual Technical Meeting of the Bioelectromagnetics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340699v1</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentials of 1D-Photonic Crystal Written on Sub-Wavelength Diameter Fibre for THz Sensing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Wireless communication network in buildings : from home automation to health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cros</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Colombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum on Terahertz Spectroscopy and Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Fraunhofer-Zentrum, Kaiserslautern, Germany. non spécifié</w:t>
+              <w:t xml:space="preserve">SERI, European Research &amp; Innovation Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00290165v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microdosimetry study applied to ultra short pulsed E field</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Potentials of 1D-Photonic Crystal Written on Sub-Wavelength Diameter Fibre for THz Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. d'Inzeo</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXth General Assembly of the International Union of Radio Science ,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, CHICAGO, United States. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">International Forum on Terahertz Spectroscopy and Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Fraunhofer-Zentrum, Kaiserslautern, Germany. non spécifié</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340733v1</w:t>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00290165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure setup and dosimetry for in vitro exposure of BBB model into 12 well plate with insert at 900 MHz</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A microdosimetry study applied to ultra short pulsed E field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Merla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Liberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Apollonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. d'Inzeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BEMS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, SAN DIEGO, United States. pp 238</w:t>
+              <w:t xml:space="preserve">XXIXth General Assembly of the International Union of Radio Science ,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, CHICAGO, United States. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340676v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro co-genotoxic effects of 2.45 GHz electromagnetic fields on human cells close to the thermal threshold</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Exposure setup and dosimetry for in vitro exposure of BBB model into 12 well plate with insert at 900 MHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BEMS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, SAN DIEGO, United States. pp 347</w:t>
+              <w:t xml:space="preserve">, Jun 2008, SAN DIEGO, United States. pp 238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340673v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loop antenna dosimetry for long time exposure at GSM and UMTS frequencies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Complete Dosimetry of TEM cell for microscope for a frequency band from 500 MHz to 2.5 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Veyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-nine Annual Technical Meeting of the Bioelectromagnetics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Kanazawa, Japan</w:t>
+              <w:t xml:space="preserve">BEMS 2007 - Bioelectromagnetic 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, KANAZAWA, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00163091v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Dosimetry and Thermal Analysis of a New Exposure Setup for In Vitro Studies on a Large Frequency Band</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">In vitro effect of 2.45 GHz microwave exposure on mutagen-induced DNA damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, HONOLULU, United States. Poster, Paper # 1231</w:t>
+              <w:t xml:space="preserve">BEMS 2007 - Bioelectromagnetic 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, KANAZAWA, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00156826v1</w:t>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects on brain dark neurons of Wistar-Han rats exposed head-only to GSM-1800 or UMTS signals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electromagnetic Dosimetry and Thermal Analysis of a New Exposure Setup for In Vitro Studies on a Large Frequency Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Pivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-nine Annual Technical Meeting of the Bioelectromagnetics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Kanazawa, Japan</w:t>
+              <w:t xml:space="preserve">IMS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, HONOLULU, United States. Poster, Paper # 1231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00163038v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosimetry of an incubator illuminated in far field for in vitro studies at several frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBEA 2007 - European BioElectromagnetics association 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils de caractérisation de tube électronique aux fréquences THz</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects on brain dark neurons of Wistar-Han rats exposed head-only to GSM-1800 or UMTS signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Billaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taxile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ième Journées THz &amp; GDR-Européen sur les sources et détecteurs THz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, BOMBANNES, France</w:t>
+              <w:t xml:space="preserve">Twenty-nine Annual Technical Meeting of the Bioelectromagnetics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158331v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00163038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Dosimetry of TEM cell for microscope for a frequency band from 500 MHz to 2.5 GHz</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Outils de caractérisation de tube électronique aux fréquences THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BEMS 2007 - Bioelectromagnetic 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, KANAZAWA, Japan</w:t>
+              <w:t xml:space="preserve">4ième Journées THz &amp; GDR-Européen sur les sources et détecteurs THz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, BOMBANNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00157144v1</w:t>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro effect of 2.45 GHz microwave exposure on mutagen-induced DNA damage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D Particle-In-Cell simulation on rising-sun magnetron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BEMS 2007 - Bioelectromagnetic 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, KANAZAWA, Japan</w:t>
+              <w:t xml:space="preserve">IMS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, HONOLULU, United States. Poster, Paper ID : THP2H-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00157161v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de modèles numériques multiphysique et multi-échelle pour des études dosimétriques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of a 4-week chronic head-only exposure to GSM-1800 or UMTS signals on the brain of rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Billaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taxile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, TOULOUSE, France. pp.session Poster5D</w:t>
+              <w:t xml:space="preserve">8th International Congress of the European BioElectromagnetics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158059v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00163108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical multiphysic dosimetry including convection for in vitro microwave exposure systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Développement de modèles numériques multiphysique et multi-échelle pour des études dosimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Pivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBEA 2007 - European Bioelectromagnetics Association 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, BORDEAUX, France</w:t>
+              <w:t xml:space="preserve">15ème Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, TOULOUSE, France. pp.session Poster5D</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00156814v1</w:t>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Particle-In-Cell simulation on rising-sun magnetron</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Numerical multiphysic dosimetry including convection for in vitro microwave exposure systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, HONOLULU, United States. Poster, Paper ID : THP2H-03</w:t>
+              <w:t xml:space="preserve">EBEA 2007 - European Bioelectromagnetics Association 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00156827v1</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a 4-week chronic head-only exposure to GSM-1800 or UMTS signals on the brain of rats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo dosimetry depending on the variability of electromagnetic and geometric parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Pivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Congress of the European BioElectromagnetics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EBEA 2007,European Bioelectromagnetics Association 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00163108v1</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo dosimetry depending on the variability of electromagnetic and geometric parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Loop antenna dosimetry for long time exposure at GSM and UMTS frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Billaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lagroye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Veyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBEA 2007,European Bioelectromagnetics Association 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, BORDEAUX, France</w:t>
+              <w:t xml:space="preserve">Twenty-nine Annual Technical Meeting of the Bioelectromagnetics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00200279v1</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00163091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pulsed electromagnetic fields on endocytosis of attached cells in culture</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects on the brains of Wistar-Han rats exposed head-only to GSM-1800 or UMTS signals: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Billaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taxile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry Gordon Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, AUSSOIS, France. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">28th Annual Meeting of the BEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00155986v1</w:t>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical dosimetry based on Electromagnetic, Thermal and Convection simulation for in vitro Microwave Exposure System</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Do GSM-900 signals affect blood-brain barrier permeability and neuron viability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poulletier de Gannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ladeveze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taxile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP'2006 - European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, NICE, France</w:t>
+              <w:t xml:space="preserve">28th Annual Meeting of the BEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00155182v1</w:t>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do GSM-900 signals affect blood-brain barrier permeability and neuron viability?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of exposure to 2.45 GHz microwave on DNA repair genes transcription in cultured cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peinnequin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Meeting of the BEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">Second European IRPA Congress on Radiation Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, PARIS, France. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161726v1</w:t>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects on the brains of Wistar-Han rats exposed head-only to GSM-1800 or UMTS signals: preliminary results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electromagnetic, thermal and convection dosimetry for in vitro microwave exposure system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Meeting of the BEMS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 1st European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Nice, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUCAP.2006.4585016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161707v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of exposure to 2.45 GHz microwave on DNA repair genes transcription in cultured cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Numerical dosimetry based on electromagnetic, thermal and convection for in vitro microwave exposure system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Peinnequin</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Pivain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second European IRPA Congress on Radiation Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, PARIS, France. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">6 th Mediterranean Microwave Symposium (MMS 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, GENOA, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00155978v1</w:t>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic, thermal and convection dosimetry for in vitro microwave exposure system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pulsed electromagnetic fields effects on membrane parameters of attached cells in culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Moisescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Savopol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Stoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 1st European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th Int. Workshop on Biological Effects of Electromagnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, IRAKLION, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042863v1</w:t>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical dosimetry based on electromagnetic, thermal and convection for in vitro microwave exposure system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Radiofrequency field emitted by mobile phones and alteration of the blood-brain barrier: how strong is the experimental evidence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lagroye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Billaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ruffié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6 th Mediterranean Microwave Symposium (MMS 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, GENOA, Italy</w:t>
+              <w:t xml:space="preserve">Second European IRPA Congress on Radiation Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00155176v1</w:t>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed electromagnetic fields effects on membrane parameters of attached cells in culture</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Numerical dosimetry based on Electromagnetic, Thermal and Convection simulation for in vitro Microwave Exposure System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Int. Workshop on Biological Effects of Electromagnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, IRAKLION, Greece</w:t>
+              <w:t xml:space="preserve">EuCAP'2006 - European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00156009v1</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiofrequency field emitted by mobile phones and alteration of the blood-brain barrier: how strong is the experimental evidence?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effects of pulsed electromagnetic fields on endocytosis of attached cells in culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Moisescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Verjus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Mir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second European IRPA Congress on Radiation Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry Gordon Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, AUSSOIS, France. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161791v1</w:t>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microchamber Array Technology and Microdosimetry for Nanosecond Pulsed Electric Fields Cell Exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th Annual Meeting of the Biophysical-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Los Angeles, CA, United States. 60th Annual Meeting of the Biophysical-Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a voltage sensitive dye to study the effect of nanosecond pulsed electric fields (nsPEF) on membrane potential in human U87 glioblastoma cells.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergii Romanenko</w:t>
+                <w:t xml:space="preserve">Optical measurement of temperature modification induced by infrared light exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Moreau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM2015, Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pacific Grove, CA, United States. BioEM2015, Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
+              <w:t xml:space="preserve">3rd EOS Conference on Optofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany. 3rd EOS Conference on Optofluidics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336782v1</w:t>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurostimulation with nanosecond pulsed electric fields: A combined electrophysiology and multiphoton imaging approach in intact ganglia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Calcium-independent disruption of microtubule growth following nanosecond pulsed electric field exposure in U87 human glioblastoma cells”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Soueid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Asilomar Conference center, United States. BioEM2015_AbstractBook</w:t>
+              <w:t xml:space="preserve">1er workshop "Cancer et Technologies pour la santé"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455824v1</w:t>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium-independent disruption of microtubule growth following nanosecond pulsed electric field exposure in U87 human glioblastoma cells”</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Microwave hyperthermia versus nanosecond pulsed electric field for in vivo tumors applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malak Soueid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jeremie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Yardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Durand-Fontanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er workshop "Cancer et Technologies pour la santé"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE MTT-S International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Phoenix, FL, United States. 2015 IEEE MTT-S International Microwave Symposium, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2015.7166998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466689v1</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave hyperthermia versus nanosecond pulsed electric field for in vivo tumors applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Calcium-independent disruption of microtubule growth following nanosecond pulsed electric field exposure in U87 human glioblastoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malak Soueid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE MTT-S International Microwave Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BioEM2015, Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pacific Grove, CA, United States. BioEM2015, Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336778v1</w:t>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical measurement of temperature modification induced by infrared light exposure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Neurostimulation with nanosecond pulsed electric fields: A combined electrophysiology and multiphoton imaging approach in intact ganglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergii Romanenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney P O'Connor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd EOS Conference on Optofluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Munich, Germany. 3rd EOS Conference on Optofluidics</w:t>
+              <w:t xml:space="preserve">BioEM2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Asilomar Conference center, United States. BioEM2015_AbstractBook</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336790v1</w:t>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium-independent disruption of microtubule growth following nanosecond pulsed electric field exposure in U87 human glioblastoma cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Application of a voltage sensitive dye to study the effect of nanosecond pulsed electric fields (nsPEF) on membrane potential in human U87 glioblastoma cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burke Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergii Romanenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEM2015, Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Pacific Grove, CA, United States. BioEM2015, Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336787v1</w:t>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical analysis of cell membrane poration induced by an intense nanosecond pulsed electric field, using an atomistic-to-continuum method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ho Ming-Chak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary A. Levine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thomas Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE MTT-S International Microwave Symposium (IMS2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, TAMPA, FL, United States. 2014 IEEE MTT-S International Microwave Symposium (IMS2014), pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MWSYM.2014.6848464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Imagerie multiphotonique en temps réel de l’ablation in vivo de la vascularisation tumorale après traitement par des champs électromagnétiques pulsés nanosecondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kholer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Soueid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de la section Rayonnements Non Ionisants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, LIMOGES, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dosimetry and Microdosimetry including Electromagnetic, Thermal and Convection for in vitro Microwave exposure System.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylene Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. O' Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Levêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">URSI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIth General Assembly of the International Union of Radio Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, New Delhi, India. , Session KP.4 (0140), p. 73, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34826,154 +35487,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-resolution microscopy reveals microtubule buckling and breaking following nanosecond pulsed electric field exposure in U87 human glioblastoma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malak Soueid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEM2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, GHENT, Belgium. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34983,205 +35644,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable spectrum high power electrical pulse generator and facility and equipment operating such generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : N° 20110291492 - Dépôt n° 12/937340. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Générateur d'impulsions électriques de forte puissance à spectre évolutif, installation et équipement mettant en œuvre un tel générateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : 0852444. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35191,147 +35852,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric subnanosecond pulse generation for radar and biological applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bertrand-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35341,275 +36002,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of head-only exposure to 900 MHz GSM electromagnetic fields in rats : changes in neuronal activity as revealed by c-Fos imaging without concomitant cognitive impairments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bontempi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse M Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Edeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study between radiofrequency-induced and muscimol-induced inhibition of cul-3 tured networks of cortical neuron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement E. Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Garenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Poulletier de Gannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne El Khoueiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId780"/>
+      <w:footerReference w:type="default" r:id="rId798"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -35756,51 +36417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05376234v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michelant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Baz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Carrie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123349" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290924v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Haidar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nabos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Orlacchio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hurtier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poulletier de Gannes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-15090-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060796v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lameth" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Royer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Marie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lia Arnaud-Cormos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26062459" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Michard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Arnaud-Cormos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL24112004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Patrignoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canovi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Tjiou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.70026" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05388040v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Selmaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123439" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Ziaur Rahman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Oshin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3598393" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679880v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bontempi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dubreuil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se M Jay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Edeline" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines12091954" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04740870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Jamal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mazet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP092083" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04865548v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bessi&#232;res" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paillol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3454361" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253406v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joushomme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lo&#239;ck Chappe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35397-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1231360" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Yahia-Cherif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20186793" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253408v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delvert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chauloux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Diot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanconie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribi&#232;re-Tharaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2023.3282194" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284511v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04669014v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22495" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253419v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj-Tabi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mattei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Rols" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241914999" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270240v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270239v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Wehbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Tabcheh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.33547" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253410v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270245v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Nefzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Carr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement E. Lemercier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne El Khoueiry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmtt.2021.3136296" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04284645v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lemercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garenne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268605" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lpt.2022.3171399" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829822v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus Dobbelaar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bessieres" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean H. Paillol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tps.2022.3152901" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761697v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Percherancier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagroye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22403" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601893v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Souffi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaucher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07923-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04284652v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2022.3216045" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284493v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dufoss&#233;e" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Renom" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermanus Johannes Ruigrok" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020658" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829820v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Lemercier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2021.3136296" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829823v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02996055v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Poque" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermanus J. Ruigrok" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chappe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-020-01172-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829810v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Alberola" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107839" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937578v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Palego" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2020.107648" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533209v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boill&#233;e" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12640-020-00191-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065159v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulletier de Gannes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2020.1730016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937592v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Chafai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Vost&#225;rek" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Dr&#225;berov&#225;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Havelka" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.202000070" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514097v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El Bassri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412853v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2950191" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459242v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Veyret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2020.1694191" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889248v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janja Dermol-&#268;erne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damijan Miklav&#269;i&#269;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Reber&#353;ek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primo&#382; Meku&#269;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Bardet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2018.03.011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02373112v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Soueid" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bentouati" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney O&#8217;connor" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-017-1676-0" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888008v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Philip O'Connor" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2017.09.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830427v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Occelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Adenis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Huetz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.06.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5KH0D75-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720304v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermanus Ruigrok" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR14877.1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571767v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gervais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se M. Jay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12640-017-9756-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01710387v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Masuda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Billaudel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Poque-Haro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15690-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656507v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefort" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien Pas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201700020" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660494v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12640-017-9774-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887989v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Burke" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Romanenko" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2017.07.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889246v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Capitaine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Kano" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.9.000245" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459315v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452396v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn C Carr" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41267" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336766v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Collin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Merla" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2440560" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321985v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Blanquet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Magnol" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201500283" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449224v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Collin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perrin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cretallaz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pla" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/16/5925" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336811v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2016.2527927" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336812v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Tanvir" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Thur&#243;czy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Silva Pires Antonietti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sonnet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2016.05.005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452395v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn M Carr" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak M Soueid" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34443" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251379v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Villeneuve" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Cueille" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois David" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2480598" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219633v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kohler" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary A. Levine" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Ming-Chak" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas Vernier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2015.2418764" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218493v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burke Ryan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127229v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832024v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fattibene" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trompier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Wieser" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brai" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomej Ciesielski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-014-0533-x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219636v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ticaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Minodora Iordache" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela G Moisescu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Savopol" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER13110703" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944552v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Corvec" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Siegert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourquin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.513-517.3401" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219647v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER14053108" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219642v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2324286" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219645v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rougier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prorot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chazal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leprat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00789-14" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933101v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dan Thao Vu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2013.2252917" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914228v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney P. O'Connor" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914201v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760670v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourthoumieu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnaudeix" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraj Terro" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.21744" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1M6526Z4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872290v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia M Wilson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Page" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labrousse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bauvy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.06.026" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JCNQC3W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858399v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Moretti" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haro" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.21805" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z9CBMZXN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906767v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hsuan Wu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Casciola" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Sanders" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2228650" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828018v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786131v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa de Angelis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Labruy&#232;re" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.029705" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675034v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Drissaoui" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Musy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174347" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790425v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarrige" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2189748" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760131v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crochetet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2011.12.003" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CJ6NLNT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00772171v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760598v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarrige" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2012.2185840" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760657v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2012.2183034" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00674573v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Amari" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2122251" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687151v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kenaan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Silve" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Mir" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2010.2081670" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00674576v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Wu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sanders" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gundersen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2011.2108298" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670111v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078710000784" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00674562v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paffi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Apollonio" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo d'Inzeo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2010.2104150" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00674584v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Villemejane" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Joubert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2011.03.020" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00674539v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourthoumieu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Terro" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joubert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09553002.2011.542543" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720497v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Watilliaux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mallat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12640-010-9225-8" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674529v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Veyret" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2100404" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587757v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Liberti" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Apollonio" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2086470" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587810v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR2137.1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587504v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vergne" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2073458" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587163v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigo Scharnholz" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Peter Konrath" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587906v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury G. Grigoriev" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg D. Grigoriev" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Ivanov" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina M Lyaginskaya" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton V. Merkulov" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20605" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQ3NWVGS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587061v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madison" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Llewelyn Roderick" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin.D. Bootman" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011828" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587541v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Freire" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bachelet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.10.006" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1PTS5K5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480379v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Verjus" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Kovacs" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Mir" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480389v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bilaudel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Taxile" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffie" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429262v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taxile" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duleu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hurtier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haro" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR1541.1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204830v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanchez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Masuda" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruffi&#233;" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Billaudel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00594011v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Yardin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR1077.1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305235v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pivain" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155879v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yardin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319538v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M Mir" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2007.11.003" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW782CKX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160878v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Dulou" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anane" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160888v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155604v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rametti" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319953v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mahrour" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Pologea-Moraru" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orlowski" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2004.11.015" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BTS5S8J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05069205v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Portalier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Reineix" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chreim" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jecko" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10993929" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04653964v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Portalier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chreim" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Leveque" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jecko" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04653838v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501380" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409894v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Yahia Cherif" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03470009v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937765v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissar Karim" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Eltokhy" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Can" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937770v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937774v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Saada" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bessette" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465515v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016079v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544668" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466087v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palego" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Percherencier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arnaud-Cormos" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465953v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lewis" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466093v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465995v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465518v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2019.8700784" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465969v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465990v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377031v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ojaroudi" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465591v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465516v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306681" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465600v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465596v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465604v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465539v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465543v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Percherancier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465534v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damijan Miklavcic" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01583036v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Magnol" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465526v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465506v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928146" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465549v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Frandsen" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01583041v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115483v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464093v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465503v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ghazi" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECAP.2016.7790099" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336810v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gervais" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465504v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Harmouch" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECAP.2016.7790100" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382942v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Baraige" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tombelaine" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208134" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720502v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermanus Ruigrock" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Goudeau" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336809v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465501v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336775v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2015.7166955" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469315v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney P O'Connor" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469279v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466642v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469230v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469304v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336791v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2183805" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469259v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fredon" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Durand-Fontanier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016657v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Charlet de Sauvage" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokha Khiev" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Kaoua" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933131v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439978v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourquin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933117v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933129v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933132v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933121v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ho" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933110v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853312v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933115v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cretallaz" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Lamproglou" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amourette" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diserbo" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fauquette" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915672v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Clak Ho" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911266v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lemoine" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Leroy" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2013.6697605" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933126v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Moisescu" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Minodora" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00780550v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaborit" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaeremynck" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoche" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00782107v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00779497v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.T. Vu" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Vernier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6259503" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00779491v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728021v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00782122v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336814v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933106v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00780564v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00780493v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6259762" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00781950v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanvir" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thuroczy" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Silva Pires-Antonietti" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782321v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00781889v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casciola" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanders" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6346487" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914952v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.928978" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00780562v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00772182v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206693" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917357v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Casciola" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933136v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914964v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPMHVC.2012.6518712" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973656v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Silva Pires-Antonietti" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933103v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678495v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676034v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Di Lecce" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Paffi" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00644331v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680494v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6051341" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00644294v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933141v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie de M&#233;norval" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M. Andr&#233;" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933139v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andr&#233;" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680503v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6051340" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680930v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676025v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680948v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679458v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llaria Liorni" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679872v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678470v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679436v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942679" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676006v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680936v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646094v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676029v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676020v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933138v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andre" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646059v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680710v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623975v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622798v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danei" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPMHVC.2010.5958452" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624676v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sa&#239;ghi" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622801v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPMHVC.2010.5958376" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624035v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Maria Mir" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622939v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huss" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622895v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00633565v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liberti" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Appollonio" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2010.5514892" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623964v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624062v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624655v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481001v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saighi" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480691v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480571v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Savapol" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00606664v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481023v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marin" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481020v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480565v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481000v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480687v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481017v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Savopol" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480607v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appolino" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481029v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319297v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ladeveze" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361310v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Apolloni" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. d' Inzeo" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319502v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lagroye" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340699v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincent" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colombeau" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290165v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blondy" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cros" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340733v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. d'Inzeo" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340676v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340673v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Freire" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ballester" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163091v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156826v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163038v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mayeur" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156816v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158331v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157144v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157161v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158059v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156814v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156827v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163108v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laclau" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200279v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155986v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Verjus" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kovacs" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Mir" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155182v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161726v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161707v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155978v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fournier" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peinnequin" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042863v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4585016" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155176v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156009v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stoian" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161791v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336807v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336782v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455824v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466689v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336778v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jeremie" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2015.7166998" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336790v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336787v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336770v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2014.6848464" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035445v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collin" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Cueille" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O' Connor" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lev&#234;que" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469406v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00746583v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481040v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246486v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalande" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Andrieu" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertrand-Vincent" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pecastaing" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493440v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784141v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Garenne" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591267v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delvert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chauloux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Diot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Catrain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Delhoume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ted.2026.3654498" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05591318v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalek Nasri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Michard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Serradeill" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Orlacchio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Percherancier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s26082393" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05376234v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michelant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Baz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Carrie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123349" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Puginier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Leclercq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poulletier de Gannes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hurtier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-43960-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05608302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delanaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-49616-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290905v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Arnaud-Cormos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL24112004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344605v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Patrignoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canovi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Tjiou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.70026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05388040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Selmaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123439" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Ziaur Rahman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Oshin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3598393" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060796v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lameth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Royer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Marie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lia Arnaud-Cormos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26062459" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290924v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Haidar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nabos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-15090-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679880v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bontempi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dubreuil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se M Jay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Edeline" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines12091954" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04740870v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Jamal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mazet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP092083" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04865548v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bessi&#232;res" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paillol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3454361" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253408v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanconie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribi&#232;re-Tharaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2023.3282194" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04669014v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joushomme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22495" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284511v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lo&#239;ck Chappe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35397-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253419v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj-Tabi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mattei" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Rols" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241914999" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284504v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1231360" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253416v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Yahia-Cherif" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20186793" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270240v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253410v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Wehbi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Tabcheh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.33547" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270245v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253406v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04284652v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2022.3216045" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04284645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lemercier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garenne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne El Khoueiry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268605" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829824v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lpt.2022.3171399" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761697v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagroye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22403" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829822v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus Dobbelaar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bessieres" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean H. Paillol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tps.2022.3152901" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601893v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Souffi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaucher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07923-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284493v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dufoss&#233;e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Renom" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermanus Johannes Ruigrok" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020658" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829820v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Nefzi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Carr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Lemercier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2021.3136296" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829823v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720030v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement E. Lemercier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmtt.2021.3136296" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829810v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Alberola" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107839" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937578v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Palego" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2020.107648" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02996055v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Poque" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermanus J. Ruigrok" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chappe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-020-01172-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065159v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulletier de Gannes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2020.1730016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boill&#233;e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12640-020-00191-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937592v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Chafai" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Vost&#225;rek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Dr&#225;berov&#225;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Havelka" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.202000070" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514097v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El Bassri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459242v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Veyret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2020.1694191" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412853v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2950191" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830427v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Occelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Adenis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Huetz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.06.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5KH0D75-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889248v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janja Dermol-&#268;erne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damijan Miklav&#269;i&#269;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Reber&#353;ek" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primo&#382; Meku&#269;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Bardet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2018.03.011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02373112v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Soueid" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bentouati" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney O&#8217;connor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-017-1676-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888008v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Philip O'Connor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2017.09.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720304v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermanus Ruigrok" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR14877.1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656507v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefort" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien Pas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201700020" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01710387v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Masuda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Billaudel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Poque-Haro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15690-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660494v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gervais" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12640-017-9774-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889246v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Capitaine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Kano" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.9.000245" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887989v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Burke" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Romanenko" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2017.07.004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459315v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452396v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn C Carr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41267" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571767v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se M. Jay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12640-017-9756-3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336811v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2016.2527927" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321985v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Blanquet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Magnol" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201500283" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449224v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Collin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perrin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cretallaz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pla" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/16/5925" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336812v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Tanvir" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Thur&#243;czy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Silva Pires Antonietti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sonnet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2016.05.005" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452395v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn M Carr" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak M Soueid" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34443" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336766v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Collin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Merla" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2440560" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219633v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kohler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary A. Levine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Ming-Chak" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas Vernier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2015.2418764" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127229v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218493v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burke Ryan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251379v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Villeneuve" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Cueille" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois David" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2480598" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944552v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Corvec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Siegert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourquin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.513-517.3401" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219647v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER14053108" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219636v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ticaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Minodora Iordache" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela G Moisescu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Savopol" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER13110703" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832024v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fattibene" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trompier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Wieser" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brai" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomej Ciesielski" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-014-0533-x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219645v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rougier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prorot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chazal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leprat" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00789-14" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219642v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2324286" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914201v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney P. O'Connor" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872290v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnaudeix" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia M Wilson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Page" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labrousse" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bauvy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.06.026" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JCNQC3W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760670v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourthoumieu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraj Terro" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.21744" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1M6526Z4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933101v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dan Thao Vu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2013.2252917" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914228v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858399v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Moretti" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haro" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.21805" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z9CBMZXN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906767v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hsuan Wu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Casciola" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Sanders" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2228650" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828018v2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790425v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarrige" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2189748" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760131v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crochetet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2011.12.003" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CJ6NLNT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00772171v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675034v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Drissaoui" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Musy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174347" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760598v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarrige" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2012.2185840" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760657v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2012.2183034" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786131v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa de Angelis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Labruy&#232;re" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.029705" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00674584v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Villemejane" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Joubert" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Silve" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2011.03.020" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00674539v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourthoumieu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Terro" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joubert" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09553002.2011.542543" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00674576v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Wu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sanders" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gundersen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2011.2108298" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00674562v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paffi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Apollonio" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo d'Inzeo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2010.2104150" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670111v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kenaan" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078710000784" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720497v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Watilliaux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mallat" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12640-010-9225-8" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674529v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Veyret" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2100404" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00674573v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Amari" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2122251" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687151v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Mir" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2010.2081670" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587906v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury G. Grigoriev" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg D. Grigoriev" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Ivanov" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina M Lyaginskaya" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton V. Merkulov" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20605" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQ3NWVGS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587163v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vergne" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigo Scharnholz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Peter Konrath" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587504v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2073458" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587061v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madison" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Llewelyn Roderick" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin.D. Bootman" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011828" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587541v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Freire" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bachelet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.10.006" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1PTS5K5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587757v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Liberti" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Apollonio" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2086470" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587810v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR2137.1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480379v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Verjus" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Kovacs" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Mir" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480389v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bilaudel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Taxile" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffie" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429262v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taxile" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duleu" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hurtier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haro" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR1541.1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00594011v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Yardin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR1077.1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305235v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pivain" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204830v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanchez" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Masuda" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruffi&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Billaudel" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155879v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yardin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319538v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M Mir" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2007.11.003" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW782CKX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160878v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Dulou" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anane" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160888v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155604v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rametti" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319953v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mahrour" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Pologea-Moraru" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orlowski" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2004.11.015" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BTS5S8J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05069205v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Portalier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Reineix" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chreim" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jecko" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10993929" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04653964v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Portalier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chreim" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Leveque" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jecko" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04653838v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501380" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409894v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Yahia Cherif" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03470009v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465515v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937770v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937774v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Saada" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bessette" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016079v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544668" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937765v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissar Karim" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Eltokhy" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Can" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465518v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2019.8700784" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465995v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arnaud-Cormos" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465953v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lewis" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466093v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465969v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465990v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377031v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ojaroudi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466087v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palego" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Percherencier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465600v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465604v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465596v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465591v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465516v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306681" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465526v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01583036v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Magnol" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01583041v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465506v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928146" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465549v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Frandsen" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465543v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Percherancier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465539v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465534v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damijan Miklavcic" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336810v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gervais" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465504v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ghazi" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Harmouch" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECAP.2016.7790100" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115483v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465503v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECAP.2016.7790099" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464093v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720502v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermanus Ruigrock" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Goudeau" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336809v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382942v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Baraige" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tombelaine" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208134" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465501v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469315v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney P O'Connor" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469279v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466642v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469304v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469230v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336791v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2183805" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469259v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fredon" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Durand-Fontanier" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336775v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2015.7166955" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016657v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Charlet de Sauvage" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokha Khiev" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Kaoua" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933132v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933121v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ho" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933110v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853312v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933117v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933129v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933115v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cretallaz" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Lamproglou" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amourette" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diserbo" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fauquette" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911266v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lemoine" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Leroy" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2013.6697605" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915672v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Clak Ho" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933126v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Moisescu" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Minodora" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933131v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439978v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourquin" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933106v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00781950v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanvir" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thuroczy" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Silva Pires-Antonietti" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00780493v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6259762" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782321v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00780564v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00781889v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casciola" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanders" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6346487" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00780562v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914952v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.928978" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728021v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00782122v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336814v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00772182v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206693" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917357v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Casciola" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914964v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPMHVC.2012.6518712" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933136v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973656v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Silva Pires-Antonietti" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00780550v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaborit" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaeremynck" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoche" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00782107v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00779497v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.T. Vu" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Vernier" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6259503" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00779491v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679436v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942679" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679872v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Di Lecce" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Paffi" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676006v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678470v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680936v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646094v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680503v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6051340" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680494v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6051341" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00644294v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933141v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie de M&#233;norval" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M. Andr&#233;" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933139v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andr&#233;" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679458v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llaria Liorni" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680948v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676025v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680930v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676029v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676020v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933138v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andre" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646059v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680710v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933103v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676034v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00644331v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678495v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622801v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPMHVC.2010.5958376" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624676v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sa&#239;ghi" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623975v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622798v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danei" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPMHVC.2010.5958452" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624035v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Maria Mir" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622939v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huss" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622895v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623964v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00633565v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liberti" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Appollonio" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2010.5514892" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624062v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624655v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481023v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marin" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480691v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480571v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Savapol" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00606664v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481020v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481000v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480687v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480565v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481017v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Savopol" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480607v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appolino" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481029v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481001v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saighi" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340673v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Freire" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ballester" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319297v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ladeveze" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361310v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Apolloni" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. d' Inzeo" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319502v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lagroye" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340699v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincent" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colombeau" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290165v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blondy" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cros" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340733v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. d'Inzeo" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340676v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157144v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157161v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156826v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156816v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163038v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mayeur" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158331v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156827v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163108v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laclau" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158059v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156814v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200279v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163091v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161707v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161726v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155978v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fournier" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peinnequin" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042863v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4585016" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155176v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156009v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kovacs" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stoian" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161791v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155182v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155986v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Verjus" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Mir" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336807v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336790v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466689v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336778v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jeremie" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2015.7166998" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336787v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455824v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336782v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336770v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2014.6848464" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564349v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kholer" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035445v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collin" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Cueille" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O' Connor" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lev&#234;que" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469406v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00746583v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481040v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246486v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalande" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Andrieu" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertrand-Vincent" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pecastaing" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493440v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784141v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Garenne" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>