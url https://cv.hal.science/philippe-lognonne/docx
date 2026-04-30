--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Lognonne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (285)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the Thermochemical Structure of Mars Through Joint Inversion of Multidisciplinary Geophysical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Verhoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 131 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling lunar response to gravitational waves using normal-mode approach and tidal forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Majstorović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (4), pp.044061. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.111.044061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WindSightNet: The Inter‐Annual Variability of Martian Winds Retrieved From InSight's Seismic Data With Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (2), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JE008695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic evidence for a highly heterogeneous martian mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Thomas Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 389 (6763), pp.899-903. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adk4292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of small fresh craters on the Moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sheward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avdellidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 699, pp.L3. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202555481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Marsquake Nests in InSight Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael F Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iona Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Margerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (7), pp.e2024JE008782. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JE008782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Impacts on Mars: Unraveling Seismic Propagation Paths Through a Cerberus Fossae Impact Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Thomas Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Wójcicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (3), pp.044061. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024GL110159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Deep Moonquake Source Regions Using Their Temporal and Spatial Patterns and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Majstorović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Panning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Machine Learning and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (2), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JH000117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the Speed of Sound and Wind in the Nighttime Martian Boundary Layer From Impact‐Generated Infrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouchka Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongbo Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe H Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carène Larmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael F Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gl109726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04698349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Wave Detectability on Venus Using Ground Deformation Sensors, Infrasound Sensors on Balloons and Airglow Imagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël F Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris van Zelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Peter Näsholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Horleston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (11), pp.e2024EA003670. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024EA003670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04771490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on Lateral Variations of Martian Crustal Thickness From Seismological and Gravity Field Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël F Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (4), pp.e2023GL105701. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gl105701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibly seismically triggered avalanches after the S1222a Marsquake and S1000a impact event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J. Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Teuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 411, pp.115942. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive theory for 1-D (an)elastic medium deformation due to plane-wave fluid pressure perturbation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongbo Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 236 (3), pp.1499-1512. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggae005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Martian soil at the InSight landing site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilman Spohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Schmelzbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils and Rocks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Deformation Characteristics of Geomaterials, 47 (3), pp.e2024005023. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28927/SR.2024.005023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismically detected cratering on Mars: Enhanced recent impact flux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (26), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adk7615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The In Situ Evaluation of the SEIS Noise Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Onodera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220, pp.26. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-024-01056-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04729898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismically detected cratering on Mars: Enhanced recent impact flux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (26), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adk7615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐ and Low‐Frequency Waveform Analysis the Marsquake of Sol 1222: Focal Mechanism, Centroid Moment Tensor Inversion and Source Time Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Malytskyy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Křížová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023ea003272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of impact seismic sources using the stress glut theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouchka Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carene Larmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 238 (1), pp.156 - 186. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggae144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Inversion of Receiver Functions and Apparent Incidence Angles to Determine the Crustal Structure of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Mosegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiner Igel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (3), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL100469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning and marsquakes: a tool to predict atmospheric-seismic noise for the NASA InSight mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A E Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R F Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chédozeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 233 (2), pp.978-998. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggac464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars seismology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.B. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Earth and Planetary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (1), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-earth-031621-073318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints for the Martian Crustal Structure From Rayleigh Waves Ellipticity of Large Seismic Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián. Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Margerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongbo Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL104816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04199338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tectonic Origin for the Largest Marsquake Observed by InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grindrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (20), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL103619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Seismic Moment Rate of Mars After Event S1222a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knapmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -C. Plesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL102296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04155749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave Velocities and Poisson Ratio in a Loose Sandy Martian Regolith Simulant Under Low Stresses: 1. Laboratory Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Betancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Banerdt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (11), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JE007988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in Scattering Properties of the Shallow Crusts of Earth, Mars, and the Moon Revealed by P-Wave Receiver Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (8), pp.e2022JE007676. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04199337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints for the Martian Crustal Structure From Rayleigh Waves Ellipticity of Large Seismic Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL104816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04216003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment and surface operations of the SEIS instrument onboard the InSight mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Yana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lapeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 202, pp.772-781. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2022.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐Frequency Receiver Functions With Event S1222a Reveal a Discontinuity in the Martian Shallow Crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plasman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Knapmeyer-Endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (5), </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL101627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal Structure Constraints From the Detection of the SsPp Phase on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Beghein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott M. Mclennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022EA002416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04155759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Martian Regional Crustal Structure Near the Dichotomy Using S1222a Surface-Wave Group Velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongbo Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuaki Fuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL103136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04155748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from InSight Robotic Arm Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Balabanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 219 (3), pp.20. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-023-00964-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Martian Crust Below InSight From Surface Waves and Body Waves Generated by Nearby Meteoroid Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Beucler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (23), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL104601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Lunar Impact Flash Observations into the Daytime with Short-Wave Infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sheward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avdellidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad2707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04462258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Seismicity of Mars With InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JE007826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04199335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin state and deep interior structure of Mars from InSight radio tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Maistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Caldiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yseboodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Baland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 619 (7971), pp.733-737. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06150-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focal Mechanism Determination of Event S1222a and Implications for Tectonics Near the Dichotomy Boundary in Southern Elysium Planitia, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lekić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schmerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (9), pp.e2023JE007793. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023je007793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Scattering and Absorption Properties of Mars Estimated Through Coda Analysis on a Long-Period Surface Wave of S1222a Marsquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Onodera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeda Takuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiwamu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Margerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL102716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04187893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar Gravitational-Wave Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marica Branchesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Falanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karan Jani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Katsanevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 219 (8), pp.67. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-023-01015-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Wind Dispersion Effects During the InSight Tether Burial Activities to Better Constrain the Regolith Grain Size Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K S Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Beucler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (5), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04154883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave Velocities and Poisson Ratio in a Loose Sandy Martian Regolith Simulant Under Low Stresses: 2. Theoretical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Pablo Castillo Betancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bruce Banerdt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (11), pp.e2023JE008008. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023je008008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical evidence for an enriched molten silicate layer above Mars’s core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongbo Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quancheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 622 (7984), pp.712-717. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06601-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Crustal Thickness Revealed by Surface Waves Orbiting Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -C. Plesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL103482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04155697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of S1222a Source Parameters Based on Site Effect Simulation and Implication for the Event Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanbo Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongbo Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián. Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Onodera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL103429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04187891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Mechanical Analysis Test for Evaluating Loose Sands on a Wide Strain Range—Application to the InSight Mission on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Juliana Chaparro López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Pablo Castillo-Betancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical Testing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (6), pp.20230381. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/gtj20230381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of Martian Convective Vortices Observed by InSight and Implications for Vertical Vortex Structure and Subsurface Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Onodera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiwamu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (8), pp.e2023JE007896. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JE007896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observations of core-transiting seismic phases on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica C E Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vedran Lekic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Durán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2217090120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratification of Heterogeneity in the Lithosphere of Mars From Envelope Modeling of Event S1222a and Near Impacts: Interpretation and Implications for Very-High-Frequency Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Margerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (7), </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL103202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04155747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Mars Normal Modes From S1222a Event and Seismic Hum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL103205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04155699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Efficiency and Seismic Moment for Small Craters on Mars Formed in the Layered Uppermost Crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Miljković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wójcicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael F Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (4), pp.e2022JE007698. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin state and deep interior structure of Mars from InSight radio tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Maistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Caldiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yseboodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Baland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 619, pp.733-737. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06150-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04187889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Seismic Events from InSight Confirmed as New Impacts on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid J. Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin A. Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M. Grindrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Zenhäusern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ace9b4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04462257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interaction between the SEIS seismometer of the InSight Martian mission and a regolith simulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Pablo Castillo Betancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Caicedo Hormaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foivos Karakostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgeot.21.00171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552358v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marsquake catalogue from InSight, sols 0-1011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savas Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John F. Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon C. Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Horleston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 333, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2022.106943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03869093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lunar Geophysical Network Landing Sites Science Rationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haviland Heidi Fuqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renee Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive R Neal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël F Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (2), pp.40. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ac0f82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal Anisotropy in the Martian Lowlands From Surface Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beghein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Weidner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wookey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (24), </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL101508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for crustal seismic anisotropy at the InSight lander site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Beghein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Wookey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 593, pp.117654. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03918195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of subsurface seismic velocities monitored by the SEIS-InSight seismometer on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Compaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Margerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R F Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating the largest event observed on Mars with multi‐orbit surface waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beghein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL101270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Far Side of Mars: Two Distant Marsquakes Detected by InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Horleston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savas Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seismic Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (2), pp.88 - 99. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0320220007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Regolith Seismic Velocity Measurement at the InSight Landing Site on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nienke Brinkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Schmelzbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sollberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Ten Pierick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Edme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03839237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Seismicity of Mars Observed by the NASA InSight Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stähler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (5), pp.639-656. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1062798722000254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Waves and Crustal Structure on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lekić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 378 (6618), pp.417-421. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abq7157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic sources of InSight marsquakes and seismotectonic context of Elysium Planitia, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Plasman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Fuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 837, pp.229434. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure Along the Martian Dichotomy Constrained by Rayleigh and Love Waves and their Overtones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lekic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL101666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonics of Cerberus Fossae unveiled by marsquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon C. Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mittelholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-022-01803-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03868823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the martian crust away from the InSight landing site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Beghein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott M Mclennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C Horleston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.7950. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-35662-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The InSight HP3 Penetrator (Mole) on Mars: Soil Properties Derived from the Penetration Attempts and Related Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218 (8), pp.72. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-022-00941-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSight Constraints on the Global Character of the Martian Crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott M. Mclennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Largest recent impact craters on Mars: Orbital imaging and surface seismic co-investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Posiolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 378 (6618), pp.412-417. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abq7704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsquake Locations and 1-D Seismic Models for Mars From InSight Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (9), pp.e2021JE007067. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JE007067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical H/V spectral ratios at the InSight landing site and implications for the martian subsurface structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Margerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Schmelzbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Onodera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggac391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Seismic Recordings of High‐Frequency Guided Infrasound on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongbo Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouchka Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Beucler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Onodera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (11), pp.e2022JE007483. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal Constraints on the Martian Interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nimmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (11), </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Martian Crustal Seismic Velocities Across the Dichotomy Boundary From Multi‐Orbiting Surface Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Beghein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Mclennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (1), </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL101243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938829v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An autonomous lunar geophysical experiment package (ALGEP) for future space missions In response to Call for White Papers for the Voyage 2050 long-term plan in the ESA Science Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Raucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (2-3), pp.617-640. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-022-09857-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry and Segmentation of Cerberus Fossae, Mars: Implications for Marsquake Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Myhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Hauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021je007118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newly formed craters on Mars located using seismic and acoustic wave data from InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Beucler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliya Posiolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (10), pp.774-780. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-022-01014-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic detection of a deep mantle discontinuity within Mars by InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quancheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Schmerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (42), </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2204474119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03810429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Positive Feedback Between Crustal Thickness and Melt Extraction for the Origin of the Martian Dichotomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bonnet Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (12), pp.e2022JE007472. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Site Tilt and Lander Transfer Function from the Short-Period Seismometer of InSight on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristram Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Myhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (6), pp.2889-2908. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120210058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonances of the InSight Seismometer on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Schmelzbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin van Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (6), pp.2951-2963. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120210137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on Mars seismology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kedar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Tsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (6), pp.2883-2888. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120210260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scientific rationale for deployment of a long-lived geophysical network on the Moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renee Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Neal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Schmerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (4), </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/25c2cfeb.674dcfdf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper mantle structure of Mars from InSight seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savas Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin van Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 373 (6553), pp.434-438. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abf2966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic detection of the martian core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bruce Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 373 (6553), pp.443-448. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abi7730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Fundamental and Higher Mode Surface Wave Dispersion on Mars From Seismic Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haotian Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beghein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Panning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), pp.0. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020EA001263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Companion guide to the marsquake catalog from InSight, Sols 0–478: Data content and non-seismic events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savas Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John F. Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Böse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 310, pp.106597. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.PEPI.2020.106597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward Modeling of the Phobos Tides and Applications to the First Martian Year of the InSight Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nimmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (7), </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021ea001669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic High-Resolution Acquisition Electronics for the NASA InSight Mission on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Zweifel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Mance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan ten Pierick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Schmelzbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (6), pp.2909-2923. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120210071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonances and Lander Modes Observed by InSight on Mars (1–9 Hz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaj Dahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Zenhäusern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (6), pp.2924-2950. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120210056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Pitfalls in the Analysis and Structural Interpretation of Seismic Data from the Mars InSight Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ved Lekić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Compaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120210123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Marsquake catalogue from InSight, sols 0–478</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savas Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin van Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon C Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 310, pp.106595. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super High Frequency Events: A New Class of Events Recorded by the InSight Seismometers on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaj L. Dahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John F. Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savas Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin van Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, 25 pp. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions to Heaven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Wójcicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanwen Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savas Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62, pp.6.22-6.25. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/astrogeo/atab103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulations of the Apollo S‐IVB Artificial Impacts on the Moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Miljković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wójcicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Onodera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (12), pp.68-76. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021EA001887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inversion of the Martian structure using geodynamic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Panning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226 (3), pp.1615-1644. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex‐Dominated Aeolian Activity at InSight's Landing Site, Part 1: Multi‐Instrument Observations, Analysis, and Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mcclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (6), </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020je006757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining Martian Regolith and Vortex Parameters From Combined Seismic and Meteorological Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JE006410. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Focal Mechanisms of Marsquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nienke Brinkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon C Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Schmelzbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.e2020JE006546. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020je006546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Envelope and Attenuation Characteristics of High-Frequency (HF) and Very-High-Frequency (VF) Martian Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Menina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Margerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taïchi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120210127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocorrelation of the ground vibrations recorded by the SEIS‐InSight seismometer on Mars.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Compaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Margerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.e2020JE006498. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Land & Fly” Methods for Effective, Future Lunar Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (4), </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/25c2cfeb.a5f13782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnitude Scales for Marsquakes Calibrated from InSight Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Böse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Deichmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (6), pp.3003-3015. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120210045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of continuous Mars SEIS and pressure data from unsupervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Seydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (6), pp.2964-2981. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120210095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal seismic activity on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knapmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 576, pp.117171. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding SEIS North on Mars: Comparisons Between SEIS Sundial, Inertial and Imaging Measurements and Consequences for Seismic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (3), </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020ea001286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐Frequency Seismic Events on Mars Observed by InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savas Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John F Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Horleston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JE006670. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917246v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening for the Landing: Seismic Detections of Perseverance's Arrival at Mars With InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Wójcicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouchka Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon C Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (4), </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020EA001585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness and structure of the Martian crust from InSight seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark P Panning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Bissig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 373 (6553), pp.438-443. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abf8966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconstruction Algorithm for Temporally Aliased Seismic Signals Recorded by the InSight Mars Lander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sollberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Schmelzbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan O. A. Robertsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nienke Brinkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.191-195. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020EA001234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic constraints from a Mars impact experiment using InSight and Perseverance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Wójcicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon C Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander E Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (1), pp.59-64. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-021-01502-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comodulation Analysis of Atmospheric Energy Injection Into the Ground Motion at InSight, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mcclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020je006538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The whirlwinds of Elysium: A catalog and meteorological characteristics of “dust devil” vortices observed by InSight on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph D. Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Plasman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire E Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 355, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2020.114119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Noise Autocorrelations on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Compaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (6), </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021EA001755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering Attenuation of the Martian Interior through Coda Wave Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foivos Karakostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Schmerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quancheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120210253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Infrasound Signals in InSight Data Using Coupled Pressure/Ground Deformation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bowman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (6), pp.3055-3064. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120210079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Constraints on Planetary Interiors With PPs Receiver Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lekić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. E. Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schmerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Knapmeyer-Endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.2553-2571. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JE006983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Low Frequency Seismic Events at Cerberus Fossae as Long Period Volcanic Quakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kedar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark P Panning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne E Smrekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon C Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott D King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.e2020JE006518. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020je006518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian‐based Simulations of Hypervelocity Impact Experiments on Mars Regolith Proxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Euser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (13), </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL087393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916935v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Infrasound: Numerical Modeling and Analysis of InSight's Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Martire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (6), </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar Seismology: A Data and Instrumentation Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceri Nunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosio Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Marusiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216 (5), </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-00709-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The InSight Blind Test: An Opportunity to Bring a Research Dataset into Teaching Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bigot‐cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Courboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91 (2A), pp.1064-1073. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220190137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Seismic Moment and Seismic Efficiency of Small Impacts on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wójcicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. D. Bastow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. A. Teanby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Miljković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125, p.1535-1581. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03584468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal and time-varying magnetic fields at the InSight landing site on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine L. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mittelholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher T. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.199-204. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0537-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02544796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On‐Deck Seismology: Lessons from InSight for Future Planetary Seismology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bruce Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kedar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (4), </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JE006353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The seismicity of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.205-212. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0539-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Observations of Phobos Transits by InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Widmer‐schnidrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐r. Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mittelholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (19), </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL089099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ionospheric view of the 2011 Tohoku-Oki earthquake seismic source: the first 60 seconds of the rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mala Bagiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhanya Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Astafyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bletery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-61749-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSS/1: Single‐station and single‐event marsquake inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Beucler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A Panning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Knapmeyer‐endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (12), pp.1-37. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020EA001118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure Effects on the SEIS‐InSight Instrument, Improvement of Seismic Records, and Characterization of Long Period Atmospheric Waves From Ground Displacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthasar Kenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (7), pp.0. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JE006278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of Space Missions to Better Tsunami Science: Observations, Models and Warnings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Occhipinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schindelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pinel-Puysségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (6), pp.1535-1581. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-020-09616-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03189851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology of the InSight landing site on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. H Warner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.1014. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-14679-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Polarization of Ambient Noise on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Horleston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the shallow elastic and anelastic structure of Mars from InSight seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.213-220. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0536-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection, Analysis, and Removal of Glitches From InSight's Seismic Data From Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John‐robert Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Widmer‐schnidrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (11), </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020ea001317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface Structure at the InSight Landing Site From Compliance Measurements by Seismic and Meteorological Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Kenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (6), pp.e2020JE006387. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020je006387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results from the InSight mission on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bruce Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Smrekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.183-189. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0544-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atmosphere of Mars as observed by InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Lemmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.190-198. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0534-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crust stratigraphy and heterogeneities of the first kilometers at the dichotomy boundary in western Elysium Planitia and implications for InSight lander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quantin-Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 338, pp.113511. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Crater Near InSight: Implications for Seismic Impact Detectability on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Teanby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (8), pp.e2020JE006382. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933048v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Dust Devil Tracks Around the InSight Landing Site, Mars, and Comparison With In Situ Atmospheric Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (10), pp.e2020GL087234. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020gl087234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing for InSight: Evaluation of the Blind Test for Martian Seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin van Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savas Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Francis Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Alemany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 90 (4), pp.1518-1534. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220180379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining True North on Mars by Using a Sundial on InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. P Onufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215 (1), pp.215:2. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0568-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-mission InSights on the Interior of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne E. Smrekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilman Spohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bruce Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215 (1), pp.1-72. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0563-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Seismic Moment Rate from an Incomplete Seismicity Catalog, in the Context of the InSight Mission to Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Knapmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Knapmeyer‐endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana‐catalina Plesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Böse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109 (3), pp.1125-1147. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120180258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02544967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSight Auxiliary Payload Sensor Suite (APSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Rodriguez-Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leneman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215, 33 pp. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0570-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03586664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar Seismology: An Update on Interior Structure Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Margerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215 (8), pp.0. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S11214-019-0613-Y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the Primary Sorption Pump for the SEIS Seismometer of the InSight Mission to Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihail Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Voecks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 214 (8), </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0548-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02545071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars’ Background Free Oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nishikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-019-0579-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rheology and thermal history of Mars revealed by the orbital evolution of Phobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark P Panning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Lainey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 569 (7757), pp.523-527. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1202-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEIS: Insight’s Seismic Experiment for Internal Structure of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215 (1), </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0574-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188213v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami Wave Height Estimation from GPS-Derived Ionospheric Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie M Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (5), pp.4329 - 4348. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology and Physical Properties Investigations by the InSight Lander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kargl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (5), pp.84. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0512-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Model of the SEIS Leveling System Transfer Matrix and Resonances: Application to SEIS Rotational Seismology and Dynamic Ground Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bierwirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aron Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (119), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0555-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-Day Mars' Seismicity Predicted From 3-D Thermal Evolution Models of Interior Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Plesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knapmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (6), pp.2580-2589. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL076124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Science with InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas A. Teanby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (7), pp.1-64. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0543-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pre-Landing Assessment of Regolith Properties at the InSight Landing Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (6), pp.104. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0537-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vital Signs: Seismology of Icy Ocean Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Vance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kedar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark P Panning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon C Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Bills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), pp.37-53. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ast.2016.1612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02549898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Body Waves, Instrumentation Resonances, and Prior Assumptions on Rayleigh Wave Ellipticity Inversion for Shallow Structure at the InSight Landing Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthasar Kenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew P. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Knapmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (5), pp.94. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0529-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact-Seismic Investigations of the InSight Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas A. Teanby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Miljkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Stevanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (132), pp.1-68. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0562-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnitude Scales for Marsquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Böse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon C Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savas Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Francis Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108 (5A), pp.2764-2777. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120180037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02546686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Detectability and Use of Normal Modes for Determining Interior Structure of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Bissig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin van Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon C Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (8), </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0547-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02546649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of Meteor Rayleigh Waves on Earth and Modeling of Air Coupled Rayleigh Waves on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foivos Karakostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carene Larmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (8), </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0566-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02545014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Investigation of the Mechanical Properties of Some Martian Regolith Simulants with Respect to the Surface Properties at the InSight Mission Landing Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foivos Karakostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dhemaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211 (1-4), pp.191 - 213. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-017-0339-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of Seismic Wave Propagation on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebru Bozdağ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youyi Ruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Metthez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir R. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuangdai Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211 (1-4), pp.571 - 594. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-017-0350-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami modeling with solid Earth–ocean–atmosphere coupled normal modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211 (2), pp.1119 - 1138. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggx322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of the InSight Landing Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Warner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fergason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211 (1-4), pp.5-95. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-016-0321-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planned Products of the Mars Structure Service for the InSight Mission to Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bruce Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211 (1-4), pp.611-650. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-016-0317-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-Difference Modeling of Acoustic and Gravity Wave Propagation in Mars Atmosphere: Application to Infrasounds Emitted by Meteor Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Komatitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 211 (n° 1-4), pp. 547-570. </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-016-0324-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Ground Deformation and Shallow Surface Waves Generated by Martian Dust Devils and Perspectives for Near-Surface Structure Inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthasar Kenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kedar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211 (1-4), pp.501-524. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-017-0378-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02551135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic framework for single-station location of seismicity on Earth and Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Böse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Euchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 262, pp.48-65. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: An Investigation of the Mechanical Properties of Some Martian Regolith Simulants with Respect to the Surface Properties at the InSight Mission Landing Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foivos Karakostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dhemaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211 (1-4), pp.215-215. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-017-0398-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02552601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing for InSight: An Invitation to Participate in a Blind Test for Martian Seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 88 (n° 5), pp. 1290-1302. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220170094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of deep moonquake source parameters: Implication for fault characteristics and thermal state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiro Nishikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Tanaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (7), pp.1487-1504. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JE005147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02553247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations of the Seismic Pressure Noise on Mars Determined from Large Eddy Simulations and Demonstration of Pressure Decorrelation Techniques for the Insight Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthasar Kenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-017-0343-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Noise Model of the SEIS Seismometer of the InSight Mission to Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William T. Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211, pp.383-428. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-017-0409-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03748834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Regolith Properties Using Seismic Signals Generated by InSight’s HP3 Penetrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kedar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211 (1-4), pp.315 - 337. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-017-0391-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traveling ionospheric disturbances propagating ahead of the Tohoku-Oki tsunami: a case study,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Kherani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lognonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Klausner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 204 (2), pp.1148-1158. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggv500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-station and single-event marsquake location and inversion for structure using synthetic Martian waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Böse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 258, pp.28-42. </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2016.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Wind-Induced Mechanical Noise on the InSight Seismometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp. 1-27. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-016-0311-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of atmospheric-coupled Rayleigh waves on planets with atmosphere: From Earth observation to Mars and Venus perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Karakostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nishikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140 (2), pp.1447 - 1468. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4960788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prompt gravity signal induced by the 2011 Tohoku-Oki earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms13349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02279303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency noise elimination technique for 24-bit Σ-Δ data acquisition systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Bo Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ze-Bing Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan-Qing Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86 (3), pp.034708. </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4914890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02559863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismometer Detection of Dust Devil Vortices by Ground Tilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kedar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105 (6), pp.3015-3023. </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120150133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02555145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency band enlargement of the penetrator seismometer and its application to moonquake observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuhei Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Nébut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Shiraishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (2), pp.341-354. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2015.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02557299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EChO science case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Tinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Eccleston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hartogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Isaak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (2-3), pp.329-391. </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-015-9484-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact cutoff frequency – momentum scaling law inverted from Apollo seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Gudkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Miljković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Gagnepain-Beyneix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 427, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2015.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03917399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar Surface Gravimeter as a lunar seismometer: Investigation of a new source of seismic information on the Moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (2), pp.343-358. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JE004724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02559880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First tsunami gravity wave detection in ionospheric radio occultation data,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Walwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (5), pp.125-133. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014EA000054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the scientific aims of the MISS seismic experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. V. Gudkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. N. Zharkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. N. Raevsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar System Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.11-21. </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0038094614010043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying single-station seismic approaches using Earth-based data: Preparation for data return from the InSight mission to Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark P Panning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Beucler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 248, pp.230-242. </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2014.10.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02557342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the possibility of lunar core phase detection using new seismometers for soft-landers in future lunar missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuhei Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozomu Takeuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.18-31. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2013.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02561971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionospheric response to earthquakes of different magnitudes: Larger quakes perturb the ionosphere stronger and longer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Astafyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Shalimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Olshanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (9), pp.1675-1681. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/grl.50398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01513906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Sumatra 2004 to Tohoku-Oki 2011: The systematic GPS detection of the ionospheric signature induced by tsunamigenic earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Occhipinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Watada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (6), pp.3623-3636. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgra.50322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01050185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOCE: The first seismometer in orbit around the Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Bruinsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eelco N Doornbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cachoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (5), pp.1015-1020. </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/grl.50205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02563854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters of seismic source as deduced from 1 Hz ionospheric GPS data: Case study of the 2011 Tohoku-oki event,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Astafyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Khelfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yahagi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (9), pp.5942-5950. </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgra.50556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farside explorer: unique science from a mission to the farside of the moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Alkalai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bruce Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.529-585. </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-011-9252-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to “Very Preliminary Reference Moon Model”, by R.F. Garcia, J. Gagnepain-Beyneix, S. Chevrot, P. Lognonné [Phys. Earth Planet. Inter. 188 (2011) 96–113]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Gagnepain-Beyneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 202-203, pp.89-91. </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2012.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02562440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Mars geophysical observatories for understanding its internal structure, rotation, and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Dehant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (1), pp.123-145. </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2011.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the Total Electronic Content and magnetic ﬁeld anomalies generated by the 2011 Tohoku-oki tsunami and associated acoustic-gravity waves,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Kherani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Astafyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 191 (3), pp.1049-1066. </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2012.05617.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power and duration of impact flashes on the Moon : Implication for the cause of radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vaubaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Feuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 218 (1), pp. 115-124. </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2011.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and modeling of Rayleigh wave induced patterns in the ionosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi M Munekane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (A5), pp.A05320. </w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JA016060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02564342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar sounding of temperate permafrost in Alaska: Analogy to the Martian midlatitude to high-latitude ice-rich terrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essam Heggy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Clifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (E11), </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JE003768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02564101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of seismic network design: Application to a geophysical international lunar network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuhei Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Feuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (4), pp.343-354. </w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2010.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02566114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The resonant response of the ionosphere imaged after the 2011 off the Pacific coast of Tohoku Earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie M Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E M Astafyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Alam Kherani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63, pp.853-857. </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5047/eps.2011.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01514431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to detect seismic surface waves in 1Hz-sampled GPS time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Houlié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Occhipinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep00044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03606462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatiles in the atmosphere of Mars: The effects of volcanism and escape constrained by isotopic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 303 (3-4), pp.299-309. </w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02564353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Detection of the Lunar Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renee Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Ying Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Garnero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 331 (6015), pp.309-312. </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1199375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami signature in the ionosphere: A simulation of OTH radar observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierdavide Coïsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Occhipinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (6), </w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010RS004603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02564116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional numerical modeling of tsunami-related internal gravity waves in the Hawaiian atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Occhipinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierdavide Coisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Makela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allgeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alam Kherani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (7), pp.847-851. </w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5047/eps.2011.06.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02527677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First ionospheric images of the seismic fault slip on the example of the Tohoku-oki earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Astafyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, pp.L22104. </w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL049623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01513888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large impacts detected by the Apollo seismometers: Impactor mass and source cutoff frequency estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. V. Gudkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gagnepain-Beyneix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 211, pp.1049-1065. </w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2010.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03606498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging and modeling the ionospheric airglow response over Hawaii to the tsunami generated by the Tohoku earthquake of 11 March 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Makela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gehrels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (24), pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL047860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very preliminary reference Moon model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Gagnepain-Beyneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 188 (1-2), pp.96-113. </w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2011.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging and modeling the ionospheric airglow response over Hawaii to the tsunami generated by the Tohoku earthquake of 11 March 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J J Makela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gehrels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (24), pp.L00G02. </w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL047860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01390103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nostradamus: The radar that wanted to be a seismometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Occhipinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (18), pp.L18104. </w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GL044009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02566137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionospheric gravity waves detected offshore Hawaii after tsunamis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Occhipinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (17), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GL044479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02566535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithosphere-atmosphere-ionosphere coupling after the 2003 explosive eruption of the Soufriere Hills Volcano, Montserrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dautermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen S Mattioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 179 (3), pp.1537 - 1546. </w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04390.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02527942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander radioscience for obtaining the rotation and orientation of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dehant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Folkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Renotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (8-9), pp.1050-1067. </w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2008.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounding the subsurface of Athabasca Valles using MARSIS radar data: Exploring the volcanic and fluvial hypotheses for the origin of the rafted plate terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essam Heggy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Clifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Frigeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey J. Plaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (E8), pp.E08003. </w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JE003299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02613964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ejecta accumulation on the crater population of asteroid 433 Eros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Komatitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114, pp.E06006. </w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JE003229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moon meteoritic seismic hum: Steady state prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Feuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine L. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renee Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (E12), pp.IPGP contribution 2540. </w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JE003294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02567454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent picture of early hydrodynamic escape of Venus atmosphere explaining present Ne and Ar isotopic ratios and low oxygen atmospheric content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 286 (3-4), pp.503-513. </w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2009.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02613140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The present-day atmosphere of Mars: Where does it come from ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 277 (3/4), pp.384-393. </w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A swarm of small shield volcanoes on Syria Planum, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (E9), pp.E09010. </w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JE002945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic dependence of ionospheric disturbances induced by tsunamigenic internal gravity waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Occhipinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alam Alam Kherani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 173 (3), pp.753 - 765. </w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03760.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02528056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface water detection on Mars by astronauts using a seismic refraction method: Tests during a manned Mars mission simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Pletser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dehant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64 (4), pp.457-466. </w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2008.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02614221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of the ionosphere to the seismic trigerred acoustic waves: electron density and electromagnetic fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alam Alam Kherani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Crespon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 176 (1), pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03818.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02528023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical assessment of the effects of topography and crustal thickness on Martian seismograms using a coupled modal solution–spectral element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.B. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 196 (1), pp.78. </w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2007.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary Magnetic Dynamo Effect on Atmospheric Protection of Early Earth and Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dehant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. N. Kulikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129, pp.279-300. </w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-007-9163-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water, Life, and Planetary Geodynamical Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. van Thienen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benzerara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129, pp.167-203. </w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-007-9149-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BepiColombo Laser Altimeter (BELA): Concept and baseline design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Barriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beutler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (10), pp.1398-1413. </w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2007.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epilogue: The Origins of Life in the Solar System and Future Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Des Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Raulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Fishbaugh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129 (1-3), pp.301-304. </w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-007-9239-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BepiColombo Laser Altimeter (BELA): Concept and baseline design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Barriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beutler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (10), pp.1398-1413. </w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2007.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: A Multidisciplinary Approach to Habitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn E. Fishbaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Des Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Raulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-007-9208-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional waveform modeling of ionospheric signature induced by the 2004 Sumatra tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Occhipinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alam Kherani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (20), pp.L20104. </w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GL026865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01270093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A top-down origin for martian mantle plumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. van Thienen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. van Hoolst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 185 (1), pp.197-210. </w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2006.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral variations of lunar crustal thickness from the Apollo seismic data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Mizutani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 243 (1-2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2005.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long lived Martian Geoscience Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Agency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 588, pp.163-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A seismic model of the lunar mantle and constraints on temperature and mineralogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Gagnepain-Beyneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilman Spohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 159 (3-4), pp.140-166. </w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2006.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-based GPS imaging of ionospheric post-seismic signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Crespon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Ducic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (5), pp.528-540. </w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2005.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLANETARY SEISMOLOGY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Earth and Planetary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (1), pp.571-604. </w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev.earth.33.092203.122604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interior structure of terrestrial planets: Modeling Mars’ mantle andits electromagnetic, geodetic, and seismic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Verhoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (E4), pp.E04009. </w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JE002271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting atmospheric perturbations produced by Venus quakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32, pp. 655-675. </w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GL023558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03601113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionospheric detection of gravity waves induced by tsunamis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Ducic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroo Kanamori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Murakami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 160 (3), pp.840-848. </w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02552.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional ionospheric tomography of post-seismic perturbations produced by the Denali earthquake from GPS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crespon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ducic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 163, pp.1049-1064. </w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02775.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03601099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional ionospheric tomography of post-seismic perturbations produced by the Denali earthquake from GPS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crespon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ducic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 163 (3), pp.1049-1064. </w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02775.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the Martian lithosphere from gravity and topography data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Belleguic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (E11), </w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JE002437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic waves generated from seismic surface waves: propagation properties determined from Doppler sounding observations and normal-mode modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158, pp.1067-1077. </w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02377.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03600278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network science/Netlander: an European mission to study the planet Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dehant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (11), pp.977-985. </w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2004.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEP (Mars environment package): Toward a package for studying environmental conditions at the surface of mars from future lander/rover missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (8), pp.1702-1709. </w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2003.08.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Moon possess a molten core? Probing the deep lunar interior using results from LLR and Lunar Prospector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mosegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 109, p. 109-134. </w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JE002294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03600277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal modes and long period seismograms in a 3D anelastic elliptical rotating Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Millot-Langet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clévédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (5), pp.1202. </w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002GL016257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01390052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionospheric remote sensing of the Denali Earthquake Rayleigh surface waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Ducic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30, </w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003gl017812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidally induced surface displacements, external potential variations, and gravity variations on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. van Hoolst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dehant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roosbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 161 (2), pp.281-296. </w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0019-1035(02)00045-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new seismic model of the Moon: implications for structure, thermal evolution and formation of the Moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Gagnepain-Beyneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 211 (1-2), pp.27-44. </w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00172-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lavoisier mission : A system of descent probe and balloon flotilla for geochemical investigation of the deep atmosphere and surface of Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quémerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (2), pp.255-264. </w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0273-1177(01)00576-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific objectives of the DYNAMO mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27 (11), pp.1851-1860. </w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0273-1177(01)00338-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03234667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal modes modelling of post-seismic ionospheric oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28, pp.697-700. </w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000GL000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03597765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First seismic receiver functions on the Moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Vinnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Gagnepain-Beyneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28, pp.3031-3034. </w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001GL012859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03597762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of the International Conference on Mars Exploration Program & Sample Return Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48 (12-14), pp.1143-1144. </w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-0633(00)00098-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NetLander very broad band seismometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gagnepain-Beyneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48 (12-14), pp.1289-1302. </w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-0633(00)00110-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic waveform modeling and surface wave tomography in a three-dimensional Earth: asymptotic and non-asymptotic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Clévédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mégnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Romanowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 119 (1-2), pp.37-56. </w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0031-9201(99)00152-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network science landers for Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Harri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Marsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Leppelmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 23 (11), pp.1915-1924. </w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0273-1177(99)00279-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sophisticated lander for scientific exploration of Mars: scientific objectives and implementation of the Mars-96 Small Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Linkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Harri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lipatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Belostotskaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Derbunovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46 (6-7), pp.717-737. </w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-0633(98)00008-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of seismograms and atmospheric oscillations by normal-mode summation for a spherical earth model with realistic atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clévedé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroo Kanamori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 135 (2), pp.388-406. </w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-246X.1998.00665.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01390017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The seismic OPTIMISM experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Zharkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Romanowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Menvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poupinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46 (6-7), pp.739-747. </w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-0633(98)00009-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards multiscalar and multiparameter networks for the next century: The French efforts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Beauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Roult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Karczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 108 (2), pp.155-174. </w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0031-9201(98)00093-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction of long period Rayleigh waves effects of mode coupling by a slab: effects of mode coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clévédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (9), pp.1035-1038. </w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/97GL00948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01390093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Seismology: A Search for Primary Pressure Waves Following Impacts A and H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Galdemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lagage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 121 (2), pp.331-340. </w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/icar.1996.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of the atmospheric pressure changes on seismic signals or how to improve the quality of a station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Karczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 86 (6), pp.1760-1769. </w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/BSSA0860061760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03940053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra broad band seismology on InterMarsNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Gagnepain Beyneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.Bruce Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Karczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 44 (11), pp.1237-1249. </w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-0633(96)00083-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frechet derivatives of coupled seismograms with respect to an anelastic rotating earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clévédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 124 (2), pp.456-482. </w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.1996.tb07032.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01390048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 micron mapping of Jupiter on the CFHT after the impacts of comet P/Shoemaker‐Levy 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Billebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Drossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vauglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 22 (13), pp.1777-1780. </w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/95GL01438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation of Jovian Seismic Waves by the Shoemaker-Levy 9 Cometary Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Dahlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 110 (2), pp.180-195. </w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/icar.1994.1115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03940049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new technique in demodulation of normal modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramin Nawab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 84 (1-4), pp.139-160. </w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0031-9201(94)90038-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Pilot Experiment OFM-SISMOBS: first scientific results on noise level and event detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Karczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Romanowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Bouaricha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 84 (1-4), pp.321-336. </w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0031-9201(94)90050-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary seismology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 14 (3), pp.239-302. </w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00690946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal Modes and Seismograms in an Anelastic Rotating Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 96 (B12), pp.20309-20319. </w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/91JB00420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a global plume distribution on Earth normal modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Romanowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 17 (10), pp.1493-1496. </w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/GL017i010p01493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of coupled normal modes of the Earth: the spectral method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Romanowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 102 (2), pp.365-395. </w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.1990.tb04472.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of coupled normal modes of the Earth: the spectral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Romanowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sharp lateral heterogeneity on the Earth's normal modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Neele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Romanowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Snieder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 16 (5), pp.397-400. </w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/GL016i005p00397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the Seismogenic Thickness of Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Catalina Plesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris van Zelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara de Toffoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-915, </w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04681664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quest for quakes on Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris van Zelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Crameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara de Toffoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël F Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ghail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-1010, </w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-1010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04676973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSight for seismically detectability and seismically triggered avalanches on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Sainton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Adama Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-366, </w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanical properties of the Martian soil at the InSight landing site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vrettos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeedings 20th International Conference on Soil Mechanics and Geotechnical Engineering, Sydney, May 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of Mars atmospheric waves trapped in the night side surface wave guide and predictions of measurements by pressure and seismic sensors of InSight Mars mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Martire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, à renseigner, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the seismic and geological structure of the martian crust at the dichotomy boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Quantin-Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Schmerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, The Woodlands, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical model of the SEIS leveling system transfer matrix and resonances: application to SEIS rotational seismology and dynamic ground interaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bierwirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aron Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, à renseigner, Unknown Region. p. 171-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and development of an interferometric readout for planetary seismometers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Halloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Raucourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany. p. 171-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VAMOS: a SmallSat mission concept for remote sensing of Venusian seismic activity from orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian M. Sutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Cutts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan M. Didion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Grawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2309439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The investigation of the Mechanical Properties of the Martian soils at the InSight Mission Landing Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foivos Karakostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demaied Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lognonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China - Europe Conference on Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic signals from Dust Devils on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthasar Kenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kedar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, à renseigner, Unknown Region. p. 196-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets ionosphériques de l'activité sismique et des perturbations de la haute atmosphère: observations, modélisations physiques et études statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuo Onishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Parrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque de restitution du TOSCA (Terre, Océan, Surfaces continentales, Atmosphère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSIGHT: Using Earth data to demonstrate inversion techniques for Mars' interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panning M. P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Beucler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banerdt W. B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th Annual Lunar Planet. Science Conf.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSIGHT and single-station broadband seismology: From signal and noise to interior structure determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th Annual Lunar Planet. Science Conf.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early evolution of Venus controled by hydrodynamic escape.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Venus Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early evolution of Venus controled by hydrodynamic escape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars rotation and deformation as seen from a lander or a spacecraft orbiting a planet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dehant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Hooslt T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Menvielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismology on Mars with the GEP/seismometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Beucler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mars Science and Exploration Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars rotation and deformation as seen from a lander or a spacecraft orbiting a planet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dehant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. van Hoolst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Menvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical constraints on the internal structure of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Verhoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Feb 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Network of Geophysical Planetary Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long lived Martian Geoscience Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long lived martian geoscience observatory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Igel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39TH ESLAB Symposium on Trends in Space Science and Cosmic Vision 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Noordwijk, Netherlands. pp.163-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes géophysiques sur la structure interne de Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Verhoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical constraints on the internal structure of Mars.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Verhoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mars Dialogue (MAGE final Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long lived martian geoscience observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Igel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th ESLAB Symposium: Trends in Space Science and Cosmic Vision 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Network of Geophysical Observatories for Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banerdt W. B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Crisp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dehant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delory G. T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mar 2005, pp.abstract no.2074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience de sismologie SEIS sur NetLander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismicity on Venus: optimal detection methods and target regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris van Zelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara de Toffoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ghail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gülcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.EGU24-12790, 2024, </w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04506991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic wave detectability on Venus using ground deformation sensors, infrasound sensors on balloons and airglow imagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris van Zelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Peter Näsholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Horleston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. EPSC Abstracts, 17, pp.EPSC2024-728, 2024, </w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04677721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars from the InSight: Seismology Beyond Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bruce Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Smrekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progresses in European Earthquake Engineering and Seismology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.74-89, 2022, Springer Proceedings in Earth and Environmental Sciences, </w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15104-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary seismometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraterrestrial Seismology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.36-48, 2015, </w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781107300668.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary Seismology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise on Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.65-120, 2015, </w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-53802-4.00167-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact seismology on terrestrial and giant planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kawamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraterrestrial Seismology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.250-263, 2015, </w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781107300668.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Antenna Array for GNSS/GPS Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7340, Springer Berlin Heidelberg, pp.183-190, 2012, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31254-0_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic waves from atmospheric sources and Atmospheric/Ionospheric signatures of seismic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrasound Monitoring for Atmospheric Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.281-304, 2010, </w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-9508-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary Seismology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise on Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.69-122, 2007, </w:t></w:r><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-044452748-6.00154-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander and penetrator science for near-Earth object mitigation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Seiferlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pätzold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitigation of Hazardous Comets and Asteroids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.266-291, 2004, </w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9780511525049.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 Normal modes of the earth and planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clévédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Handbook of Earthquake and Engineering Seismology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 81, Elsevier, pp.125-I, 2002, International Geophysics, </w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0074-6142(02)80213-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sismologie ionosphérique et GNSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Occhipinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resif-Epos newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1341"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Lognonne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (285)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the Thermochemical Structure of Mars Through Joint Inversion of Multidisciplinary Geophysical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Verhoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 131 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic evidence for a highly heterogeneous martian mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Thomas Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 389 (6763), pp.899-903. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adk4292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Impacts on Mars: Unraveling Seismic Propagation Paths Through a Cerberus Fossae Impact Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Thomas Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Wójcicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (3), pp.044061. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024GL110159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of small fresh craters on the Moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sheward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avdellidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 699, pp.L3. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202555481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Marsquake Nests in InSight Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael F Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iona Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Margerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (7), pp.e2024JE008782. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JE008782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling lunar response to gravitational waves using normal-mode approach and tidal forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Majstorović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (4), pp.044061. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.111.044061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WindSightNet: The Inter‐Annual Variability of Martian Winds Retrieved From InSight's Seismic Data With Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (2), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JE008695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Wave Detectability on Venus Using Ground Deformation Sensors, Infrasound Sensors on Balloons and Airglow Imagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël F Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris van Zelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Peter Näsholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Horleston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (11), pp.e2024EA003670. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024EA003670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04771490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the Speed of Sound and Wind in the Nighttime Martian Boundary Layer From Impact‐Generated Infrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouchka Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongbo Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe H Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carène Larmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael F Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gl109726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04698349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on Lateral Variations of Martian Crustal Thickness From Seismological and Gravity Field Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël F Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (4), pp.e2023GL105701. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gl105701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive theory for 1-D (an)elastic medium deformation due to plane-wave fluid pressure perturbation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongbo Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 236 (3), pp.1499-1512. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggae005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibly seismically triggered avalanches after the S1222a Marsquake and S1000a impact event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J. Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Teuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 411, pp.115942. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismically detected cratering on Mars: Enhanced recent impact flux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (26), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adk7615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Martian soil at the InSight landing site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilman Spohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Schmelzbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils and Rocks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Deformation Characteristics of Geomaterials, 47 (3), pp.e2024005023. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28927/SR.2024.005023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismically detected cratering on Mars: Enhanced recent impact flux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (26), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adk7615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The In Situ Evaluation of the SEIS Noise Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Onodera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220, pp.26. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-024-01056-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04729898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐ and Low‐Frequency Waveform Analysis the Marsquake of Sol 1222: Focal Mechanism, Centroid Moment Tensor Inversion and Source Time Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Malytskyy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Křížová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023ea003272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of impact seismic sources using the stress glut theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouchka Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carene Larmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 238 (1), pp.156 - 186. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggae144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Deep Moonquake Source Regions Using Their Temporal and Spatial Patterns and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Majstorović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Panning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Machine Learning and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (2), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JH000117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave Velocities and Poisson Ratio in a Loose Sandy Martian Regolith Simulant Under Low Stresses: 1. Laboratory Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Betancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Banerdt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (11), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JE007988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints for the Martian Crustal Structure From Rayleigh Waves Ellipticity of Large Seismic Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL104816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04216003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment and surface operations of the SEIS instrument onboard the InSight mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Yana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lapeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 202, pp.772-781. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2022.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in Scattering Properties of the Shallow Crusts of Earth, Mars, and the Moon Revealed by P-Wave Receiver Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (8), pp.e2022JE007676. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04199337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Martian Crust Below InSight From Surface Waves and Body Waves Generated by Nearby Meteoroid Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Beucler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (23), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL104601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Lunar Impact Flash Observations into the Daytime with Short-Wave Infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sheward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avdellidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad2707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04462258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from InSight Robotic Arm Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Balabanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 219 (3), pp.20. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-023-00964-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Seismicity of Mars With InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JE007826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04199335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Martian Regional Crustal Structure Near the Dichotomy Using S1222a Surface-Wave Group Velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongbo Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuaki Fuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL103136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04155748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal Structure Constraints From the Detection of the SsPp Phase on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Beghein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott M. Mclennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022EA002416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04155759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐Frequency Receiver Functions With Event S1222a Reveal a Discontinuity in the Martian Shallow Crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plasman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Knapmeyer-Endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (5), </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL101627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin state and deep interior structure of Mars from InSight radio tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Maistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Caldiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yseboodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Baland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 619 (7971), pp.733-737. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06150-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Wind Dispersion Effects During the InSight Tether Burial Activities to Better Constrain the Regolith Grain Size Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K S Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Beucler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (5), </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04154883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focal Mechanism Determination of Event S1222a and Implications for Tectonics Near the Dichotomy Boundary in Southern Elysium Planitia, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lekić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schmerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (9), pp.e2023JE007793. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023je007793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave Velocities and Poisson Ratio in a Loose Sandy Martian Regolith Simulant Under Low Stresses: 2. Theoretical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Pablo Castillo Betancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bruce Banerdt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (11), pp.e2023JE008008. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023je008008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar Gravitational-Wave Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marica Branchesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Falanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karan Jani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Katsanevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 219 (8), pp.67. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-023-01015-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Scattering and Absorption Properties of Mars Estimated Through Coda Analysis on a Long-Period Surface Wave of S1222a Marsquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Onodera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeda Takuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiwamu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Margerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL102716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04187893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of S1222a Source Parameters Based on Site Effect Simulation and Implication for the Event Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanbo Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongbo Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián. Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Onodera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL103429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04187891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Crustal Thickness Revealed by Surface Waves Orbiting Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -C. Plesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL103482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04155697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical evidence for an enriched molten silicate layer above Mars’s core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongbo Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quancheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 622 (7984), pp.712-717. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06601-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Mechanical Analysis Test for Evaluating Loose Sands on a Wide Strain Range—Application to the InSight Mission on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Juliana Chaparro López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Pablo Castillo-Betancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical Testing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (6), pp.20230381. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/gtj20230381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observations of core-transiting seismic phases on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica C E Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vedran Lekic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Durán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2217090120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of Martian Convective Vortices Observed by InSight and Implications for Vertical Vortex Structure and Subsurface Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Onodera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiwamu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (8), pp.e2023JE007896. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JE007896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Seismic Events from InSight Confirmed as New Impacts on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid J. Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin A. Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M. Grindrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Zenhäusern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ace9b4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04462257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Mars Normal Modes From S1222a Event and Seismic Hum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL103205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04155699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratification of Heterogeneity in the Lithosphere of Mars From Envelope Modeling of Event S1222a and Near Impacts: Interpretation and Implications for Very-High-Frequency Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Margerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (7), </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL103202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04155747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interaction between the SEIS seismometer of the InSight Martian mission and a regolith simulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Pablo Castillo Betancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Caicedo Hormaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foivos Karakostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgeot.21.00171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552358v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Efficiency and Seismic Moment for Small Craters on Mars Formed in the Layered Uppermost Crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Miljković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wójcicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael F Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (4), pp.e2022JE007698. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin state and deep interior structure of Mars from InSight radio tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Maistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Caldiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yseboodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Baland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 619, pp.733-737. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06150-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04187889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tectonic Origin for the Largest Marsquake Observed by InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grindrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (20), </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL103619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Seismic Moment Rate of Mars After Event S1222a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knapmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -C. Plesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL102296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04155749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars seismology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.B. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Earth and Planetary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (1), </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-earth-031621-073318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints for the Martian Crustal Structure From Rayleigh Waves Ellipticity of Large Seismic Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián. Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Margerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongbo Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL104816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04199338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning and marsquakes: a tool to predict atmospheric-seismic noise for the NASA InSight mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A E Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R F Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chédozeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 233 (2), pp.978-998. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggac464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Inversion of Receiver Functions and Apparent Incidence Angles to Determine the Crustal Structure of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Mosegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiner Igel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (3), </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL100469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating the largest event observed on Mars with multi‐orbit surface waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beghein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL101270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic sources of InSight marsquakes and seismotectonic context of Elysium Planitia, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Plasman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Fuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 837, pp.229434. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Waves and Crustal Structure on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lekić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 378 (6618), pp.417-421. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abq7157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Seismicity of Mars Observed by the NASA InSight Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stähler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (5), pp.639-656. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1062798722000254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Far Side of Mars: Two Distant Marsquakes Detected by InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Horleston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savas Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seismic Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (2), pp.88 - 99. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0320220007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Regolith Seismic Velocity Measurement at the InSight Landing Site on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nienke Brinkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Schmelzbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sollberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Ten Pierick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Edme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03839237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the martian crust away from the InSight landing site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Beghein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott M Mclennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C Horleston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.7950. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-35662-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The InSight HP3 Penetrator (Mole) on Mars: Soil Properties Derived from the Penetration Attempts and Related Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218 (8), pp.72. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-022-00941-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Largest recent impact craters on Mars: Orbital imaging and surface seismic co-investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Posiolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 378 (6618), pp.412-417. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abq7704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonics of Cerberus Fossae unveiled by marsquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon C. Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mittelholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-022-01803-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03868823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSight Constraints on the Global Character of the Martian Crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott M. Mclennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure Along the Martian Dichotomy Constrained by Rayleigh and Love Waves and their Overtones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lekic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL101666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Seismic Recordings of High‐Frequency Guided Infrasound on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongbo Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouchka Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Beucler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Onodera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (11), pp.e2022JE007483. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsquake Locations and 1-D Seismic Models for Mars From InSight Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (9), pp.e2021JE007067. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JE007067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical H/V spectral ratios at the InSight landing site and implications for the martian subsurface structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Margerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Schmelzbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Onodera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggac391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal Constraints on the Martian Interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nimmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (11), </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An autonomous lunar geophysical experiment package (ALGEP) for future space missions In response to Call for White Papers for the Voyage 2050 long-term plan in the ESA Science Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Raucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (2-3), pp.617-640. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-022-09857-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry and Segmentation of Cerberus Fossae, Mars: Implications for Marsquake Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Myhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Hauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021je007118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newly formed craters on Mars located using seismic and acoustic wave data from InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Beucler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliya Posiolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (10), pp.774-780. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-022-01014-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Martian Crustal Seismic Velocities Across the Dichotomy Boundary From Multi‐Orbiting Surface Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Beghein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Mclennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (1), </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL101243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938829v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic detection of a deep mantle discontinuity within Mars by InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quancheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Schmerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (42), </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2204474119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03810429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Positive Feedback Between Crustal Thickness and Melt Extraction for the Origin of the Martian Dichotomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bonnet Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (12), pp.e2022JE007472. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal Anisotropy in the Martian Lowlands From Surface Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beghein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Weidner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wookey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (24), </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL101508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of subsurface seismic velocities monitored by the SEIS-InSight seismometer on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Compaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Margerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R F Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for crustal seismic anisotropy at the InSight lander site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Beghein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Wookey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 593, pp.117654. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03918195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lunar Geophysical Network Landing Sites Science Rationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haviland Heidi Fuqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renee Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive R Neal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël F Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (2), pp.40. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ac0f82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marsquake catalogue from InSight, sols 0-1011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savas Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John F. Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon C. Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Horleston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 333, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2022.106943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03869093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward Modeling of the Phobos Tides and Applications to the First Martian Year of the InSight Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nimmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (7), </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021ea001669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Companion guide to the marsquake catalog from InSight, Sols 0–478: Data content and non-seismic events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savas Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John F. Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Böse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 310, pp.106597. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.PEPI.2020.106597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super High Frequency Events: A New Class of Events Recorded by the InSight Seismometers on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaj L. Dahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John F. Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savas Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin van Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, 25 pp. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Marsquake catalogue from InSight, sols 0–478</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savas Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin van Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon C Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 310, pp.106595. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Pitfalls in the Analysis and Structural Interpretation of Seismic Data from the Mars InSight Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ved Lekić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Compaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120210123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonances and Lander Modes Observed by InSight on Mars (1–9 Hz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaj Dahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Zenhäusern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (6), pp.2924-2950. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120210056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic High-Resolution Acquisition Electronics for the NASA InSight Mission on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Zweifel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Mance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan ten Pierick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Schmelzbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (6), pp.2909-2923. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120210071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnitude Scales for Marsquakes Calibrated from InSight Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Böse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Deichmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (6), pp.3003-3015. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120210045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of continuous Mars SEIS and pressure data from unsupervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Seydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (6), pp.2964-2981. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120210095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding SEIS North on Mars: Comparisons Between SEIS Sundial, Inertial and Imaging Measurements and Consequences for Seismic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (3), </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020ea001286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal seismic activity on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knapmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 576, pp.117171. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Land & Fly” Methods for Effective, Future Lunar Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (4), </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/25c2cfeb.a5f13782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocorrelation of the ground vibrations recorded by the SEIS‐InSight seismometer on Mars.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Compaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Margerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.e2020JE006498. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Focal Mechanisms of Marsquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nienke Brinkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon C Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Schmelzbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.e2020JE006546. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020je006546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining Martian Regolith and Vortex Parameters From Combined Seismic and Meteorological Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JE006410. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions to Heaven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Wójcicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanwen Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savas Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62, pp.6.22-6.25. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/astrogeo/atab103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulations of the Apollo S‐IVB Artificial Impacts on the Moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Miljković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wójcicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Onodera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (12), pp.68-76. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021EA001887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Envelope and Attenuation Characteristics of High-Frequency (HF) and Very-High-Frequency (VF) Martian Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Menina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Margerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taïchi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120210127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex‐Dominated Aeolian Activity at InSight's Landing Site, Part 1: Multi‐Instrument Observations, Analysis, and Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mcclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (6), </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020je006757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inversion of the Martian structure using geodynamic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Panning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226 (3), pp.1615-1644. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness and structure of the Martian crust from InSight seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark P Panning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Bissig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 373 (6553), pp.438-443. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abf8966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening for the Landing: Seismic Detections of Perseverance's Arrival at Mars With InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Wójcicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouchka Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon C Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (4), </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020EA001585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconstruction Algorithm for Temporally Aliased Seismic Signals Recorded by the InSight Mars Lander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sollberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Schmelzbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan O. A. Robertsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nienke Brinkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.191-195. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020EA001234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐Frequency Seismic Events on Mars Observed by InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savas Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John F Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Horleston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JE006670. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917246v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic constraints from a Mars impact experiment using InSight and Perseverance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Wójcicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon C Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander E Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (1), pp.59-64. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-021-01502-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The whirlwinds of Elysium: A catalog and meteorological characteristics of “dust devil” vortices observed by InSight on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph D. Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Plasman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire E Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 355, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2020.114119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comodulation Analysis of Atmospheric Energy Injection Into the Ground Motion at InSight, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mcclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020je006538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Noise Autocorrelations on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Compaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (6), </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021EA001755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering Attenuation of the Martian Interior through Coda Wave Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foivos Karakostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Schmerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quancheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120210253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Infrasound Signals in InSight Data Using Coupled Pressure/Ground Deformation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bowman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (6), pp.3055-3064. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120210079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Constraints on Planetary Interiors With PPs Receiver Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lekić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. E. Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schmerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Knapmeyer-Endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.2553-2571. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JE006983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Low Frequency Seismic Events at Cerberus Fossae as Long Period Volcanic Quakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kedar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark P Panning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne E Smrekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon C Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott D King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.e2020JE006518. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020je006518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper mantle structure of Mars from InSight seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savas Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin van Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 373 (6553), pp.434-438. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abf2966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic detection of the martian core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bruce Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 373 (6553), pp.443-448. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abi7730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Site Tilt and Lander Transfer Function from the Short-Period Seismometer of InSight on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristram Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Myhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (6), pp.2889-2908. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120210058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonances of the InSight Seismometer on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Schmelzbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin van Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (6), pp.2951-2963. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120210137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Fundamental and Higher Mode Surface Wave Dispersion on Mars From Seismic Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haotian Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beghein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Panning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), pp.0. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020EA001263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scientific rationale for deployment of a long-lived geophysical network on the Moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renee Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Neal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Schmerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (4), </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/25c2cfeb.674dcfdf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on Mars seismology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kedar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Tsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (6), pp.2883-2888. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120210260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian‐based Simulations of Hypervelocity Impact Experiments on Mars Regolith Proxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Euser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (13), </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL087393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916935v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The seismicity of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.205-212. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0539-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal and time-varying magnetic fields at the InSight landing site on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine L. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mittelholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher T. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.199-204. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0537-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02544796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On‐Deck Seismology: Lessons from InSight for Future Planetary Seismology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bruce Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kedar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (4), </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JE006353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Seismic Moment and Seismic Efficiency of Small Impacts on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wójcicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. D. Bastow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. A. Teanby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Miljković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125, p.1535-1581. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03584468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The InSight Blind Test: An Opportunity to Bring a Research Dataset into Teaching Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bigot‐cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Courboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91 (2A), pp.1064-1073. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220190137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar Seismology: A Data and Instrumentation Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceri Nunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosio Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Marusiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216 (5), </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-00709-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Infrasound: Numerical Modeling and Analysis of InSight's Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Martire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (6), </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ionospheric view of the 2011 Tohoku-Oki earthquake seismic source: the first 60 seconds of the rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mala Bagiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhanya Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Astafyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bletery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-61749-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure Effects on the SEIS‐InSight Instrument, Improvement of Seismic Records, and Characterization of Long Period Atmospheric Waves From Ground Displacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthasar Kenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (7), pp.0. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JE006278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSS/1: Single‐station and single‐event marsquake inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Beucler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A Panning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Knapmeyer‐endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (12), pp.1-37. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020EA001118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Observations of Phobos Transits by InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Widmer‐schnidrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐r. Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mittelholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (19), </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL089099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of Space Missions to Better Tsunami Science: Observations, Models and Warnings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Occhipinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schindelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pinel-Puysségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (6), pp.1535-1581. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-020-09616-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03189851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results from the InSight mission on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bruce Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Smrekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.183-189. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0544-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Polarization of Ambient Noise on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Horleston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface Structure at the InSight Landing Site From Compliance Measurements by Seismic and Meteorological Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Kenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (6), pp.e2020JE006387. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020je006387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the shallow elastic and anelastic structure of Mars from InSight seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.213-220. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0536-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection, Analysis, and Removal of Glitches From InSight's Seismic Data From Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John‐robert Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Widmer‐schnidrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (11), </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020ea001317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology of the InSight landing site on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. H Warner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.1014. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-14679-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atmosphere of Mars as observed by InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Lemmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.190-198. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0534-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crust stratigraphy and heterogeneities of the first kilometers at the dichotomy boundary in western Elysium Planitia and implications for InSight lander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quantin-Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 338, pp.113511. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Dust Devil Tracks Around the InSight Landing Site, Mars, and Comparison With In Situ Atmospheric Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (10), pp.e2020GL087234. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020gl087234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Crater Near InSight: Implications for Seismic Impact Detectability on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Teanby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (8), pp.e2020JE006382. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933048v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar Seismology: An Update on Interior Structure Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Margerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215 (8), pp.0. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S11214-019-0613-Y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-mission InSights on the Interior of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne E. Smrekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilman Spohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bruce Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215 (1), pp.1-72. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0563-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSight Auxiliary Payload Sensor Suite (APSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Rodriguez-Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leneman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215, 33 pp. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0570-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03586664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Seismic Moment Rate from an Incomplete Seismicity Catalog, in the Context of the InSight Mission to Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Knapmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Knapmeyer‐endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana‐catalina Plesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Böse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109 (3), pp.1125-1147. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120180258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02544967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the Primary Sorption Pump for the SEIS Seismometer of the InSight Mission to Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihail Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Voecks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 214 (8), </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0548-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02545071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars’ Background Free Oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nishikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-019-0579-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rheology and thermal history of Mars revealed by the orbital evolution of Phobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark P Panning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Lainey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 569 (7757), pp.523-527. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1202-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEIS: Insight’s Seismic Experiment for Internal Structure of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215 (1), </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0574-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188213v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining True North on Mars by Using a Sundial on InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. P Onufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215 (1), pp.215:2. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0568-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing for InSight: Evaluation of the Blind Test for Martian Seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin van Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savas Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Francis Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Alemany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 90 (4), pp.1518-1534. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220180379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Science with InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas A. Teanby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (7), pp.1-64. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0543-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pre-Landing Assessment of Regolith Properties at the InSight Landing Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (6), pp.104. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0537-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vital Signs: Seismology of Icy Ocean Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Vance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kedar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark P Panning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon C Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Bills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), pp.37-53. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ast.2016.1612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02549898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Body Waves, Instrumentation Resonances, and Prior Assumptions on Rayleigh Wave Ellipticity Inversion for Shallow Structure at the InSight Landing Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthasar Kenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew P. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Knapmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (5), pp.94. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0529-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact-Seismic Investigations of the InSight Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas A. Teanby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Miljkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Stevanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (132), pp.1-68. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0562-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnitude Scales for Marsquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Böse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon C Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savas Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Francis Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108 (5A), pp.2764-2777. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120180037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02546686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Detectability and Use of Normal Modes for Determining Interior Structure of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Bissig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin van Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon C Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (8), </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0547-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02546649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of Meteor Rayleigh Waves on Earth and Modeling of Air Coupled Rayleigh Waves on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foivos Karakostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carene Larmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (8), </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0566-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02545014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology and Physical Properties Investigations by the InSight Lander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kargl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (5), pp.84. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0512-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Model of the SEIS Leveling System Transfer Matrix and Resonances: Application to SEIS Rotational Seismology and Dynamic Ground Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bierwirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aron Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (119), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0555-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami Wave Height Estimation from GPS-Derived Ionospheric Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie M Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (5), pp.4329 - 4348. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-Day Mars' Seismicity Predicted From 3-D Thermal Evolution Models of Interior Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Plesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knapmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (6), pp.2580-2589. </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL076124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of Seismic Wave Propagation on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebru Bozdağ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youyi Ruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Metthez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir R. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuangdai Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211 (1-4), pp.571 - 594. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-017-0350-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami modeling with solid Earth–ocean–atmosphere coupled normal modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211 (2), pp.1119 - 1138. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggx322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-Difference Modeling of Acoustic and Gravity Wave Propagation in Mars Atmosphere: Application to Infrasounds Emitted by Meteor Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Komatitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 211 (n° 1-4), pp. 547-570. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-016-0324-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of the InSight Landing Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Warner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fergason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211 (1-4), pp.5-95. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-016-0321-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planned Products of the Mars Structure Service for the InSight Mission to Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bruce Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211 (1-4), pp.611-650. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-016-0317-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Ground Deformation and Shallow Surface Waves Generated by Martian Dust Devils and Perspectives for Near-Surface Structure Inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthasar Kenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kedar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211 (1-4), pp.501-524. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-017-0378-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02551135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic framework for single-station location of seismicity on Earth and Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Böse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Euchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 262, pp.48-65. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: An Investigation of the Mechanical Properties of Some Martian Regolith Simulants with Respect to the Surface Properties at the InSight Mission Landing Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foivos Karakostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dhemaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211 (1-4), pp.215-215. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-017-0398-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02552601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of deep moonquake source parameters: Implication for fault characteristics and thermal state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiro Nishikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Tanaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (7), pp.1487-1504. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JE005147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02553247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations of the Seismic Pressure Noise on Mars Determined from Large Eddy Simulations and Demonstration of Pressure Decorrelation Techniques for the Insight Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthasar Kenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-017-0343-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Noise Model of the SEIS Seismometer of the InSight Mission to Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William T. Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211, pp.383-428. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-017-0409-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03748834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing for InSight: An Invitation to Participate in a Blind Test for Martian Seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 88 (n° 5), pp. 1290-1302. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220170094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Regolith Properties Using Seismic Signals Generated by InSight’s HP3 Penetrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kedar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211 (1-4), pp.315 - 337. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-017-0391-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Investigation of the Mechanical Properties of Some Martian Regolith Simulants with Respect to the Surface Properties at the InSight Mission Landing Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foivos Karakostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dhemaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211 (1-4), pp.191 - 213. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-017-0339-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Wind-Induced Mechanical Noise on the InSight Seismometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp. 1-27. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-016-0311-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of atmospheric-coupled Rayleigh waves on planets with atmosphere: From Earth observation to Mars and Venus perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Karakostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nishikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140 (2), pp.1447 - 1468. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4960788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prompt gravity signal induced by the 2011 Tohoku-Oki earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms13349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02279303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traveling ionospheric disturbances propagating ahead of the Tohoku-Oki tsunami: a case study,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Kherani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lognonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Klausner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 204 (2), pp.1148-1158. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggv500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-station and single-event marsquake location and inversion for structure using synthetic Martian waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Böse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 258, pp.28-42. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2016.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EChO science case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Tinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Eccleston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hartogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Isaak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (2-3), pp.329-391. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-015-9484-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar Surface Gravimeter as a lunar seismometer: Investigation of a new source of seismic information on the Moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (2), pp.343-358. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JE004724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02559880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact cutoff frequency – momentum scaling law inverted from Apollo seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Gudkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Miljković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Gagnepain-Beyneix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 427, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2015.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03917399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First tsunami gravity wave detection in ionospheric radio occultation data,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Walwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (5), pp.125-133. </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014EA000054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismometer Detection of Dust Devil Vortices by Ground Tilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kedar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105 (6), pp.3015-3023. </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120150133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02555145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency band enlargement of the penetrator seismometer and its application to moonquake observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuhei Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Nébut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Shiraishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (2), pp.341-354. </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2015.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02557299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency noise elimination technique for 24-bit Σ-Δ data acquisition systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Bo Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ze-Bing Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan-Qing Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86 (3), pp.034708. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4914890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02559863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the scientific aims of the MISS seismic experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. V. Gudkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. N. Zharkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. N. Raevsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar System Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.11-21. </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0038094614010043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying single-station seismic approaches using Earth-based data: Preparation for data return from the InSight mission to Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark P Panning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Beucler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 248, pp.230-242. </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2014.10.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02557342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Sumatra 2004 to Tohoku-Oki 2011: The systematic GPS detection of the ionospheric signature induced by tsunamigenic earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Occhipinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Watada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (6), pp.3623-3636. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgra.50322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01050185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters of seismic source as deduced from 1 Hz ionospheric GPS data: Case study of the 2011 Tohoku-oki event,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Astafyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Khelfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yahagi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (9), pp.5942-5950. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgra.50556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOCE: The first seismometer in orbit around the Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Bruinsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eelco N Doornbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cachoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (5), pp.1015-1020. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/grl.50205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02563854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionospheric response to earthquakes of different magnitudes: Larger quakes perturb the ionosphere stronger and longer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Astafyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Shalimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Olshanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (9), pp.1675-1681. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/grl.50398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01513906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the possibility of lunar core phase detection using new seismometers for soft-landers in future lunar missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuhei Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozomu Takeuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.18-31. </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2013.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02561971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farside explorer: unique science from a mission to the farside of the moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Alkalai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bruce Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.529-585. </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-011-9252-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to “Very Preliminary Reference Moon Model”, by R.F. Garcia, J. Gagnepain-Beyneix, S. Chevrot, P. Lognonné [Phys. Earth Planet. Inter. 188 (2011) 96–113]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Gagnepain-Beyneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 202-203, pp.89-91. </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2012.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02562440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Mars geophysical observatories for understanding its internal structure, rotation, and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Dehant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (1), pp.123-145. </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2011.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power and duration of impact flashes on the Moon : Implication for the cause of radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vaubaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Feuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 218 (1), pp. 115-124. </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2011.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the Total Electronic Content and magnetic ﬁeld anomalies generated by the 2011 Tohoku-oki tsunami and associated acoustic-gravity waves,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Kherani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Astafyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 191 (3), pp.1049-1066. </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2012.05617.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar sounding of temperate permafrost in Alaska: Analogy to the Martian midlatitude to high-latitude ice-rich terrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essam Heggy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Clifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (E11), </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JE003768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02564101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and modeling of Rayleigh wave induced patterns in the ionosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi M Munekane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (A5), pp.A05320. </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JA016060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02564342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Detection of the Lunar Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renee Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Ying Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Garnero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 331 (6015), pp.309-312. </w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1199375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami signature in the ionosphere: A simulation of OTH radar observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierdavide Coïsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Occhipinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (6), </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010RS004603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02564116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatiles in the atmosphere of Mars: The effects of volcanism and escape constrained by isotopic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 303 (3-4), pp.299-309. </w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02564353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of seismic network design: Application to a geophysical international lunar network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuhei Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Feuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (4), pp.343-354. </w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2010.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02566114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The resonant response of the ionosphere imaged after the 2011 off the Pacific coast of Tohoku Earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie M Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E M Astafyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Alam Kherani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63, pp.853-857. </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5047/eps.2011.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01514431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to detect seismic surface waves in 1Hz-sampled GPS time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Houlié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Occhipinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, </w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep00044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03606462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First ionospheric images of the seismic fault slip on the example of the Tohoku-oki earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Astafyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, pp.L22104. </w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL049623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01513888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large impacts detected by the Apollo seismometers: Impactor mass and source cutoff frequency estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. V. Gudkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gagnepain-Beyneix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 211, pp.1049-1065. </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2010.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03606498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional numerical modeling of tsunami-related internal gravity waves in the Hawaiian atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Occhipinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierdavide Coisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Makela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allgeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alam Kherani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (7), pp.847-851. </w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5047/eps.2011.06.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02527677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging and modeling the ionospheric airglow response over Hawaii to the tsunami generated by the Tohoku earthquake of 11 March 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Makela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gehrels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (24), pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL047860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very preliminary reference Moon model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Gagnepain-Beyneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 188 (1-2), pp.96-113. </w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2011.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging and modeling the ionospheric airglow response over Hawaii to the tsunami generated by the Tohoku earthquake of 11 March 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J J Makela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gehrels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (24), pp.L00G02. </w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL047860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01390103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionospheric gravity waves detected offshore Hawaii after tsunamis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Occhipinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (17), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GL044479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02566535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nostradamus: The radar that wanted to be a seismometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Occhipinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (18), pp.L18104. </w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GL044009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02566137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounding the subsurface of Athabasca Valles using MARSIS radar data: Exploring the volcanic and fluvial hypotheses for the origin of the rafted plate terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essam Heggy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Clifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Frigeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey J. Plaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (E8), pp.E08003. </w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JE003299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02613964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ejecta accumulation on the crater population of asteroid 433 Eros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Komatitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114, pp.E06006. </w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JE003229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent picture of early hydrodynamic escape of Venus atmosphere explaining present Ne and Ar isotopic ratios and low oxygen atmospheric content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 286 (3-4), pp.503-513. </w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2009.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02613140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moon meteoritic seismic hum: Steady state prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Feuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine L. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renee Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (E12), pp.IPGP contribution 2540. </w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JE003294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02567454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The present-day atmosphere of Mars: Where does it come from ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 277 (3/4), pp.384-393. </w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander radioscience for obtaining the rotation and orientation of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dehant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Folkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Renotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (8-9), pp.1050-1067. </w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2008.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithosphere-atmosphere-ionosphere coupling after the 2003 explosive eruption of the Soufriere Hills Volcano, Montserrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dautermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen S Mattioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 179 (3), pp.1537 - 1546. </w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04390.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02527942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic dependence of ionospheric disturbances induced by tsunamigenic internal gravity waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Occhipinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alam Alam Kherani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 173 (3), pp.753 - 765. </w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03760.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02528056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface water detection on Mars by astronauts using a seismic refraction method: Tests during a manned Mars mission simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Pletser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dehant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64 (4), pp.457-466. </w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2008.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02614221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of the ionosphere to the seismic trigerred acoustic waves: electron density and electromagnetic fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alam Alam Kherani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Crespon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 176 (1), pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03818.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02528023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical assessment of the effects of topography and crustal thickness on Martian seismograms using a coupled modal solution–spectral element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.B. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 196 (1), pp.78. </w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2007.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A swarm of small shield volcanoes on Syria Planum, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (E9), pp.E09010. </w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JE002945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water, Life, and Planetary Geodynamical Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. van Thienen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benzerara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric C. Gillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129, pp.167-203. </w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-007-9149-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BepiColombo Laser Altimeter (BELA): Concept and baseline design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Barriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beutler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (10), pp.1398-1413. </w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2007.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epilogue: The Origins of Life in the Solar System and Future Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Des Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Raulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Fishbaugh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129 (1-3), pp.301-304. </w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-007-9239-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: A Multidisciplinary Approach to Habitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn E. Fishbaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Des Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Raulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-007-9208-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BepiColombo Laser Altimeter (BELA): Concept and baseline design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Barriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beutler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (10), pp.1398-1413. </w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2007.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary Magnetic Dynamo Effect on Atmospheric Protection of Early Earth and Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dehant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. N. Kulikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129, pp.279-300. </w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-007-9163-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A top-down origin for martian mantle plumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. van Thienen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. van Hoolst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 185 (1), pp.197-210. </w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2006.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral variations of lunar crustal thickness from the Apollo seismic data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Mizutani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 243 (1-2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2005.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long lived Martian Geoscience Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Agency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 588, pp.163-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A seismic model of the lunar mantle and constraints on temperature and mineralogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Gagnepain-Beyneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilman Spohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 159 (3-4), pp.140-166. </w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2006.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-based GPS imaging of ionospheric post-seismic signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Crespon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Ducic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (5), pp.528-540. </w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2005.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional waveform modeling of ionospheric signature induced by the 2004 Sumatra tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Occhipinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alam Kherani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (20), pp.L20104. </w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GL026865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01270093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLANETARY SEISMOLOGY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Earth and Planetary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (1), pp.571-604. </w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev.earth.33.092203.122604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting atmospheric perturbations produced by Venus quakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32, pp. 655-675. </w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GL023558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03601113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interior structure of terrestrial planets: Modeling Mars’ mantle andits electromagnetic, geodetic, and seismic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Verhoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (E4), pp.E04009. </w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JE002271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionospheric detection of gravity waves induced by tsunamis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Ducic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroo Kanamori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Murakami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 160 (3), pp.840-848. </w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02552.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional ionospheric tomography of post-seismic perturbations produced by the Denali earthquake from GPS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crespon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ducic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 163 (3), pp.1049-1064. </w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02775.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional ionospheric tomography of post-seismic perturbations produced by the Denali earthquake from GPS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crespon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ducic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 163, pp.1049-1064. </w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02775.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03601099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the Martian lithosphere from gravity and topography data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Belleguic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (E11), </w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JE002437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic waves generated from seismic surface waves: propagation properties determined from Doppler sounding observations and normal-mode modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158, pp.1067-1077. </w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02377.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03600278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network science/Netlander: an European mission to study the planet Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dehant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (11), pp.977-985. </w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2004.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEP (Mars environment package): Toward a package for studying environmental conditions at the surface of mars from future lander/rover missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (8), pp.1702-1709. </w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2003.08.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Moon possess a molten core? Probing the deep lunar interior using results from LLR and Lunar Prospector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mosegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 109, p. 109-134. </w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JE002294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03600277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal modes and long period seismograms in a 3D anelastic elliptical rotating Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Millot-Langet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clévédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (5), pp.1202. </w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002GL016257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01390052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionospheric remote sensing of the Denali Earthquake Rayleigh surface waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Ducic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30, </w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003gl017812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidally induced surface displacements, external potential variations, and gravity variations on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. van Hoolst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dehant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roosbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 161 (2), pp.281-296. </w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0019-1035(02)00045-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new seismic model of the Moon: implications for structure, thermal evolution and formation of the Moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Gagnepain-Beyneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 211 (1-2), pp.27-44. </w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00172-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lavoisier mission : A system of descent probe and balloon flotilla for geochemical investigation of the deep atmosphere and surface of Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quémerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (2), pp.255-264. </w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0273-1177(01)00576-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific objectives of the DYNAMO mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27 (11), pp.1851-1860. </w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0273-1177(01)00338-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03234667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal modes modelling of post-seismic ionospheric oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28, pp.697-700. </w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000GL000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03597765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First seismic receiver functions on the Moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Vinnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Gagnepain-Beyneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28, pp.3031-3034. </w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001GL012859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03597762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of the International Conference on Mars Exploration Program & Sample Return Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48 (12-14), pp.1143-1144. </w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-0633(00)00098-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NetLander very broad band seismometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gagnepain-Beyneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48 (12-14), pp.1289-1302. </w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-0633(00)00110-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic waveform modeling and surface wave tomography in a three-dimensional Earth: asymptotic and non-asymptotic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Clévédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mégnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Romanowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 119 (1-2), pp.37-56. </w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0031-9201(99)00152-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network science landers for Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Harri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Marsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Leppelmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 23 (11), pp.1915-1924. </w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0273-1177(99)00279-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of seismograms and atmospheric oscillations by normal-mode summation for a spherical earth model with realistic atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clévedé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroo Kanamori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 135 (2), pp.388-406. </w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-246X.1998.00665.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01390017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The seismic OPTIMISM experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Zharkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Romanowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Menvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poupinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46 (6-7), pp.739-747. </w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-0633(98)00009-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards multiscalar and multiparameter networks for the next century: The French efforts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Beauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Roult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Karczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 108 (2), pp.155-174. </w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0031-9201(98)00093-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sophisticated lander for scientific exploration of Mars: scientific objectives and implementation of the Mars-96 Small Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Linkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Harri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lipatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Belostotskaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Derbunovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46 (6-7), pp.717-737. </w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-0633(98)00008-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction of long period Rayleigh waves effects of mode coupling by a slab: effects of mode coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clévédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (9), pp.1035-1038. </w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/97GL00948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01390093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of the atmospheric pressure changes on seismic signals or how to improve the quality of a station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Karczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 86 (6), pp.1760-1769. </w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/BSSA0860061760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03940053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Seismology: A Search for Primary Pressure Waves Following Impacts A and H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Galdemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lagage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 121 (2), pp.331-340. </w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/icar.1996.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra broad band seismology on InterMarsNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Gagnepain Beyneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.Bruce Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Karczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 44 (11), pp.1237-1249. </w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-0633(96)00083-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frechet derivatives of coupled seismograms with respect to an anelastic rotating earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clévédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 124 (2), pp.456-482. </w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.1996.tb07032.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01390048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 micron mapping of Jupiter on the CFHT after the impacts of comet P/Shoemaker‐Levy 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Billebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Drossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vauglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 22 (13), pp.1777-1780. </w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/95GL01438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation of Jovian Seismic Waves by the Shoemaker-Levy 9 Cometary Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Dahlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 110 (2), pp.180-195. </w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/icar.1994.1115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03940049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new technique in demodulation of normal modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramin Nawab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 84 (1-4), pp.139-160. </w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0031-9201(94)90038-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Pilot Experiment OFM-SISMOBS: first scientific results on noise level and event detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Karczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Romanowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Bouaricha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 84 (1-4), pp.321-336. </w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0031-9201(94)90050-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary seismology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 14 (3), pp.239-302. </w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00690946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal Modes and Seismograms in an Anelastic Rotating Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 96 (B12), pp.20309-20319. </w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/91JB00420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a global plume distribution on Earth normal modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Romanowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 17 (10), pp.1493-1496. </w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/GL017i010p01493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of coupled normal modes of the Earth: the spectral method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Romanowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 102 (2), pp.365-395. </w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.1990.tb04472.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of coupled normal modes of the Earth: the spectral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Romanowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sharp lateral heterogeneity on the Earth's normal modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Neele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Romanowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Snieder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 16 (5), pp.397-400. </w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/GL016i005p00397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quest for quakes on Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris van Zelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Crameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara de Toffoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël F Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ghail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-1010, </w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-1010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04676973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the Seismogenic Thickness of Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Catalina Plesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris van Zelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara de Toffoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-915, </w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04681664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSight for seismically detectability and seismically triggered avalanches on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Sainton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Adama Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-366, </w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanical properties of the Martian soil at the InSight landing site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vrettos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeedings 20th International Conference on Soil Mechanics and Geotechnical Engineering, Sydney, May 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the seismic and geological structure of the martian crust at the dichotomy boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Quantin-Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Schmerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, The Woodlands, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of Mars atmospheric waves trapped in the night side surface wave guide and predictions of measurements by pressure and seismic sensors of InSight Mars mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Martire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, à renseigner, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and development of an interferometric readout for planetary seismometers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Halloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Raucourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany. p. 171-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VAMOS: a SmallSat mission concept for remote sensing of Venusian seismic activity from orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian M. Sutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Cutts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan M. Didion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Grawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2309439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The investigation of the Mechanical Properties of the Martian soils at the InSight Mission Landing Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foivos Karakostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demaied Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lognonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China - Europe Conference on Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical model of the SEIS leveling system transfer matrix and resonances: application to SEIS rotational seismology and dynamic ground interaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bierwirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aron Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, à renseigner, Unknown Region. p. 171-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic signals from Dust Devils on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthasar Kenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kedar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, à renseigner, Unknown Region. p. 196-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets ionosphériques de l'activité sismique et des perturbations de la haute atmosphère: observations, modélisations physiques et études statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuo Onishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Parrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque de restitution du TOSCA (Terre, Océan, Surfaces continentales, Atmosphère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSIGHT: Using Earth data to demonstrate inversion techniques for Mars' interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panning M. P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Beucler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banerdt W. B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th Annual Lunar Planet. Science Conf.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSIGHT and single-station broadband seismology: From signal and noise to interior structure determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th Annual Lunar Planet. Science Conf.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early evolution of Venus controled by hydrodynamic escape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early evolution of Venus controled by hydrodynamic escape.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Venus Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars rotation and deformation as seen from a lander or a spacecraft orbiting a planet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dehant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Hooslt T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Menvielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismology on Mars with the GEP/seismometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Beucler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mars Science and Exploration Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars rotation and deformation as seen from a lander or a spacecraft orbiting a planet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dehant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. van Hoolst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Menvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Network of Geophysical Planetary Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long lived Martian Geoscience Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes géophysiques sur la structure interne de Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Verhoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long lived martian geoscience observatory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Igel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39TH ESLAB Symposium on Trends in Space Science and Cosmic Vision 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Noordwijk, Netherlands. pp.163-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical constraints on the internal structure of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Verhoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Feb 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical constraints on the internal structure of Mars.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Verhoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mars Dialogue (MAGE final Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long lived martian geoscience observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Igel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th ESLAB Symposium: Trends in Space Science and Cosmic Vision 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Network of Geophysical Observatories for Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banerdt W. B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Crisp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dehant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delory G. T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mar 2005, pp.abstract no.2074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience de sismologie SEIS sur NetLander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismicity on Venus: optimal detection methods and target regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris van Zelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara de Toffoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ghail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gülcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.EGU24-12790, 2024, </w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04506991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic wave detectability on Venus using ground deformation sensors, infrasound sensors on balloons and airglow imagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris van Zelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Peter Näsholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Horleston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. EPSC Abstracts, 17, pp.EPSC2024-728, 2024, </w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04677721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars from the InSight: Seismology Beyond Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bruce Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Smrekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progresses in European Earthquake Engineering and Seismology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.74-89, 2022, Springer Proceedings in Earth and Environmental Sciences, </w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15104-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary seismometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraterrestrial Seismology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.36-48, 2015, </w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781107300668.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary Seismology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise on Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.65-120, 2015, </w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-53802-4.00167-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact seismology on terrestrial and giant planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kawamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraterrestrial Seismology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.250-263, 2015, </w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781107300668.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Antenna Array for GNSS/GPS Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7340, Springer Berlin Heidelberg, pp.183-190, 2012, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31254-0_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic waves from atmospheric sources and Atmospheric/Ionospheric signatures of seismic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrasound Monitoring for Atmospheric Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.281-304, 2010, </w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-9508-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary Seismology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise on Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.69-122, 2007, </w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-044452748-6.00154-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander and penetrator science for near-Earth object mitigation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Seiferlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pätzold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitigation of Hazardous Comets and Asteroids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.266-291, 2004, </w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9780511525049.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 Normal modes of the earth and planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clévédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Handbook of Earthquake and Engineering Seismology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 81, Elsevier, pp.125-I, 2002, International Geophysics, </w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0074-6142(02)80213-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sismologie ionosphérique et GNSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Occhipinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resif-Epos newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1342"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515197v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Drilleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Samuel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verhoeven" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Rivoldini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Collinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805304v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Majstorovi&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.044061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070531v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stott" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garcia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Murdoch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mimoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JE008695" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228766v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Charalambous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thomas Pike" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyeon Kim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fernando" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adk4292" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sheward" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delbo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avdellidou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cook" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555481" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390651v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael F Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Clemente" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JE008782" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070598v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia W&#243;jcicka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL110159" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawamura" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Panning" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JH000117" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04698349v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouchka Froment" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Xu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H Lognonn&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne Larmat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl109726" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04771490v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F Garcia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris van Zelst" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Peter N&#228;sholm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Horleston" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EA003670" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467414v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl105701" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Daubar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Teuff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawamura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115942" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470316v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Caicedo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Golombek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Spohn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schmelzbach" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28927/SR.2024.005023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895399v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Daubar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Collins" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adk7615" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729898v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Onodera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Johnson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01056-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872580v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519715v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Malytskyy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D K&#345;&#237;&#382;ov&#225;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lognonn&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kawamura" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023ea003272" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705475v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carene Larmat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Lei" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Rougier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae144" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03983699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakshit Joshi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Mosegaard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wieczorek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Igel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100469" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03983706v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A E Stott" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R F Garcia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ch&#233;dozeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spiga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Murdoch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac464" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04018768v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Banerdt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clinton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Garcia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-earth-031621-073318" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04199338v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n. Carrasco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104816" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247218v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grindrod" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103619" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155749v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knapmeyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. St&#228;hler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -C. Plesa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceylan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charalambous" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102296" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285747v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Betancourt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delage" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caicedo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Banerdt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007988" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04199337v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Chen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghan Yang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Chen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007676" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04216003v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03938815v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Yana" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lapeyre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gaudin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hurst" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2022.10.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04018766v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plasman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101627" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155759v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Beghein" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Wieczorek" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott M. Mclennan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EA002416" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155748v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Broquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuaki Fuji" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103136" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066274v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hudson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balabanska" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marteau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-00964-0" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524301v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104601" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462258v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad2707" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04199335v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Clinton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007826" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934915v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Maistre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Caldiero" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yseboodt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Baland" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06150-0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215979v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maguire" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leki&#263;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmerr" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023je007793" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187893v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeda Takuto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwamu Nishida" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102716" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251473v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Branchesi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Falanga" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Harms" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Jani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Katsanevas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-01015-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04154883v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ansan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K S Ali" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007707" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285770v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo Castillo Betancourt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bruce Banerdt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023je008008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270392v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quancheng Huang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06601-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155697v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duran" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. St&#228;hler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103482" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187891v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanbo Xiao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103429" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04662828v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Juliana Chaparro L&#243;pez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo Castillo-Betancourt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cabrera" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/gtj20230381" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184039v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007896" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123960v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C E Irving" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Lekic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Dur&#225;n" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2217090120" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155747v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menina" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margerin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Heller" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drilleau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103202" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155699v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schimmel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103205" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524303v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raj&#353;i&#263;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. W&#243;jcicka" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collins" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007698" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187889v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462257v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid J. Daubar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A. Fernando" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F. Garcia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Grindrod" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Zenh&#228;usern" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ace9b4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552358v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Caicedo Hormaza" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foivos Karakostas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Laure" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.21.00171" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869093v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Ceylan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Clinton" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. St&#228;hler" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106943" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524305v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haviland Heidi Fuqua" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Weber" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive R Neal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac0f82" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03918294v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beghein" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weidner" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wookey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101508" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03918195v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wookey" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117654" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515578v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Compaire" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Margerin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monnereau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lange" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab499" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03918320v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panning" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrasco" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101270" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03658022v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320220007" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03839237v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Brinkman" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sollberger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ten Pierick" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edme" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007229" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03938833v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1062798722000254" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918151v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7157" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694923v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jacob" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Plasman" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fuji" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229434" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03938820v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lekic" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101666" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03868823v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mittelholz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01803-y" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03918308v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott M Mclennan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C Horleston" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35662-y" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03918280v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spohn" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grott" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-022-00941-z" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711638v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Golombek" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007298" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918132v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Posiolova" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7704" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524298v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE007067" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821120v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Carrasco" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac391" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03918354v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007483" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03938834v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nimmo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoldini" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bagheri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007291" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03938829v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mclennan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wieczorek" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101243" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525966v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grott" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Raucourt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09857-6" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540691v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lucas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Myhill" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hauber" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021je007118" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945839v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya Posiolova" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01014-0" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810429v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Schmerr" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott King" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2204474119" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936013v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bonnet Gibet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaut" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007472" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917212v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristram Warren" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pike" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Myhill" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210058" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917213v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fayon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Schmelzbach" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Driel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210137" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917237v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Kedar" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tsai" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210260" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917243v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Neal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Grimm" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.674dcfdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429387v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf2966" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365934v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon St&#228;hler" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abi7730" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179776v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Xu" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Panning" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001263" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485320v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren B&#246;se" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PEPI.2020.106597" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540523v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mimoun" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021ea001669" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917211v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zweifel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Mance" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan ten Pierick" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210071" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917215v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj Dahmen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210056" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390358v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ved Leki&#263;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Maguire" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Compaire" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210123" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163521v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106595" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590094v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj L. Dahmen" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006599" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589778v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwen Han" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/astrogeo/atab103" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796157v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Onodera" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001887" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429374v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab105" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657987v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Charalambous" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mcclean" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baker" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Pike" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Golombek" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006757" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178955v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorenz" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006410" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519105v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006546" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427455v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Menina" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;chi Kawamura" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Marti" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210127" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166865v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Compaire" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006498" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917241v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Richter" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flahaut" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hamilton" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jacquet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.a5f13782" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917218v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Deichmann" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210045" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532354v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Barkaoui" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210095" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362753v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. St&#228;hler" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daubar" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117171" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03202025v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Savoie" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutaudier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J Hurst" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ea001286" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917246v2" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Driel" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F Clinton" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006670" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241066v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001585" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299273v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Panning" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bissig" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf8966" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590031v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Andersson" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan O. A. Robertsson" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001234" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554299v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Stott" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01502-0" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549854v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stott" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcclean" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Warren" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006538" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081243v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph D. Lorenz" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plasman" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E Newman" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114119" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268318v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Stutzmann" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001755" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406123v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210253" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917216v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Lorenz" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bowman" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210079" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589781v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. E. Irving" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE006983" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519089v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E Smrekar" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott D King" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006518" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03916935v2" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Froment" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rougier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larmat" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lei" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Euser" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087393" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971385v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Martire" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F Garcia" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006376" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908567v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceri Nunn" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosio Nakamura" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marusiak" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00709-3" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461538v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Balestra" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Berenguer" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bigot&#8208;cormier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220190137" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584468v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Collins" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D. Bastow" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Teanby" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006540" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02544796v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L. Johnson" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlais" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Russell" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0537-x" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587153v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kedar" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006353" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583301v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Widmer&#8208;schnidrig" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;r. Scholz" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Driel" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mittelholz" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089099" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524431v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mala Bagiya" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanya Thomas" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Astafyeva" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61749-x" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025225v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Drilleau" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Panning" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer&#8208;endrun" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001118" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031548v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthasar Kenda" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006278" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189851v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#233;bert" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Occhipinti" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schindel&#233;" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinel-Puyss&#233;gur" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09616-2" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02563276v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H Warner" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Grant" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hauber" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14679-1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031471v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stutzmann" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schimmel" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Horleston" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ceylan" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006545" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580235v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John&#8208;robert Scholz" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer&#8208;schnidrig" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ea001317" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657932v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kenda" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drilleau" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garcia" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006387" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531541v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Smrekar" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0544-y" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-02641370v2" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newman" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lemmon" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0534-0" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346218v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pan" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin-Nataf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tauzin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michaut" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113511" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933048v2" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teanby" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006382" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657926v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perrin" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rodriguez" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gl087234" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365912v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Francis Clinton" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Alemany" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180379" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01977462v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P Onufer" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C Wallace" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0568-4" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990798v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Smrekar" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Breuer" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0563-9" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02544967v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Knapmeyer" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#8208;catalina Plesa" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120180258" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586664v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banfield" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Rodriguez-Manfredi" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Russell" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Rowe" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leneman" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0570-x" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863845v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-019-0613-Y" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02545071v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Petkov" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jones" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Voecks" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosjean" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0548-8" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104216v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nishikawa" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0579-9" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380378v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lainey" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1202-7" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188213v2" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0574-6" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856121v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Rakoto" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M Rolland" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coisson" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024654" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895616v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kargl" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrade" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marshall" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0512-7" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990999v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bierwirth" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Kramer" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0555-9" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105479v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Plesa" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuer" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076124" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902145v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Teanby" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0543-0" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901608v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morgan" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0537-y" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02549898v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Vance" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Bills" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2016.1612" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897669v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Golombek" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0529-y" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990992v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Miljkovic" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Stevanovi&#263;" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0562-x" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02546686v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120180037" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02546649v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0547-9" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02545014v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonne" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0566-6" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729574v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhemaied" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Belmokhtar" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0339-7" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734543v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Bozda&#287;" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youyi Ruan" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Metthez" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir R. Khan" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuangdai Leng" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0350-z" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737686v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rakoto" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx322" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917253v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kipp" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Warner" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fergason" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0321-9" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534998v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0317-5" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447014v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brissaud" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0324-6" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02551135v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0378-0" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917255v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;se" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Clinton" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Euchner" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Driel" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2016.11.003" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTLMG4V8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02552601v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0398-9" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655047v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220170094" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02553247v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Nishikawa" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Tanaka" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005147" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540078v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0343-y" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748834v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William T. Pike" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0409-x" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729585v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Andrade" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Banerdt" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0391-3" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346884v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Kherani" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonne" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Klausner" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv500" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581293v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2016.05.017" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1PCH53Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445661v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapin" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0311-y" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401426v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karakostas" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4960788" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279303v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Juhel" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barsuglia" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13349" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02559863v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Bo Qu" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robert" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Bing Zhou" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Qing Yang" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914890" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02555145v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120150133" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02557299v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuhei Yamada" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy N&#233;but" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Shiraishi" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Kobayashi" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2015.04.024" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBDSH1NQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136385v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Tinetti" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drossart" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eccleston" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hartogh" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Isaak" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-015-9484-8" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03917399v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Gudkova" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Gagnepain-Beyneix" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.06.037" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6NXLD25-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02559880v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004724" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D2SF410J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362395v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Walwer" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014EA000054" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581152v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. V. Gudkova" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Zharkov" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Raevsky" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0038094614010043" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02557342v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.10.035" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWX6D47-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02561971v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomu Takeuchi" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2013.03.009" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5QKLX3M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01513906v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shalimov" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Olshanskaya" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50398" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050185v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Watada" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgra.50322" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AEB285FA5F02F4D19908182AB4E01598C185A194/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02563854v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Bruinsma" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco N Doornbos" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cachoux" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50205" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930991v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Astafyeva" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khelfi" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yahagi" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgra.50556" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-74K812LP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458577v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Alkalai" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9252-3" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02562440v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2012.03.009" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5CZ7QSZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917261v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dehant" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Asmar" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.10.016" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815460v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05617.x" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665276v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vaubaillon" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.11.028" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCT0BJTV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02564342v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi M Munekane" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JA016060" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TVM41K3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02564101v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Boisson" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Clifford" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Yoshikawa" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Anglade" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JE003768" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CD669E47D8E4EDDC6151D060D71EE6531564BBD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02566114v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Calvet" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.12.007" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q29Z0BG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01514431v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M Astafyeva" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alam Kherani" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2011.06.020" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606462v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Houli&#233;" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blanchard" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shapiro" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00044" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02564353v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gillmann" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.01.009" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVQJRLC5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03964121v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Ying Lin" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Garnero" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Williams" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1199375" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02564116v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdavide Co&#239;sson" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Occhipinti" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010RS004603" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02527677v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdavide Coisson" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Makela" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allgeyer" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alam Kherani" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2011.06.051" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01513888v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049623" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606498v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gagnepain-Beyneix" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.10.028" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01R3P6JQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933039v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Makela" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gehrels" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047860" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03964140v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.06.015" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390103v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Makela" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H H&#233;bert" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gehrels" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rolland" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02566137v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorey" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farges" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL044009" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZTRJT937-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02566535v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loevenbruck" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL044479" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02527942v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dautermann" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen S Mattioli" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04390.x" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372289v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dehant" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Folkner" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renotte" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Orban" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asmar" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.08.009" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCNL0ZTW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02613964v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Frigeri" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey J. Plaut" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JE003299" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436421v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blitz" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JE003229" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02567454v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JE003294" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGZXDL64-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02613140v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gillmann" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.07.016" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHVLXDR1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355054v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.10.033" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBP8M751-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365570v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Baptista" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangold" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ansan" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JE002945" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02528056v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alam Alam Kherani" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03760.x" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02614221v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pletser" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dehant" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2008.07.005" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69H5BFZW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02528023v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Kamath" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Crespon" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03818.x" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499086v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Montagner" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Capdeville" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.12.030" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311119v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lammer" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. N. Kulikov" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Griessmeier" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-007-9163-9" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-71XP868G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336446v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Thienen" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benzerara" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillmann" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-007-9149-7" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458543v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thomas" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barriot" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benz" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beutler" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2007.03.003" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBFNM3RX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311765v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Des Marais" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raulin" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Fishbaugh" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-007-9239-6" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4CLKFZFB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316046v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311325v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E. Fishbaugh" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Des Marais" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Korablev" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-007-9208-0" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8GCZ2RD9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01270093v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alam Kherani" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;bert" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL026865" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272740v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Hoolst" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.06.008" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F20GC4K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458535v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chenet" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mizutani" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.12.017" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WX4B384-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112656v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150128v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chenet" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lombardi" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2006.05.009" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKVRX19X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267196v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Artru" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Ducic" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2005.10.021" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDLDLM1N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03964106v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.earth.33.092203.122604" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155776v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacher" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JE002271" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0SGHJTD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03601113v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnin" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL023558" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917269v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Kanamori" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Murakami" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02552.x" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03601099v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crespon" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducic" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02775.x" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917319v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458529v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belleguic" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JE002437" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03600278v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02377.x" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155757v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2004.07.019" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6RFNMH1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080751v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bertaux" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Berthelier" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabane" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ciarletti" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2003.08.078" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBXW7LKC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03600277v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mosegaard" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Williams" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JE002294" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390052v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Millot-Langet" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cl&#233;v&#233;d&#233;" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL016257" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03916873v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003gl017812" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03964095v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roosbeek" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0019-1035(02)00045-3" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFJ1TCJT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03946757v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00172-9" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFTSPDMQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801607v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;merais" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pommereau" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(01)00576-2" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4MRN5NT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03234667v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hourdin" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vial" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R&#232;me" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(01)00338-6" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FWRQR81-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597765v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanc" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL000085" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597762v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Vinnik" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL012859" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03944163v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sotin" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rocard" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-0633(00)00098-2" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-358SDQTB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267231v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-0633(00)00110-0" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5TSLPFQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03946751v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cl&#233;v&#233;d&#233;" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M&#233;gnin" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Romanowicz" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(99)00152-1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1C1VT0B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03946745v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Harri" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marsal" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Leppelmeier" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(99)00279-3" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5JSHJBF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03944155v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Linkin" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lipatov" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belostotskaja" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derbunovich" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-0633(98)00008-7" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RPVDNMQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390017v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cl&#233;ved&#233;" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1998.00665.x" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03946726v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Zharkov" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Romanowicz" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menvielle" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poupinet" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-0633(98)00009-9" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LKT5TBT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03946734v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Beauduin" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Roult" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Karczewski" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(98)00093-4" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HHW386TD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390093v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97GL00948" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF6AF2DE0D2579C0AD1B7F1641571F05EA9A17D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03944147v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mosser" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galdemard" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagage" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pantin" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauvage" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.1996.0091" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ7XTRD4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03940053v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beauduin" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montagner" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cacho" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Karczewski" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/BSSA0860061760" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03944151v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Gagnepain Beyneix" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Bruce Banerdt" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cacho" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Karczewski" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-0633(96)00083-9" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKLNQ2XT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390048v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1996.tb07032.x" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03916870v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Billebaud" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drossart" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vauglin" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merlin" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sibille" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95GL01438" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03940049v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Dahlen" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.1994.1115" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B3R48S4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03940029v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Nawab" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(94)90038-8" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03940044v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouaricha" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(94)90050-7" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XJ68SQ7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03940025v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mosser" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00690946" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-GS99HNZC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03916868v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/91JB00420" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03916917v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/GL017i010p01493" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03944145v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1990.tb04472.x" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03916859v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03916867v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Neele" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Snieder" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/GL016i005p00397" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04681664v1" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maia" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Catalina Plesa" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Toffoli" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-915" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676973v1" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Crameri" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ghail" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-1010" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797707v1" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourdon" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sainton" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Adama Bah" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-366" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706564v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marteau" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vrettos" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669380v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael F. Garcia" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Martire" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02284053v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tauzin" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Pan" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin-Nataf" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Schmerr" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589337v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589336v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Halloin" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589342v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Sutin" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cutts" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Didion" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Grawe" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309439" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989560v1" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demaied Amine" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581288v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712203v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuo Onishi" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parrot" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667983v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panning M. P." TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banerdt W. B." TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667981v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509286v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509293v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136482v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hooslt T." TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186341v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156118v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120080v1" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Verhoeven" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choblet" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119989v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119983v1" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155859v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Igel" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120108v1" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155961v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121392v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120235v1" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crisp" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delory G. T." TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127789v1" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04506991v1" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna G&#252;lcher" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12790" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04677721v1" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-728" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926979v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15104-0_5" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917404v1" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781107300668.006" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03916863v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Johnson" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-53802-4.00167-6" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917407v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781107300668.021" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917256v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Hamoudi" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Haddad" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31254-0_21" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917428v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9508-5_10" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917414v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johnson" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452748-6.00154-1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917419v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ball" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seiferlin" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#228;tzold" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511525049.014" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917409v1" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0074-6142(02)80213-3" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596719v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnolle" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515197v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Drilleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Samuel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verhoeven" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Rivoldini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Collinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228766v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Charalambous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thomas Pike" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyeon Kim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fernando" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adk4292" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070598v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia W&#243;jcicka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL110159" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sheward" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delbo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avdellidou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cook" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555481" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael F Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Clemente" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stott" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JE008782" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805304v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Majstorovi&#263;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Vidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.044061" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garcia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Murdoch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mimoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JE008695" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04771490v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F Garcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris van Zelst" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawamura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Peter N&#228;sholm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Horleston" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EA003670" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04698349v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouchka Froment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Xu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H Lognonn&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne Larmat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl109726" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl105701" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386179v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Daubar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Teuff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawamura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115942" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Daubar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garcia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Collins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adk7615" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Caicedo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Golombek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Spohn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schmelzbach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28927/SR.2024.005023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Onodera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Johnson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01056-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519715v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Malytskyy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D K&#345;&#237;&#382;ov&#225;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lognonn&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kawamura" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023ea003272" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705475v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carene Larmat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Lei" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Rougier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae144" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070626v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Panning" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JH000117" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285747v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Betancourt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caicedo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Banerdt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007988" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04216003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Chen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghan Yang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Chen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104816" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03938815v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Yana" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lapeyre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gaudin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hurst" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2022.10.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04199337v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007676" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104601" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462258v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad2707" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066274v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hudson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balabanska" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marteau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-00964-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04199335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceylan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Clinton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007826" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155748v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Broquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuaki Fuji" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103136" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155759v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Li" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Beghein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Wieczorek" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott M. Mclennan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EA002416" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04018766v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plasman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101627" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934915v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Maistre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Caldiero" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yseboodt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Baland" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06150-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04154883v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ansan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K S Ali" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007707" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215979v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maguire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leki&#263;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmerr" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023je007793" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285770v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo Castillo Betancourt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bruce Banerdt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023je008008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251473v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Branchesi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Falanga" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Harms" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Jani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Katsanevas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-01015-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187893v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeda Takuto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwamu Nishida" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102716" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187891v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanbo Xiao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n. Carrasco" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103429" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155697v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duran" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -C. Plesa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. St&#228;hler" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103482" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270392v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quancheng Huang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06601-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04662828v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Juliana Chaparro L&#243;pez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo Castillo-Betancourt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cabrera" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/gtj20230381" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123960v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C E Irving" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Lekic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Dur&#225;n" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2217090120" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184039v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007896" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462257v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid J. Daubar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A. Fernando" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F. Garcia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Grindrod" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Zenh&#228;usern" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ace9b4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155699v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schimmel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drilleau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103205" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155747v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menina" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margerin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Heller" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103202" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552358v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Caicedo Hormaza" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foivos Karakostas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Laure" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.21.00171" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524303v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raj&#353;i&#263;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. W&#243;jcicka" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collins" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007698" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187889v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247218v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grindrod" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103619" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155749v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knapmeyer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. St&#228;hler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charalambous" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102296" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04018768v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Banerdt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clinton" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Garcia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-earth-031621-073318" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04199338v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakshit Joshi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03983706v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A E Stott" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R F Garcia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ch&#233;dozeau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spiga" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Murdoch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac464" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03983699v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Mosegaard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wieczorek" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Igel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100469" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03918320v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panning" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beghein" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrasco" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101270" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694923v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jacob" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Plasman" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fuji" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229434" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918151v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7157" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03938833v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1062798722000254" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03658022v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Ceylan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320220007" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03839237v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Brinkman" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sollberger" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ten Pierick" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edme" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007229" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03918308v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott M Mclennan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C Horleston" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35662-y" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03918280v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spohn" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grott" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-022-00941-z" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918132v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Posiolova" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7704" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03868823v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. St&#228;hler" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mittelholz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01803-y" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711638v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Golombek" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007298" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03938820v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lekic" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101666" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03918354v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007483" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524298v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE007067" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821120v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Carrasco" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac391" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03938834v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nimmo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoldini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bagheri" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007291" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525966v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grott" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wieczorek" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Raucourt" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09857-6" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540691v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lucas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Myhill" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hauber" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021je007118" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945839v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya Posiolova" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01014-0" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03938829v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mclennan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101243" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810429v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Schmerr" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott King" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2204474119" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936013v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bonnet Gibet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaut" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007472" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03918294v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weidner" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wookey" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101508" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515578v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Compaire" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Margerin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monnereau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lange" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab499" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03918195v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wookey" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117654" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524305v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haviland Heidi Fuqua" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Weber" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive R Neal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac0f82" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869093v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Clinton" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106943" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540523v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mimoun" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021ea001669" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485320v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren B&#246;se" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PEPI.2020.106597" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590094v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj L. Dahmen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Driel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006599" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163521v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106595" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390358v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ved Leki&#263;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Maguire" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Compaire" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210123" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917215v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj Dahmen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon St&#228;hler" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210056" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917211v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zweifel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Mance" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan ten Pierick" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Schmelzbach" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210071" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917218v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Deichmann" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210045" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532354v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Barkaoui" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210095" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03202025v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Savoie" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutaudier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J Hurst" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ea001286" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362753v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. St&#228;hler" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daubar" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117171" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917241v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Richter" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flahaut" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hamilton" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jacquet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.a5f13782" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166865v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Compaire" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006498" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519105v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khan" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006546" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178955v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorenz" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006410" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589778v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwen Han" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/astrogeo/atab103" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796157v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Onodera" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001887" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427455v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Menina" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;chi Kawamura" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Marti" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210127" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657987v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Charalambous" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mcclean" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baker" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Pike" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Golombek" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006757" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429374v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab105" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299273v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Panning" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bissig" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf8966" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241066v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001585" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590031v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Andersson" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan O. A. Robertsson" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001234" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917246v2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Driel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F Clinton" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006670" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554299v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Stott" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01502-0" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081243v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph D. Lorenz" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plasman" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E Newman" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114119" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549854v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stott" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcclean" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Warren" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006538" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268318v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Stutzmann" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001755" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406123v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210253" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917216v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Lorenz" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bowman" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210079" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589781v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. E. Irving" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE006983" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519089v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Kedar" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E Smrekar" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott D King" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006518" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429387v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf2966" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365934v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abi7730" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917212v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristram Warren" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pike" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Myhill" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210058" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917213v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fayon" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210137" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179776v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Xu" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Panning" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001263" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917243v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Neal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Grimm" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.674dcfdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917237v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tsai" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210260" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03916935v2" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Froment" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rougier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larmat" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lei" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Euser" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087393" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02544796v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L. Johnson" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlais" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Russell" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0537-x" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587153v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kedar" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006353" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584468v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Collins" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D. Bastow" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Teanby" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006540" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461538v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Balestra" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Berenguer" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bigot&#8208;cormier" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220190137" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908567v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceri Nunn" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosio Nakamura" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marusiak" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00709-3" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971385v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Martire" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F Garcia" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006376" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524431v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mala Bagiya" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanya Thomas" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Astafyeva" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61749-x" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031548v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthasar Kenda" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006278" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025225v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Drilleau" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Panning" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer&#8208;endrun" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001118" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583301v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Widmer&#8208;schnidrig" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;r. Scholz" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Driel" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mittelholz" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089099" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189851v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#233;bert" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Occhipinti" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schindel&#233;" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinel-Puyss&#233;gur" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09616-2" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531541v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Smrekar" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0544-y" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031471v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stutzmann" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schimmel" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Horleston" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ceylan" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006545" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657932v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kenda" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drilleau" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garcia" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006387" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580235v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John&#8208;robert Scholz" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer&#8208;schnidrig" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ea001317" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02563276v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H Warner" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Grant" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hauber" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14679-1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-02641370v2" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newman" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lemmon" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0534-0" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346218v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pan" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin-Nataf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tauzin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michaut" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113511" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657926v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perrin" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rodriguez" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gl087234" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933048v2" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teanby" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006382" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863845v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-019-0613-Y" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990798v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Smrekar" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Breuer" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0563-9" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586664v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banfield" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Rodriguez-Manfredi" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Russell" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Rowe" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leneman" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0570-x" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02544967v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Knapmeyer" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#8208;catalina Plesa" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120180258" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02545071v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Petkov" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jones" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Voecks" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosjean" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0548-8" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104216v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nishikawa" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0579-9" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380378v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lainey" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1202-7" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188213v2" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0574-6" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01977462v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P Onufer" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C Wallace" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0568-4" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365912v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Francis Clinton" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Alemany" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180379" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902145v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Teanby" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0543-0" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901608v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morgan" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0537-y" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02549898v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Vance" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Bills" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2016.1612" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897669v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Golombek" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0529-y" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990992v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Miljkovic" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Stevanovi&#263;" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0562-x" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02546686v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120180037" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02546649v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0547-9" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02545014v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Rakoto" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonne" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0566-6" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895616v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kargl" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrade" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marshall" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0512-7" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990999v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bierwirth" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Kramer" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0555-9" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856121v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M Rolland" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coisson" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024654" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105479v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Plesa" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuer" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076124" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734543v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Bozda&#287;" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youyi Ruan" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Metthez" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir R. Khan" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuangdai Leng" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0350-z" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737686v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rakoto" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx322" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447014v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brissaud" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0324-6" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917253v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kipp" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Warner" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fergason" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0321-9" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534998v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0317-5" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02551135v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0378-0" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917255v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;se" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Clinton" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Euchner" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Driel" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2016.11.003" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTLMG4V8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02552601v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhemaied" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Belmokhtar" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0398-9" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02553247v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Nishikawa" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Tanaka" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005147" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540078v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0343-y" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748834v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William T. Pike" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0409-x" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655047v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220170094" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729585v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Andrade" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Banerdt" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0391-3" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729574v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0339-7" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445661v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapin" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0311-y" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401426v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karakostas" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4960788" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279303v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Juhel" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barsuglia" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13349" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346884v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Kherani" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonne" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Klausner" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv500" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581293v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2016.05.017" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1PCH53Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136385v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Tinetti" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drossart" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eccleston" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hartogh" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Isaak" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-015-9484-8" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02559880v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Kobayashi" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004724" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D2SF410J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03917399v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Gudkova" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Gagnepain-Beyneix" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.06.037" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6NXLD25-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362395v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Walwer" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014EA000054" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02555145v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120150133" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02557299v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuhei Yamada" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy N&#233;but" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Shiraishi" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2015.04.024" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBDSH1NQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02559863v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Bo Qu" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robert" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Bing Zhou" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Qing Yang" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914890" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581152v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. V. Gudkova" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Zharkov" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Raevsky" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0038094614010043" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02557342v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.10.035" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWX6D47-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050185v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Watada" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgra.50322" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AEB285FA5F02F4D19908182AB4E01598C185A194/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930991v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Astafyeva" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khelfi" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yahagi" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgra.50556" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-74K812LP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02563854v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Bruinsma" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco N Doornbos" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cachoux" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50205" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01513906v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shalimov" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Olshanskaya" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50398" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02561971v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomu Takeuchi" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2013.03.009" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5QKLX3M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458577v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Alkalai" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9252-3" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02562440v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2012.03.009" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5CZ7QSZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917261v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dehant" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Asmar" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.10.016" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665276v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vaubaillon" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.11.028" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCT0BJTV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815460v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05617.x" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02564101v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Boisson" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Clifford" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Yoshikawa" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Anglade" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JE003768" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CD669E47D8E4EDDC6151D060D71EE6531564BBD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02564342v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi M Munekane" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JA016060" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TVM41K3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03964121v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Ying Lin" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Garnero" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Williams" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1199375" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02564116v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdavide Co&#239;sson" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Occhipinti" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010RS004603" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02564353v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gillmann" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.01.009" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVQJRLC5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02566114v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Calvet" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.12.007" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q29Z0BG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01514431v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M Astafyeva" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alam Kherani" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2011.06.020" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606462v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Houli&#233;" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blanchard" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shapiro" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00044" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01513888v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049623" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606498v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gagnepain-Beyneix" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.10.028" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01R3P6JQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02527677v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdavide Coisson" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Makela" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allgeyer" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alam Kherani" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2011.06.051" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933039v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Makela" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gehrels" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047860" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03964140v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.06.015" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390103v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Makela" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H H&#233;bert" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gehrels" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rolland" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02566535v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loevenbruck" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL044479" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02566137v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorey" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farges" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL044009" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZTRJT937-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02613964v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Frigeri" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey J. Plaut" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JE003299" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436421v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blitz" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JE003229" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02613140v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gillmann" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.07.016" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHVLXDR1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02567454v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JE003294" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGZXDL64-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355054v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.10.033" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBP8M751-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372289v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dehant" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Folkner" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renotte" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Orban" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asmar" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.08.009" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCNL0ZTW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02527942v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dautermann" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen S Mattioli" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04390.x" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02528056v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alam Alam Kherani" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03760.x" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02614221v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pletser" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dehant" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2008.07.005" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69H5BFZW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02528023v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Kamath" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Crespon" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03818.x" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499086v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Montagner" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Capdeville" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.12.030" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365570v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Baptista" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangold" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ansan" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JE002945" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336446v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Thienen" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benzerara" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric C. Gillmann" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-007-9149-7" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458543v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thomas" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barriot" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benz" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beutler" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2007.03.003" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBFNM3RX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311765v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Des Marais" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raulin" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Fishbaugh" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-007-9239-6" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4CLKFZFB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311325v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E. Fishbaugh" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Des Marais" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Korablev" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-007-9208-0" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8GCZ2RD9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316046v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311119v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lammer" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. N. Kulikov" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Griessmeier" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-007-9163-9" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-71XP868G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272740v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Hoolst" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.06.008" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F20GC4K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458535v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chenet" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mizutani" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.12.017" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WX4B384-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112656v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150128v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chenet" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lombardi" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2006.05.009" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKVRX19X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267196v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Artru" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Ducic" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2005.10.021" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDLDLM1N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01270093v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alam Kherani" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;bert" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL026865" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03964106v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.earth.33.092203.122604" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03601113v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnin" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL023558" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155776v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacher" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JE002271" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0SGHJTD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917269v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Kanamori" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Murakami" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02552.x" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917319v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crespon" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducic" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02775.x" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03601099v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458529v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belleguic" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JE002437" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03600278v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02377.x" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155757v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2004.07.019" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6RFNMH1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080751v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bertaux" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Berthelier" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabane" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ciarletti" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2003.08.078" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBXW7LKC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03600277v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mosegaard" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Williams" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JE002294" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390052v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Millot-Langet" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cl&#233;v&#233;d&#233;" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL016257" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03916873v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003gl017812" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03964095v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roosbeek" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0019-1035(02)00045-3" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFJ1TCJT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03946757v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00172-9" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFTSPDMQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801607v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;merais" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pommereau" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(01)00576-2" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4MRN5NT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03234667v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hourdin" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vial" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R&#232;me" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(01)00338-6" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FWRQR81-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597765v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanc" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL000085" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597762v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Vinnik" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL012859" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03944163v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sotin" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rocard" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-0633(00)00098-2" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-358SDQTB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267231v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-0633(00)00110-0" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5TSLPFQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03946751v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cl&#233;v&#233;d&#233;" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M&#233;gnin" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Romanowicz" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(99)00152-1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1C1VT0B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03946745v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Harri" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marsal" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Leppelmeier" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(99)00279-3" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5JSHJBF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390017v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cl&#233;ved&#233;" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1998.00665.x" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03946726v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Zharkov" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Romanowicz" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menvielle" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poupinet" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-0633(98)00009-9" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LKT5TBT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03946734v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Beauduin" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Roult" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Karczewski" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(98)00093-4" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HHW386TD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03944155v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Linkin" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lipatov" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belostotskaja" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derbunovich" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-0633(98)00008-7" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RPVDNMQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390093v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97GL00948" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF6AF2DE0D2579C0AD1B7F1641571F05EA9A17D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03940053v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beauduin" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montagner" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cacho" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Karczewski" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/BSSA0860061760" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03944147v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mosser" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galdemard" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagage" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pantin" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauvage" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.1996.0091" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ7XTRD4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03944151v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Gagnepain Beyneix" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Bruce Banerdt" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cacho" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Karczewski" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-0633(96)00083-9" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKLNQ2XT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390048v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1996.tb07032.x" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03916870v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Billebaud" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drossart" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vauglin" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merlin" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sibille" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95GL01438" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03940049v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Dahlen" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.1994.1115" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B3R48S4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03940029v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Nawab" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(94)90038-8" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03940044v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouaricha" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(94)90050-7" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XJ68SQ7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03940025v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mosser" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00690946" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-GS99HNZC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03916868v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/91JB00420" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03916917v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/GL017i010p01493" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03944145v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1990.tb04472.x" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03916859v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03916867v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Neele" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Snieder" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/GL016i005p00397" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676973v1" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Crameri" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Toffoli" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ghail" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-1010" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04681664v1" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maia" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Catalina Plesa" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-915" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797707v1" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourdon" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sainton" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Adama Bah" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-366" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706564v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marteau" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vrettos" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02284053v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tauzin" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Pan" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin-Nataf" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Schmerr" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669380v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael F. Garcia" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Martire" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589336v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Halloin" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589342v1" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Sutin" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cutts" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Didion" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Grawe" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309439" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989560v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demaied Amine" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589337v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581288v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712203v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuo Onishi" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parrot" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667983v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panning M. P." TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banerdt W. B." TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667981v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509293v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillmann" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509286v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136482v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hooslt T." TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186341v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156118v1" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119989v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119983v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120108v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Verhoeven" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choblet" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155859v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Igel" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120080v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155961v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121392v1" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120235v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crisp" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delory G. T." TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127789v1" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04506991v1" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna G&#252;lcher" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12790" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04677721v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-728" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926979v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15104-0_5" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917404v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781107300668.006" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03916863v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Johnson" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-53802-4.00167-6" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917407v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781107300668.021" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917256v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Hamoudi" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Haddad" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31254-0_21" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917428v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9508-5_10" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917414v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johnson" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452748-6.00154-1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917419v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ball" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seiferlin" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#228;tzold" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511525049.014" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917409v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0074-6142(02)80213-3" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596719v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnolle" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>