--- v0 (2026-03-18)
+++ v1 (2026-04-25)
@@ -399,209 +399,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543994v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the behaviour of large empirical autocovariance matrices between the past and the future</w:t>
+                <w:t xml:space="preserve">Properties of linear spectral statistics of frequency-smoothed estimated spectral coherence matrix of high-dimensional Gaussian time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daria Tieplova</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Rosuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Random Matrices: Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S2010326321500210⟩</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (2), pp.5380-5454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/21-ejs1923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370315v2</w:t>
+                <w:t xml:space="preserve">hal-02900814v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of linear spectral statistics of frequency-smoothed estimated spectral coherence matrix of high-dimensional Gaussian time series</w:t>
+                <w:t xml:space="preserve">On the behaviour of large empirical autocovariance matrices between the past and the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Rosuel</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Tieplova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (2), pp.5380-5454. </w:t>
+              <w:t xml:space="preserve">Random Matrices: Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, vol. 10 (no. 2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/21-ejs1923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S2010326321500210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900814v3</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370315v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the detection of low-rank signal in the presence of spatially uncorrelated noise: a frequency domain approach</w:t>
               </w:r>
@@ -789,1218 +789,1218 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode MUSIC adaptée aux grands réseaux de capteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance analysis of spatial smoothing schemes in the context of large arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gia-Thuy Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ts.33.249-272⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (1), pp.160-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2015.2480044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715687v1</w:t>
+                <w:t xml:space="preserve">hal-01579050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the almost sure location of the singular values of certain Gaussian block-Hankel large random matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (4), pp.1339-1443. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10959-015-0614-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of spatial smoothing schemes in the context of large arrays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gia-Thuy Pham</w:t>
+                <w:t xml:space="preserve">Une méthode MUSIC adaptée aux grands réseaux de capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vallet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 64 (1), pp.160-172. </w:t>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (2-3), pp.249 - 272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2015.2480044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ts.33.249-272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579050v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of an Improved MUSIC DoA Estimator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mestre</w:t>
+                <w:t xml:space="preserve">Large System Analysis of a GLRT for Detection With Large Sensor Arrays in Temporally White Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Hiltunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 63 (23), pp.6407 - 6422. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2015.2465302⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 63 (20), pp.5409 - 5423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2015.2452220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579060v1</w:t>
+                <w:t xml:space="preserve">hal-01579062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large System Analysis of a GLRT for Detection With Large Sensor Arrays in Temporally White Noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonja Hiltunen</w:t>
+                <w:t xml:space="preserve">Performance Analysis of an Improved MUSIC DoA Estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 63 (20), pp.5409 - 5423. </w:t>
+              <w:t xml:space="preserve">, 2015, 63 (23), pp.6407 - 6422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2015.2452220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2015.2465302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579062v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Subspace Estimator for Fixed Rank Perturbations of Large Random Matrices</w:t>
+                <w:t xml:space="preserve">On bilinear forms based on the resolvent of large random matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmva.2012.08.006⟩</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (1), pp.36-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/11-AIHP450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598826v2</w:t>
+                <w:t xml:space="preserve">hal-00474126v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On bilinear forms based on the resolvent of large random matrices</w:t>
+                <w:t xml:space="preserve">A Subspace Estimator for Fixed Rank Perturbations of Large Random Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (1), pp.36-63. </w:t>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114, pp.427-447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/11-AIHP450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2012.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474126v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598826v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large information plus noise random matrix models and consistent subspace estimation in large sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Hachem</w:t>
+                <w:t xml:space="preserve">Blind source separation of convolutive mixtures of non circular linearly modulated signals with unknown baud rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Random Matrices: Theory and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92, pp.715-726</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790069v1</w:t>
+                <w:t xml:space="preserve">hal-00733748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Subspace Estimation for Multivariate Observations of High Dimension: The Deterministic Signals Case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large information plus noise random matrix models and consistent subspace estimation in large sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Najim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Random Matrices: Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01 (1150006), pp.1-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S2010326311500067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2011.2173718⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00692662v1</w:t>
+                <w:t xml:space="preserve">hal-00790069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of MIMO systems capacity using large random matrix methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Dupuy</w:t>
+                <w:t xml:space="preserve">Improved Subspace Estimation for Multivariate Observations of High Dimension: The Deterministic Signals Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (11), pp.2122-2142. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58 (2), pp.1043--1068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/e14112122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2011.2173718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790072v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind source separation of convolutive mixtures of non circular linearly modulated signals with unknown baud rates</w:t>
+                <w:t xml:space="preserve">Optimization of MIMO systems capacity using large random matrix methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Florian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
+                <w:t xml:space="preserve">Florian Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (11), pp.2122-2142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e14112122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733748v1</w:t>
+                <w:t xml:space="preserve">hal-00790072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the capacity achieving covariance matrix for frequency selective MIMO channels using the asymptotic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2233,51 +2233,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of digital communication mixtures with the CMA: case of various unknown baud rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2367,51 +2367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 56 (3), pp.1048--1069</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2462,51 +2462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, ? (1), 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2570,51 +2570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksiy Khorunzhiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Pastur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2655,109 +2655,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00120482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the blind equalization of Continuous Phase Modulated signals using the Constant Modulus criterion</w:t>
+                <w:t xml:space="preserve">Asymptotic Analysis of Reduced-Rank Chip-Level MMSE Equalizers in the Downlink of CDMA Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bianchi</w:t>
+                <w:t xml:space="preserve">B. Mouhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 55 (3), pp. 1047-1061</w:t>
+              <w:t xml:space="preserve">, 2007, 55 (6), pp.3048-3060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00226426v1</w:t>
+                <w:t xml:space="preserve">hal-00621792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic equivalents for certain functionals of large random matrices</w:t>
               </w:r>
@@ -2832,122 +2845,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Analysis of Reduced-Rank Chip-Level MMSE Equalizers in the Downlink of CDMA Systems</w:t>
+                <w:t xml:space="preserve">On the blind equalization of Continuous Phase Modulated signals using the Constant Modulus criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mouhouche</w:t>
+                <w:t xml:space="preserve">Pascal Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 55 (6), pp.3048-3060</w:t>
+              <w:t xml:space="preserve">, 2007, 55 (3), pp. 1047-1061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621792v1</w:t>
+                <w:t xml:space="preserve">hal-00226426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The empirical distribution of the eigenvalues of a Gram matrix with a given variance profile</w:t>
               </w:r>
@@ -3031,1409 +3031,1409 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Blind Estimation of the Parameters of Continuous Phase Modulated signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Bianchi</w:t>
+                <w:t xml:space="preserve">The empirical eigenvalue distribution of a Gram matrix: From independence to stationarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Sirven</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Special Issue on Advances in Military Communication Systems, 23 (5), pp.944-962</w:t>
+              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, ? (1), pp.629-648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621860v1</w:t>
+                <w:t xml:space="preserve">hal-00621863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The empirical eigenvalue distribution of a Gram matrix: From independence to stationarity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Hachem</w:t>
+                <w:t xml:space="preserve">On the Blind Estimation of the Parameters of Continuous Phase Modulated signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Najim</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sirven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, ? (1), pp.629-648</w:t>
+              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Special Issue on Advances in Military Communication Systems, 23 (5), pp.944-962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621863v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic performance of successive interference cancellation in the context of linear precoded OFDM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Debbah</w:t>
+                <w:t xml:space="preserve">Non data aided estimation of the modulation index of continuous phase modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. De Courville</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sirven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 52 (9), pp.1444-1448</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52 (10), pp.2847-2861</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621702v1</w:t>
+                <w:t xml:space="preserve">hal-00621668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of optimum and sub-optimum CDMA downlink MMSE receivers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walid Hachem</w:t>
+                <w:t xml:space="preserve">Asymptotic performance of successive interference cancellation in the context of linear precoded OFDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. De Courville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 50 (11), pp.2620-2638</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52 (9), pp.1444-1448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621914v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non data aided estimation of the modulation index of continuous phase modulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Bianchi</w:t>
+                <w:t xml:space="preserve">Asymptotic analysis of optimum and sub-optimum CDMA downlink MMSE receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Chaufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Sirven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 52 (10), pp.2847-2861</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 50 (11), pp.2620-2638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621668v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind source separation of a mixture of communication sources emitting at various baud-rates</w:t>
+                <w:t xml:space="preserve">Blind equalization: case of an unknown symbol period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of IEICE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, E86-A (3), pp.564-572</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51 (3), pp.781-793</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621722v1</w:t>
+                <w:t xml:space="preserve">hal-00621721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semi-Blind Channel Estimation Technique based on Second-Order Blind Method for CDMA Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+                <w:t xml:space="preserve">A semi-blind estimation technique based on second-order blind method for CDMA systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Moulines</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 51 (7), pp.1894-1904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446291v1</w:t>
+                <w:t xml:space="preserve">hal-00621730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MMSE analysis of certain large isometric random precoded systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walid Hachem</w:t>
+                <w:t xml:space="preserve">Blind source separation of a mixture of communication sources emitting at various baud-rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. De Courville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 49 (5), pp.1293-1311</w:t>
+              <w:t xml:space="preserve">Transactions of IEICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, E86-A (3), pp.564-572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621699v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind source separation of a mixture of communication sources with various symbol periods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
+                <w:t xml:space="preserve">A Semi-Blind Channel Estimation Technique based on Second-Order Blind Method for CDMA Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, E86A (3), pp.564--572</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51 (7), pp.1894-1904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693579v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-blind estimation technique based on second-order blind method for CDMA systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Lasaulce</w:t>
+                <w:t xml:space="preserve">Blind source separation of a mixture of communication sources with various symbol periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Moulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 51 (7), pp.1894-1904</w:t>
+              <w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, E86A (3), pp.564--572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621730v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind equalization: case of an unknown symbol period</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
+                <w:t xml:space="preserve">MMSE analysis of certain large isometric random precoded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. De Courville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 51 (3), pp.781-793</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 49 (5), pp.1293-1311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621721v1</w:t>
+                <w:t xml:space="preserve">hal-00621699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of a class of non-data aided carrier frequency offset and symbol timing delay estimators for flat-fading channels</w:t>
+                <w:t xml:space="preserve">Asymptotic analysis of blind cyclic correlation based symbol rate estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Wang</w:t>
+                <w:t xml:space="preserve">Ph. Ciblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Serpedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Ciblat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Loubaton</w:t>
+                <w:t xml:space="preserve">G.B. Giannakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 50 (9), pp.2295-2305</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 48 (7), pp.1922-1934</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621789v1</w:t>
+                <w:t xml:space="preserve">hal-00621693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of blind carrier offset estimation for non-circular transmissions through frequency-selective channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Performance analysis of a class of non-data aided carrier frequency offset and symbol timing delay estimators for flat-fading channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Serpedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G.B. Giannakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 50 (1), pp.130-140</w:t>
+              <w:t xml:space="preserve">, 2002, 50 (9), pp.2295-2305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621694v1</w:t>
+                <w:t xml:space="preserve">hal-00621789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of blind cyclic correlation based symbol rate estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance analysis of blind carrier offset estimation for non-circular transmissions through frequency-selective channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Ciblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Serpedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.B. Giannakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 48 (7), pp.1922-1934</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 50 (1), pp.130-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621693v1</w:t>
+                <w:t xml:space="preserve">hal-00621694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MIMO channel blind identification algorithm in the presence of spatially correlated noise</w:t>
               </w:r>
@@ -4622,51 +4622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extension problem for discrete time periodically correlated stochastic processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Alpay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4717,64 +4717,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of blind carrier phase estimators for general QAM constellations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Serpedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Ciblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.B. Giannakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4806,432 +4806,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind channel identification and equalization using periodic modulation precoders: Performance analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive blind separation of independent sources : a second order stable algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Serpedin</w:t>
+                <w:t xml:space="preserve">N. Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gb Giannakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 47 (7), pp.1056-1071</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693777v1</w:t>
+                <w:t xml:space="preserve">hal-00621706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Subspace Algorithm For Blind Separation Of Independent Sources In Convolutive Mixture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Jutten</w:t>
+                <w:t xml:space="preserve">An extension problem for discrete-time almost periodically correlated stochastic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alpay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Freydin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 48 (2), pp.583-586</w:t>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 308 (1-3), pp.163-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802444v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive subspace algorithm for blind separation of independent sources in convolutive mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind channel identification and equalization using periodic modulation precoders: Performance analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Mansour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Jutten</w:t>
+                <w:t xml:space="preserve">E Serpedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gb Giannakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 48 (2), pp.583-586</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 48 (6), pp.1570--1586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/78.845916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621742v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On blind multiuser forward link channel estimation by the subspace method : identifiability results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 48 (8), pp.2366-2376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of certain Noisy MA Models : New Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5260,532 +5247,545 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 39 (1), pp.237-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmitter Induced Cyclostationarity: analysis based on a MMSE-DF equalizer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
+                <w:t xml:space="preserve">Adaptive subspace algorithm for blind separation of independent sources in convolutive mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Vandendorpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 48 (11), pp.3072-3086</w:t>
+              <w:t xml:space="preserve">, 2000, 48 (2), pp.583-586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621687v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind joint estimation of carrier frequency offset and channel using non-redundant periodic modulation precoders</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Giannakis</w:t>
+                <w:t xml:space="preserve">An Adaptive Subspace Algorithm For Blind Separation Of Independent Sources In Convolutive Mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 48 (8), pp.2389-2405</w:t>
+              <w:t xml:space="preserve">, 2000, 48 (2), pp.583-586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621775v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha repetition-modulation and blind second order identification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Transmitter Induced Cyclostationarity: analysis based on a MMSE-DF equalizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vandendorpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 48 (11), pp.3153-3161</w:t>
+              <w:t xml:space="preserve">, 2000, 48 (11), pp.3072-3086</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621690v1</w:t>
+                <w:t xml:space="preserve">hal-00621687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extension problem for discrete-time almost periodically correlated stochastic processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Freydin</w:t>
+                <w:t xml:space="preserve">Blind joint estimation of carrier frequency offset and channel using non-redundant periodic modulation precoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Serpedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Giannakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 308 (1-3), pp.163-181</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 48 (8), pp.2389-2405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621661v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive blind separation of independent sources : a second order stable algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Delfosse</w:t>
+                <w:t xml:space="preserve">Alpha repetition-modulation and blind second order identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Ciblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 47 (7), pp.1056-1071</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 48 (11), pp.3153-3161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621706v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the identification of certain rational transfer functions from truncated autocovariance sequences</w:t>
               </w:r>
@@ -5847,191 +5847,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIMO blind second-order equalization method and conjugate cyclostationarity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
+                <w:t xml:space="preserve">Blind identification of MIMO-FIR systems: a generalized linear prediction approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gorokhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 47 (2), pp.572-578</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, ? (73), pp.105-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621684v1</w:t>
+                <w:t xml:space="preserve">hal-00621750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind identification of MIMO-FIR systems: a generalized linear prediction approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Gorokhov</w:t>
+                <w:t xml:space="preserve">MIMO blind second-order equalization method and conjugate cyclostationarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, ? (73), pp.105-124</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 47 (2), pp.572-578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621750v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a new positive extension problem for block Toeplitz matrices</w:t>
               </w:r>
@@ -6201,502 +6201,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction error method for second-order blind identification</w:t>
+                <w:t xml:space="preserve">Subspace method for blind identification of multichannel FIR systems in noise field with unknown spatial covariance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moulines</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 45 (3), pp.694-705</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 4 (5), pp.135-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621656v1</w:t>
+                <w:t xml:space="preserve">hal-00621654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A subspace algorithm for certain blind identification problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+                <w:t xml:space="preserve">On interpolation for Hardy functions in a certain class of domains under moment type constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alpay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bolotnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Moulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 43 (3), pp.499-511</w:t>
+              <w:t xml:space="preserve">Houston Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 23 (3), pp.539-571</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621655v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On interpolation for Hardy functions in a certain class of domains under moment type constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Bolotnikov</w:t>
+                <w:t xml:space="preserve">Modulation and second order cyclostationarity: structured subspace method and new identifiability condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Houston Journal of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 23 (3), pp.539-571</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 4 (7), pp.204-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621658v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation and second order cyclostationarity: structured subspace method and new identifiability condition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
+                <w:t xml:space="preserve">A subspace algorithm for certain blind identification problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 4 (7), pp.204-206</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 43 (3), pp.499-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621685v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace method for blind identification of multichannel FIR systems in noise field with unknown spatial covariance</w:t>
+                <w:t xml:space="preserve">Prediction error method for second-order blind identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Hua</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moulines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Moulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 4 (5), pp.135-137</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 45 (3), pp.694-705</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621654v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On subspace methods for blind identification of single input / multiple outputs FIR systems</w:t>
               </w:r>
@@ -6708,77 +6708,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gorokhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 45 (1), pp.42-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6803,51 +6803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace based techniques for second order blind separation of convolutive mixtures with temporally correlated sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gorokhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7094,51 +7094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation consistante de la dimension minimale des représentations d'état de séries temporelles multivariables de grandes dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Tieplova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7261,269 +7261,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the frequency domain detection of high dimensional time series</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vallet</w:t>
+                <w:t xml:space="preserve">On the Limit Distribution of the Canonical Correlation Coefficients Between the Past and the Future of a High-Dimensional White Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Tieplova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mestre</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Pastur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.8772-8776, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530305v1</w:t>
+                <w:t xml:space="preserve">hal-04328050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Limit Distribution of the Canonical Correlation Coefficients Between the Past and the Future of a High-Dimensional White Noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daria Tieplova</w:t>
+                <w:t xml:space="preserve">On the frequency domain detection of high dimensional time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Rosuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leonid Pastur</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053626⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04328050v1</w:t>
+                <w:t xml:space="preserve">hal-02530305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the non-detectability of spiked large random tensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7561,51 +7561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the detection of low rank matrices in the high-dimensional regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7734,51 +7734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic analysis of a GLR test for detection with large sensor arrays: New results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Hiltunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7992,836 +7992,836 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of large empirical spatio-temporal covariance matrix in multipath channels detection</w:t>
+                <w:t xml:space="preserve">Performance Analysis of Spatial Smoothing Schemes in the Context of Large Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G T Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Signal Processing Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362572⟩</w:t>
+              <w:t xml:space="preserve">ICASSP </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2015.2480044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616399v1</w:t>
+                <w:t xml:space="preserve">hal-01618517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into time synchronization of MIMO systems with interference</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+                <w:t xml:space="preserve">Applications of large empirical spatio-temporal covariance matrix in multipath channels detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G T Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 23rd European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nice, France. </w:t>
+              <w:t xml:space="preserve">23rd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France. pp.1192 - 1196, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616409v1</w:t>
+                <w:t xml:space="preserve">hal-01616399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical comparison between music and G-music</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Vallet</w:t>
+                <w:t xml:space="preserve">Performances des filtres de Wiener spatio-temporels entrainés: le cas des grandes dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G T Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618519v1</w:t>
+                <w:t xml:space="preserve">hal-01618521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances des filtres de Wiener spatio-temporels entrainés: le cas des grandes dimensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G T Pham</w:t>
+                <w:t xml:space="preserve">New insights into time synchronization of MIMO systems with interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Hiltunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 23rd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618521v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of Spatial Smoothing Schemes in the Context of Large Arrays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G T Pham</w:t>
+                <w:t xml:space="preserve">A statistical comparison between music and G-music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Vallet</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2015.2480044⟩</w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.A, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618517v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toeplitz rectification and DoA estimation with MUSIC</w:t>
+                <w:t xml:space="preserve">Asymptotic analysis of beamspace-MUSIC in the context of large arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE 8th Sensor Array and Multichannel Signal Processing Workshop (SAM) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, La Coruna, Spain. pp.469-472, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAM.2014.6882444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005618v1</w:t>
+                <w:t xml:space="preserve">hal-01618550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of beamspace-MUSIC in the context of large arrays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mestre</w:t>
+                <w:t xml:space="preserve">Asymptotic analysis of a GLRT for detection with large sensor arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Hiltunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Couillet</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 8th Sensor Array and Multichannel Signal Processing Workshop (SAM) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SAM.2014.6882444⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01618550v1</w:t>
+                <w:t xml:space="preserve">hal-01616415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of a GLRT for detection with large sensor arrays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonja Hiltunen</w:t>
+                <w:t xml:space="preserve">Toeplitz rectification and DoA estimation with MUSIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">2014 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616415v1</w:t>
+                <w:t xml:space="preserve">hal-01005618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toeplitz rectification and DOA estimation with music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9039,217 +9039,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CLT for the G-MUSIC DoA Estimator</w:t>
+                <w:t xml:space="preserve">On the consistency of likelihood penalization methods in large sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mestre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Romania. pp.2298-2302</w:t>
+              <w:t xml:space="preserve">Sensor Array and Multichannel Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France. pp.109 - 112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733809v1</w:t>
+                <w:t xml:space="preserve">hal-00733801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the consistency of likelihood penalization methods in large sensor networks</w:t>
+                <w:t xml:space="preserve">A CLT for the G-MUSIC DoA Estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor Array and Multichannel Signal Processing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, France. pp.109 - 112</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Romania. pp.2298-2302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733801v1</w:t>
+                <w:t xml:space="preserve">hal-00733809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improved MUSIC Algorithm Based on Low Rank Perturbation of Large Random Matrices</w:t>
               </w:r>
@@ -9274,64 +9274,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, France. pp.689-692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9395,64 +9395,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, France. pp.685-688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9477,51 +9477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Analysis of a Consistent Subspace Estimator for Observations of Increasing Dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9579,373 +9579,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downlink quality estimation in UMTS-FDD system : application to cognitive radio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lahouari Fathi</w:t>
+                <w:t xml:space="preserve">On the capacity achieving covariance matrix for frequency selective MIMO channels using the asymptotic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2010 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Austin, United States. pp.2153-2157</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356360v1</w:t>
+                <w:t xml:space="preserve">hal-00714270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the capacity achieving covariance matrix for frequency selective MIMO channels using the asymptotic approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Dupuy</w:t>
+                <w:t xml:space="preserve">Downlink quality estimation in UMTS-FDD system : application to cognitive radio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahouari Fathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2010 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dallas, Texas, United States. pp.3494 - 3497, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714270v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the ergodic capacity and precoder design of flat fading MIMO systems equipped with MMSE receivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Artigue</w:t>
+                <w:t xml:space="preserve">Estimation de SINR pour le lien descendant de l'UMTS-FDD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahouari Fathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIIe colloque GRETSI "traitement du signal et des images"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733765v1</w:t>
+                <w:t xml:space="preserve">hal-00801787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de SINR pour le lien descendant de l'UMTS-FDD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lahouari Fathi</w:t>
+                <w:t xml:space="preserve">On the ergodic capacity and precoder design of flat fading MIMO systems equipped with MMSE receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe colloque GRETSI "traitement du signal et des images"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Seoul, South Korea. pp.1095-1099, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2009.5206037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801787v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved subspace DoA estimation methods with large arrays: the correlated signals case</w:t>
               </w:r>
@@ -9957,51 +9957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Taiwan. pp.2137 - 2140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10203,64 +10203,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind source separation of convolutive mixtures of non circular linearly modulated signals with unknown baud rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10428,51 +10428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10549,51 +10549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globecom 2006, Communication Theory Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10834,77 +10834,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of convolutive mixtures of linear modulated signals using constant modulus algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Philadelphia, USA, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10955,64 +10955,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, France. pp.813-816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11037,51 +11037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the performance of space-time transmit diversity in the downlink of the W-CDMA with and without equalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mouhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11158,77 +11158,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séparation de mélanges convolutifs de modulations CPM sur-échantillonées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gretsi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11266,77 +11266,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of convolutive mixtures of cyclostationary sources: a contrast function based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Grenade, Spain, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11361,51 +11361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic analysis fo reduced rank downlink CDMA Wiener receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mouhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11463,830 +11463,830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of optimum and suboptimum CDMA downlink MMSE receivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Chaufray</w:t>
+                <w:t xml:space="preserve">Reduced-rank adaptive chip-level MMSE equalization for the forward link of long-code DS-CDMA systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mouhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A. Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings. Seventh ISSPA Conf.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, France. pp.493-496</w:t>
+              <w:t xml:space="preserve">Proceedings. Seventh ISSPA Conf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, France. pp.497 - 500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621681v1</w:t>
+                <w:t xml:space="preserve">hal-00621745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the blind equalization of continuous phase modulated signals using a constant modulus algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Bianchi</w:t>
+                <w:t xml:space="preserve">Analyse asymptotique de certains filtres de Wiener à rang réduit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Mouhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Sirven</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proc. SPAWC 2003, Rome.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, France. 10pp</w:t>
+              <w:t xml:space="preserve">Actes du Colloque Gretsi 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, France. pp.163-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621669v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced-rank adaptive chip-level MMSE equalization for the forward link of long-code DS-CDMA systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nada Ibrahim</w:t>
+                <w:t xml:space="preserve">Performances asymptotiques de récepteurs sur le lien descendant de l'UMTS-FDD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Depierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings. Seventh ISSPA Conf</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, France. pp.497 - 500</w:t>
+              <w:t xml:space="preserve">Actes du Colloque Gretsi 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, France. pp.243-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621745v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of reduced rank Wiener filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the blind equalization of continuous phase modulated signals using a constant modulus algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Walid Hachem</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sirven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proc. Information Theory Workshop 2003, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, France. pp.328-331</w:t>
+              <w:t xml:space="preserve">In Proc. SPAWC 2003, Rome.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621738v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse asymptotique de certains filtres de Wiener à rang réduit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Belkacem Mouhouche</w:t>
+                <w:t xml:space="preserve">Asymptotic analysis of optimum and suboptimum CDMA downlink MMSE receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque Gretsi 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, France. pp.163-166</w:t>
+              <w:t xml:space="preserve">Proceedings. Seventh ISSPA Conf.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, France. pp.493-496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621757v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances asymptotiques de récepteurs sur le lien descendant de l'UMTS-FDD</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic analysis of reduced rank Wiener filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Depierre</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque Gretsi 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, France. pp.243-246</w:t>
+              <w:t xml:space="preserve">In Proc. Information Theory Workshop 2003, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, France. pp.328-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621682v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of a non data aided joint estimator of the technical parameters of continuous phase modulated signals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic distribution of large random matrices and performance analysis of large CDMA systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Sirven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Globecom Communication Theory Symposium, San-Francisco.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, France. pp.1731-1735</w:t>
+              <w:t xml:space="preserve">Proceedings of Seventh ISSPA, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, France. pp.205 - 214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621670v1</w:t>
+                <w:t xml:space="preserve">hal-00621737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic distribution of large random matrices and performance analysis of large CDMA systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performances of a non data aided joint estimator of the technical parameters of continuous phase modulated signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sirven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Seventh ISSPA, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, France. pp.205 - 214</w:t>
+              <w:t xml:space="preserve">Proc. Globecom Communication Theory Symposium, San-Francisco.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, France. pp.1731-1735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621737v1</w:t>
+                <w:t xml:space="preserve">hal-00621670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation aveugle du débit symbole de modulations CPM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12445,77 +12445,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Precoders for OFDM wireless communications with MMSE Equalization: facts and result</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. De Courville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Proc. Eusipco 2002, Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12540,77 +12540,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances of a non data-aided estimator of the modulation index of continuous-phase modulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sirven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Proc. ICASSP-2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12635,51 +12635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic analysis of optimum and sub-optimum CDMA downlink MMSE receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12724,1016 +12724,990 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training-based channel estimation and de-noising in the UMTS TDD mode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Lasaulce</w:t>
+                <w:t xml:space="preserve">Joint Blind Equalization and Estimation of the symbol period: a Contrast Function approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Buljore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proc. VTC Fall, Atlantic-City</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, France. 10pp</w:t>
+              <w:t xml:space="preserve">in Proc. ICASSP-2001, Salt Lake City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, France. pp.2545-2548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621731v1</w:t>
+                <w:t xml:space="preserve">hal-00621752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spread OFDM performance with MMSE equalization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">MMSE analysis of certain large isometric random precoded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. De Courville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Proc. ICASSP-2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, France. pp.2385-2388</w:t>
+              <w:t xml:space="preserve">in 2001 Information Theory Workshop, Cairns, Australia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621704v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistent estimation of Rayleigh fading channel second order statistics in the context of the wideband CDMA mode of the UMTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Proc. ICASSP-2001, Salt Lake City</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, France. pp.2189-2192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic performance analysis for redundant block precoded OFDM systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Asymptotic analysis of successive versus parallel interference cancellation schemes for block precoded OFDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. De Courville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Proceedings of the 11th IEEE Statistical Signal Prcoessing Workshop, Singapore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2001, France. 10pp</w:t>
+              <w:t xml:space="preserve">in Proceedings of the 2001 Allerton Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621701v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of successive versus parallel interference cancellation schemes for block precoded OFDM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training-based channel estimation and de-noising in the UMTS TDD mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moulines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Maillé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. De Courville</w:t>
+                <w:t xml:space="preserve">S. Buljore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Proceedings of the 2001 Allerton Conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, France. 10pp</w:t>
+              <w:t xml:space="preserve">In Proc. VTC Fall, Atlantic-City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621741v1</w:t>
+                <w:t xml:space="preserve">hal-00621731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of blind carrier frequency offset and symbol timing delay estimators in flat-fading channels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ph. Ciblat</w:t>
+                <w:t xml:space="preserve">Spread OFDM performance with MMSE equalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. De Courville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Proc. ICASSP-2001, Salt Lake City</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, France. pp.2321-2324</w:t>
+              <w:t xml:space="preserve">in Proc. ICASSP-2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, France. pp.2385-2388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621790v1</w:t>
+                <w:t xml:space="preserve">hal-00621704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MMSE analysis of certain large isometric random precoded systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Asymptotic performance analysis for redundant block precoded OFDM systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. De Courville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in 2001 Information Theory Workshop, Cairns, Australia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, France. 10pp</w:t>
+              <w:t xml:space="preserve">in Proceedings of the 11th IEEE Statistical Signal Prcoessing Workshop, Singapore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2001, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621700v1</w:t>
+                <w:t xml:space="preserve">hal-00621701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Blind Equalization and Estimation of the symbol period: a Contrast Function approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
+                <w:t xml:space="preserve">Performance analysis of blind carrier frequency offset and symbol timing delay estimators in flat-fading channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Serpedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Proc. ICASSP-2001, Salt Lake City</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2001, France. pp.2545-2548</w:t>
+              <w:t xml:space="preserve">, May 2001, France. pp.2321-2324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621752v1</w:t>
+                <w:t xml:space="preserve">hal-00621790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of non-data aided carrier offset estimation for non-circular transmissions through frequency-selective channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ph. Ciblat</w:t>
+                <w:t xml:space="preserve">A weighted linear prediction approach for the blind CDMA forward link channel estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G.B. Giannakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Proc. ICASSP-2000, Istanbul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2000, France. pp.2525-2528</w:t>
+              <w:t xml:space="preserve">, Jun 2000, France. pp.2937-2940</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621695v1</w:t>
+                <w:t xml:space="preserve">hal-00621724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of a subspace based semi-blind technique in the UMTS TDD mode context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Proc. ICASSP-2000, Istanbul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, France. pp.2481-2484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13752,109 +13726,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A weighted linear prediction approach for the blind CDMA forward link channel estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+                <w:t xml:space="preserve">Performance of non-data aided carrier offset estimation for non-circular transmissions through frequency-selective channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Serpedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.B. Giannakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Proc. ICASSP-2000, Istanbul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2000, France. pp.2937-2940</w:t>
+              <w:t xml:space="preserve">, Jun 2000, France. pp.2525-2528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621724v1</w:t>
+                <w:t xml:space="preserve">hal-00621695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind channel estimation for CDMA systems : an induced cyclostationarity approach</w:t>
               </w:r>
@@ -13929,368 +13929,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egalisation aveugle au second ordre pour des signaux à bande limitée: connaissance a priori sur le filtre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ph. Ciblat</w:t>
+                <w:t xml:space="preserve">Cyclic correlation based symbol rate estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Actes du Colloque GRETSI-99.</w:t>
+              <w:t xml:space="preserve">in Proc. Asilomar-99.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621691v1</w:t>
+                <w:t xml:space="preserve">hal-00621755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Data Aided Joint Estimation of Carrier Frequency Offset and Channel using Periodic Modulation Precoders: Performance Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Serperdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Giannakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Proc. ICASSP 99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la période symbole d'un signal modulé linéairement basée sur des cyclo-corrélations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Mazet</w:t>
+                <w:t xml:space="preserve">Egalisation aveugle au second ordre pour des signaux à bande limitée: connaissance a priori sur le filtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Actes du Colloque GRETSI-99.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621743v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of a semi-blind receiver for the uplink of the UMTS-TDD mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Proc. VTC 1999-Fall</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, France. pp.988-991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14309,152 +14309,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of blind second order statistics MIMO identification methods to the blind CDMA forward link channel estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation de la période symbole d'un signal modulé linéairement basée sur des cyclo-corrélations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Moulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Proc. ICASSP 99, Phoenix.</w:t>
+              <w:t xml:space="preserve">in Actes du Colloque GRETSI-99.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621740v1</w:t>
+                <w:t xml:space="preserve">hal-00621743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionnally spaced blind equalization: CMA versus Second Order bases methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14486,1137 +14486,1137 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">alpha-repetition/modulation and blind second order identification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of blind second order statistics MIMO identification methods to the blind CDMA forward link channel estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Proc. Asilomar-99</w:t>
+              <w:t xml:space="preserve">in Proc. ICASSP 99, Phoenix.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621811v1</w:t>
+                <w:t xml:space="preserve">hal-00621740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of a class of convolutive mixtures: a contrast function approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Simon</w:t>
+                <w:t xml:space="preserve">alpha-repetition/modulation and blind second order identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Ciblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. D. Urso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings. ICASSP99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, France. pp.1429-32</w:t>
+              <w:t xml:space="preserve">in Proc. Asilomar-99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621855v1</w:t>
+                <w:t xml:space="preserve">hal-00621811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme d'identification autodidacte multi-entrées/ multi-sorties en présence de bruit corrélé spatialement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Desbouvries</w:t>
+                <w:t xml:space="preserve">Separation of a class of convolutive mixtures: a contrast function approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. D. Urso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Actes du Colloque GRETSI-99.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, France. 10pp</w:t>
+              <w:t xml:space="preserve">Proceedings. ICASSP99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, France. pp.1429-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621715v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic correlation based symbol rate estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Mazet</w:t>
+                <w:t xml:space="preserve">Un algorithme d'identification autodidacte multi-entrées/ multi-sorties en présence de bruit corrélé spatialement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Desbouvries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Proc. Asilomar-99.</w:t>
+              <w:t xml:space="preserve">in Actes du Colloque GRETSI-99.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621755v1</w:t>
+                <w:t xml:space="preserve">hal-00621715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of blind channel estimators based on non-redundant periodic modulation precoders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Serpedin</w:t>
+                <w:t xml:space="preserve">On the convolutive mixture - source separation by the decorrelation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Giannakis</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. D. Urso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Proc. ICASSP-98, Seattle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, France. pp.3397-3400</w:t>
+              <w:t xml:space="preserve">Proc. ICASSP-98, Seattle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, France. pp.2109-2112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621688v1</w:t>
+                <w:t xml:space="preserve">hal-00621857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second order blind equalization : the band-limited case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ph. Ciblat</w:t>
+                <w:t xml:space="preserve">Blind source separation of convolutive mixtures by maximization of fourth-order cumulants : the non i.i.d. case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. D. Urso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Proc. ICASSP-98, Seattle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, France. pp.3401-3404</w:t>
+              <w:t xml:space="preserve">Proc. Asilomar-98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1998, France. pp.1584-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621692v1</w:t>
+                <w:t xml:space="preserve">hal-00621856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the convolutive mixture - source separation by the decorrelation approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vignat</w:t>
+                <w:t xml:space="preserve">Performance analysis of blind channel estimators based on non-redundant periodic modulation precoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Serpedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. D. Urso</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Giannakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. ICASSP-98, Seattle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, France. pp.2109-2112</w:t>
+              <w:t xml:space="preserve">in Proc. ICASSP-98, Seattle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, France. pp.3397-3400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621857v1</w:t>
+                <w:t xml:space="preserve">hal-00621688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind source separation of convolutive mixtures by maximization of fourth-order cumulants : the non i.i.d. case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Simon</w:t>
+                <w:t xml:space="preserve">Second order blind equalization : the band-limited case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. D. Urso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Asilomar-98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1998, France. pp.1584-88</w:t>
+              <w:t xml:space="preserve">in Proc. ICASSP-98, Seattle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, France. pp.3401-3404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621856v1</w:t>
+                <w:t xml:space="preserve">hal-00621692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind second-order identification of FIR channels: forced cyclo-stationarity and Structured Subspace Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
+                <w:t xml:space="preserve">Semi-blind second order identification of convolutive channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gorokhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IEEE Conf. on Signal Processing Advances for Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, France. pp.121-124</w:t>
+              <w:t xml:space="preserve">In Proc. ICASSP-97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, France. pp.3905-3908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621686v1</w:t>
+                <w:t xml:space="preserve">hal-00621710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-blind second order identification of convolutive channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Gorokhov</w:t>
+                <w:t xml:space="preserve">Quelques remarques méthodologiques concernant la séparation des mélanges convolutifs par l'approche de décorrélation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. D. Urso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proc. ICASSP-97</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, France. pp.3905-3908</w:t>
+              <w:t xml:space="preserve">Actes du seizième colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, France. pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621710v1</w:t>
+                <w:t xml:space="preserve">hal-00621858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques remarques méthodologiques concernant la séparation des mélanges convolutifs par l'approche de décorrélation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vignat</w:t>
+                <w:t xml:space="preserve">Blind second-order identification of FIR channels: forced cyclo-stationarity and Structured Subspace Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. D. Urso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du seizième colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, France. pp.11-14</w:t>
+              <w:t xml:space="preserve">Proc. IEEE Conf. on Signal Processing Advances for Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, France. pp.121-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621858v1</w:t>
+                <w:t xml:space="preserve">hal-00621686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification autodidacte au second ordre d'un système multi-entrées / multi-sorties bruité : Le cas d'un bruit temporellement blanc et spatialement coloré</w:t>
               </w:r>
@@ -15684,323 +15684,323 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustesse des hypothèses dans une méthode sous-espace pour la séparation de sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du XVIème colloque GRETSI</w:t>
+              <w:t xml:space="preserve">GRETSI 1997 - 17ème Colloque sur le traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the identification of certain noisy MA models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
+                <w:t xml:space="preserve">Blind beamforming in a cyclostationnary context using an optimally weighted quadratic cost function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on the Mathematical Theory of Networks and Systems (MTNS'96)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1996, Saint Louis (MO), United States</w:t>
+              <w:t xml:space="preserve">Proc. EUSIPCO-96</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, France. pp.2101-2104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415746v1</w:t>
+                <w:t xml:space="preserve">hal-00621787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind beamforming in a cyclostationnary context using an optimally weighted quadratic cost function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vignat</w:t>
+                <w:t xml:space="preserve">On the identification of certain noisy MA models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Desbouvries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. EUSIPCO-96</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1996, France. pp.2101-2104</w:t>
+              <w:t xml:space="preserve">International Symposium on the Mathematical Theory of Networks and Systems (MTNS'96)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1996, Saint Louis (MO), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621787v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace method for blind separation of sources and for a convolutive mixture model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16174,51 +16174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Signal Separation for Digital Communication Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16389,51 +16389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for receiving a CDMA interference suppression signal and a corresponding receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mouhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16490,51 +16490,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif d'estimation d'un canal de propagation à partir de ses statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16685,51 +16685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the largest singular values of certain large random matrices with application to the estimation of the minimal dimension of the state-space representations of high-dimensional time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Tieplova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16786,51 +16786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17017,51 +17017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856829v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubaton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rosuel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJS2467" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322300v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2022.105124" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543994v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mestre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326322500241" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370315v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Tieplova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326321500210" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900814v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-ejs1923" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2021.3099644" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2742988" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.33.249-272" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579037v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-015-0614-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia-Thuy Pham" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2480044" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579060v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2465302" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579062v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Hiltunen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2452220" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598826v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hachem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mestre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Najim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2012.08.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474126v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP450" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790069v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326311500067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692662v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2011.2173718" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790072v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupuy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e14112122" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Florian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevreuil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621967v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2011.2162190" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692259v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Artigue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2011.2145710" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716875v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jallon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180897v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621862v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Khorunzhiy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Pastur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2008.928229" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00226426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bianchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621793v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Najim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621792v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouhouche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621791v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpb.2005.10.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621860v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bianchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sirven" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621863v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621702v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debbah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Courville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621914v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chaufray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621668v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621722v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446291v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moulines" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621699v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693579v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621730v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lasaulce" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moulines" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621721v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621789v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serpedin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ciblat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621694v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Giannakis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621693v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621712v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desbouvries" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621778v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621660v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alpay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693777v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Serpedin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gb Giannakis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.845916" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802444v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621742v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621736v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621713v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621687v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandendorpe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621775v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giannakis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621690v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621661v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Freydin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621706v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delfosse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621707v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621684v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621750v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorokhov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621657v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bolotnikov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621659v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621656v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621655v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621658v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621685v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621654v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hua" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621653v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Cardoso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621709v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321040v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Younes Gueddari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328553v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322321v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322837v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP49050.2021.9513815" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530305v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328050v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053626" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798509v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798530v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01572144v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081289" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616266v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616290v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gou&#233;dard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616389v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G T Pham" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2016.7551725" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616399v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362572" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616409v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362610" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618519v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178487" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618521v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618517v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005618v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618550v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882444" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616415v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618511v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853997" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932963v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932965v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733809v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733801v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733787v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733784v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733780v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356360v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Fathi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495946" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714270v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733765v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2009.5206037" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801787v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733763v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733768v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621830v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621850v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621828v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Mouhouche" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518314" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621918v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621865v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279705v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279700v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621727v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jallon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621827v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621826v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621809v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621729v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621744v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621681v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621669v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621745v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Meraim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621738v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621757v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ibrahim" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621682v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chaufray" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pipon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Depierre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621670v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621737v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621671v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sirven" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621711v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grosicki" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chaufray" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621703v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621672v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621678v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621731v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buljore" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621704v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621680v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevalier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621701v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621741v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maill&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621790v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621700v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621752v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621695v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621732v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621724v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621714v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621691v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621777v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serperdin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621743v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621728v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gosse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621740v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621754v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621811v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621855v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vignat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Urso" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621715v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621755v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621688v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621692v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621857v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621856v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621686v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621710v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621858v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415729v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802612v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415746v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621787v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802604v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618531v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62362-7_10" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790078v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396500-4.00004-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714276v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714275v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481744v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Chaufray" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268401v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383335v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151136v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856829v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubaton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rosuel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJS2467" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322300v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2022.105124" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543994v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mestre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326322500241" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900814v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-ejs1923" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370315v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Tieplova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326321500210" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2021.3099644" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2742988" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia-Thuy Pham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2480044" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-015-0614-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715687v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.33.249-272" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Hiltunen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2452220" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579060v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2465302" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474126v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hachem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Najim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP450" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598826v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mestre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2012.08.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733748v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Florian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevreuil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326311500067" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692662v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2011.2173718" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupuy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e14112122" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621967v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2011.2162190" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692259v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Artigue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2011.2145710" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716875v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jallon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180897v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621862v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Khorunzhiy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Pastur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2008.928229" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621792v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouhouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621793v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Najim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00226426v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bianchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621791v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpb.2005.10.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621863v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621860v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bianchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sirven" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621702v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debbah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Courville" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621914v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chaufray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lasaulce" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moulines" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621722v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446291v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moulines" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693579v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621699v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621693v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ciblat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serpedin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Giannakis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621789v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621694v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621712v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desbouvries" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621778v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621660v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alpay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621706v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delfosse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621661v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Freydin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693777v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Serpedin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gb Giannakis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.845916" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621713v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621742v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802444v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621687v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandendorpe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621775v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giannakis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621690v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621707v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621750v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorokhov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621684v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621657v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bolotnikov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621659v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621654v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hua" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621658v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621685v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621655v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621656v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621653v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Cardoso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621709v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321040v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Younes Gueddari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328553v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322321v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322837v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP49050.2021.9513815" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328050v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053626" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530305v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798509v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798530v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01572144v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081289" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616266v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616290v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gou&#233;dard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616389v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G T Pham" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2016.7551725" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618517v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616399v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362572" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618521v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616409v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362610" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618519v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178487" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618550v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882444" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616415v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005618v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618511v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853997" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932963v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932965v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733801v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733809v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733787v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733784v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733780v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714270v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356360v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Fathi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495946" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801787v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733765v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2009.5206037" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733763v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733768v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621830v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621850v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621828v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Mouhouche" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518314" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621918v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621865v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279705v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279700v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621727v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jallon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621827v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621826v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621809v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621729v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621744v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621745v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Meraim" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621757v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ibrahim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621682v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chaufray" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pipon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Depierre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621669v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621681v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621738v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621737v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621670v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621671v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sirven" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621711v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grosicki" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chaufray" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621703v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621672v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621678v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621752v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621700v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621680v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevalier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621741v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maill&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621731v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buljore" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621704v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621701v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621790v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621724v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621732v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621695v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621714v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621755v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621777v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serperdin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621691v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621728v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gosse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621743v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621754v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621740v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621811v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621855v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vignat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Urso" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621715v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621857v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621856v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621688v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621692v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621710v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621858v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621686v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415729v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802612v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621787v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415746v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802604v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618531v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62362-7_10" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790078v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396500-4.00004-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714276v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714275v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481744v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Chaufray" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268401v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383335v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151136v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>