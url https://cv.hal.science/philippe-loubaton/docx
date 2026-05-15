--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -789,313 +789,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of spatial smoothing schemes in the context of large arrays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the almost sure location of the singular values of certain Gaussian block-Hankel large random matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2015.2480044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (4), pp.1339-1443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10959-015-0614-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579050v1</w:t>
+                <w:t xml:space="preserve">hal-01579037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the almost sure location of the singular values of certain Gaussian block-Hankel large random matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une méthode MUSIC adaptée aux grands réseaux de capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10959-015-0614-z⟩</w:t>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (2-3), pp.249 - 272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ts.33.249-272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579037v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode MUSIC adaptée aux grands réseaux de capteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance analysis of spatial smoothing schemes in the context of large arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gia-Thuy Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 33 (2-3), pp.249 - 272. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (1), pp.160-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ts.33.249-272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2015.2480044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715687v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large System Analysis of a GLRT for Detection With Large Sensor Arrays in Temporally White Noise</w:t>
               </w:r>
@@ -1283,724 +1283,724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On bilinear forms based on the resolvent of large random matrices</w:t>
+                <w:t xml:space="preserve">A Subspace Estimator for Fixed Rank Perturbations of Large Random Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/11-AIHP450⟩</w:t>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114, pp.427-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2012.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474126v2</w:t>
+                <w:t xml:space="preserve">hal-00598826v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Subspace Estimator for Fixed Rank Perturbations of Large Random Matrices</w:t>
+                <w:t xml:space="preserve">On bilinear forms based on the resolvent of large random matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 114, pp.427-447. </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (1), pp.36-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmva.2012.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/11-AIHP450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598826v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474126v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind source separation of convolutive mixtures of non circular linearly modulated signals with unknown baud rates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
+                <w:t xml:space="preserve">Large information plus noise random matrix models and consistent subspace estimation in large sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Najim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Random Matrices: Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01 (1150006), pp.1-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S2010326311500067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733748v1</w:t>
+                <w:t xml:space="preserve">hal-00790069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large information plus noise random matrix models and consistent subspace estimation in large sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Hachem</w:t>
+                <w:t xml:space="preserve">Improved Subspace Estimation for Multivariate Observations of High Dimension: The Deterministic Signals Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mestre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Random Matrices: Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S2010326311500067⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58 (2), pp.1043--1068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2011.2173718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790069v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Subspace Estimation for Multivariate Observations of High Dimension: The Deterministic Signals Case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vallet</w:t>
+                <w:t xml:space="preserve">Optimization of MIMO systems capacity using large random matrix methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 58 (2), pp.1043--1068. </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (11), pp.2122-2142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2011.2173718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e14112122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692662v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of MIMO systems capacity using large random matrix methods</w:t>
+                <w:t xml:space="preserve">Blind source separation of convolutive mixtures of non circular linearly modulated signals with unknown baud rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Dupuy</w:t>
+                <w:t xml:space="preserve">Elena Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92, pp.715-726</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790072v1</w:t>
+                <w:t xml:space="preserve">hal-00733748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the capacity achieving covariance matrix for frequency selective MIMO channels using the asymptotic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2233,51 +2233,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of digital communication mixtures with the CMA: case of various unknown baud rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2367,51 +2367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 56 (3), pp.1048--1069</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2462,51 +2462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, ? (1), 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2570,51 +2570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksiy Khorunzhiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Pastur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2655,122 +2655,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00120482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Analysis of Reduced-Rank Chip-Level MMSE Equalizers in the Downlink of CDMA Systems</w:t>
+                <w:t xml:space="preserve">On the blind equalization of Continuous Phase Modulated signals using the Constant Modulus criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mouhouche</w:t>
+                <w:t xml:space="preserve">Pascal Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 55 (6), pp.3048-3060</w:t>
+              <w:t xml:space="preserve">, 2007, 55 (3), pp. 1047-1061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621792v1</w:t>
+                <w:t xml:space="preserve">hal-00226426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic equivalents for certain functionals of large random matrices</w:t>
               </w:r>
@@ -2845,109 +2832,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the blind equalization of Continuous Phase Modulated signals using the Constant Modulus criterion</w:t>
+                <w:t xml:space="preserve">Asymptotic Analysis of Reduced-Rank Chip-Level MMSE Equalizers in the Downlink of CDMA Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bianchi</w:t>
+                <w:t xml:space="preserve">B. Mouhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 55 (3), pp. 1047-1061</w:t>
+              <w:t xml:space="preserve">, 2007, 55 (6), pp.3048-3060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00226426v1</w:t>
+                <w:t xml:space="preserve">hal-00621792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The empirical distribution of the eigenvalues of a Gram matrix with a given variance profile</w:t>
               </w:r>
@@ -3031,1109 +3031,1109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The empirical eigenvalue distribution of a Gram matrix: From independence to stationarity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Hachem</w:t>
+                <w:t xml:space="preserve">On the Blind Estimation of the Parameters of Continuous Phase Modulated signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Najim</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sirven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, ? (1), pp.629-648</w:t>
+              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Special Issue on Advances in Military Communication Systems, 23 (5), pp.944-962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621863v1</w:t>
+                <w:t xml:space="preserve">hal-00621860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Blind Estimation of the Parameters of Continuous Phase Modulated signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Bianchi</w:t>
+                <w:t xml:space="preserve">The empirical eigenvalue distribution of a Gram matrix: From independence to stationarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Sirven</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Special Issue on Advances in Military Communication Systems, 23 (5), pp.944-962</w:t>
+              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, ? (1), pp.629-648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621860v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non data aided estimation of the modulation index of continuous phase modulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Bianchi</w:t>
+                <w:t xml:space="preserve">Asymptotic performance of successive interference cancellation in the context of linear precoded OFDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Sirven</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. De Courville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 52 (10), pp.2847-2861</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52 (9), pp.1444-1448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621668v1</w:t>
+                <w:t xml:space="preserve">hal-00621702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic performance of successive interference cancellation in the context of linear precoded OFDM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Debbah</w:t>
+                <w:t xml:space="preserve">Asymptotic analysis of optimum and sub-optimum CDMA downlink MMSE receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Chaufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. De Courville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 52 (9), pp.1444-1448</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 50 (11), pp.2620-2638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621702v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of optimum and sub-optimum CDMA downlink MMSE receivers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walid Hachem</w:t>
+                <w:t xml:space="preserve">Non data aided estimation of the modulation index of continuous phase modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sirven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 50 (11), pp.2620-2638</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52 (10), pp.2847-2861</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621914v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind equalization: case of an unknown symbol period</w:t>
+                <w:t xml:space="preserve">Blind source separation of a mixture of communication sources emitting at various baud-rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 51 (3), pp.781-793</w:t>
+              <w:t xml:space="preserve">Transactions of IEICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, E86-A (3), pp.564-572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621721v1</w:t>
+                <w:t xml:space="preserve">hal-00621722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-blind estimation technique based on second-order blind method for CDMA systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Semi-Blind Channel Estimation Technique based on Second-Order Blind Method for CDMA Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lasaulce</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Moulines</w:t>
+                <w:t xml:space="preserve">Eric Moulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 51 (7), pp.1894-1904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621730v1</w:t>
+                <w:t xml:space="preserve">hal-00446291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind source separation of a mixture of communication sources emitting at various baud-rates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
+                <w:t xml:space="preserve">MMSE analysis of certain large isometric random precoded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. De Courville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of IEICE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, E86-A (3), pp.564-572</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 49 (5), pp.1293-1311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621722v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semi-Blind Channel Estimation Technique based on Second-Order Blind Method for CDMA Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+                <w:t xml:space="preserve">Blind source separation of a mixture of communication sources with various symbol periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Moulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 51 (7), pp.1894-1904</w:t>
+              <w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, E86A (3), pp.564--572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446291v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind source separation of a mixture of communication sources with various symbol periods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
+                <w:t xml:space="preserve">A semi-blind estimation technique based on second-order blind method for CDMA systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, E86A (3), pp.564--572</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51 (7), pp.1894-1904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693579v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MMSE analysis of certain large isometric random precoded systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walid Hachem</w:t>
+                <w:t xml:space="preserve">Blind equalization: case of an unknown symbol period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. De Courville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 49 (5), pp.1293-1311</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51 (3), pp.781-793</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621699v1</w:t>
+                <w:t xml:space="preserve">hal-00621721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of blind cyclic correlation based symbol rate estimation</w:t>
+                <w:t xml:space="preserve">Performance analysis of blind carrier offset estimation for non-circular transmissions through frequency-selective channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
@@ -4151,73 +4151,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">E. Serpedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.B. Giannakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 48 (7), pp.1922-1934</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 50 (1), pp.130-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621693v1</w:t>
+                <w:t xml:space="preserve">hal-00621694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of a class of non-data aided carrier frequency offset and symbol timing delay estimators for flat-fading channels</w:t>
               </w:r>
@@ -4305,51 +4305,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of blind carrier offset estimation for non-circular transmissions through frequency-selective channels</w:t>
+                <w:t xml:space="preserve">Asymptotic analysis of blind cyclic correlation based symbol rate estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
@@ -4367,73 +4367,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">E. Serpedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.B. Giannakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 50 (1), pp.130-140</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 48 (7), pp.1922-1934</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621694v1</w:t>
+                <w:t xml:space="preserve">hal-00621693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MIMO channel blind identification algorithm in the presence of spatially correlated noise</w:t>
               </w:r>
@@ -4622,51 +4622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extension problem for discrete time periodically correlated stochastic processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Alpay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4806,986 +4806,986 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive blind separation of independent sources : a second order stable algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Delfosse</w:t>
+                <w:t xml:space="preserve">Identification of certain Noisy MA Models : New Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Desbouvries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 47 (7), pp.1056-1071</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 39 (1), pp.237-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621706v1</w:t>
+                <w:t xml:space="preserve">hal-00621713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extension problem for discrete-time almost periodically correlated stochastic processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On blind multiuser forward link channel estimation by the subspace method : identifiability results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 308 (1-3), pp.163-181</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 48 (8), pp.2366-2376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621661v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind channel identification and equalization using periodic modulation precoders: Performance analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E Serpedin</w:t>
+                <w:t xml:space="preserve">Adaptive subspace algorithm for blind separation of independent sources in convolutive mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gb Giannakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 48 (6), pp.1570--1586. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 48 (2), pp.583-586</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693777v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On blind multiuser forward link channel estimation by the subspace method : identifiability results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind channel identification and equalization using periodic modulation precoders: Performance analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Serpedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Moulines</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gb Giannakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 48 (8), pp.2366-2376</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 48 (6), pp.1570--1586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/78.845916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621736v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of certain Noisy MA Models : New Results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Desbouvries</w:t>
+                <w:t xml:space="preserve">An Adaptive Subspace Algorithm For Blind Separation Of Independent Sources In Convolutive Mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 39 (1), pp.237-43</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 48 (2), pp.583-586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621713v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive subspace algorithm for blind separation of independent sources in convolutive mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Jutten</w:t>
+                <w:t xml:space="preserve">Transmitter Induced Cyclostationarity: analysis based on a MMSE-DF equalizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vandendorpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 48 (2), pp.583-586</w:t>
+              <w:t xml:space="preserve">, 2000, 48 (11), pp.3072-3086</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621742v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Subspace Algorithm For Blind Separation Of Independent Sources In Convolutive Mixture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Jutten</w:t>
+                <w:t xml:space="preserve">Blind joint estimation of carrier frequency offset and channel using non-redundant periodic modulation precoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Serpedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Giannakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 48 (2), pp.583-586</w:t>
+              <w:t xml:space="preserve">, 2000, 48 (8), pp.2389-2405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802444v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmitter Induced Cyclostationarity: analysis based on a MMSE-DF equalizer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Alpha repetition-modulation and blind second order identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Ciblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Vandendorpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 48 (11), pp.3072-3086</w:t>
+              <w:t xml:space="preserve">, 2000, 48 (11), pp.3153-3161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621687v1</w:t>
+                <w:t xml:space="preserve">hal-00621690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind joint estimation of carrier frequency offset and channel using non-redundant periodic modulation precoders</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Giannakis</w:t>
+                <w:t xml:space="preserve">Adaptive blind separation of independent sources : a second order stable algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 48 (8), pp.2389-2405</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 47 (7), pp.1056-1071</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621775v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha repetition-modulation and blind second order identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
+                <w:t xml:space="preserve">An extension problem for discrete-time almost periodically correlated stochastic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alpay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Freydin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 48 (11), pp.3153-3161</w:t>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 308 (1-3), pp.163-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621690v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the identification of certain rational transfer functions from truncated autocovariance sequences</w:t>
               </w:r>
@@ -5935,51 +5935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIMO blind second-order equalization method and conjugate cyclostationarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6106,122 +6106,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative periodic systems and symmetric interpolation in Schur classes</w:t>
+                <w:t xml:space="preserve">On interpolation for Hardy functions in a certain class of domains under moment type constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Alpay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bolotnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arkiv der Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 68 (1), pp.371-387</w:t>
+              <w:t xml:space="preserve">Houston Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 23 (3), pp.539-571</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621659v1</w:t>
+                <w:t xml:space="preserve">hal-00621658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace method for blind identification of multichannel FIR systems in noise field with unknown spatial covariance</w:t>
               </w:r>
@@ -6246,51 +6246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 4 (5), pp.135-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6309,394 +6309,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On interpolation for Hardy functions in a certain class of domains under moment type constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Bolotnikov</w:t>
+                <w:t xml:space="preserve">Modulation and second order cyclostationarity: structured subspace method and new identifiability condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Houston Journal of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 23 (3), pp.539-571</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 4 (7), pp.204-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621658v1</w:t>
+                <w:t xml:space="preserve">hal-00621685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation and second order cyclostationarity: structured subspace method and new identifiability condition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
+                <w:t xml:space="preserve">Dissipative periodic systems and symmetric interpolation in Schur classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alpay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bolotnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 4 (7), pp.204-206</w:t>
+              <w:t xml:space="preserve">Arkiv der Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 68 (1), pp.371-387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621685v1</w:t>
+                <w:t xml:space="preserve">hal-00621659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A subspace algorithm for certain blind identification problems</w:t>
+                <w:t xml:space="preserve">Prediction error method for second-order blind identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moulines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Moulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 43 (3), pp.499-511</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 45 (3), pp.694-705</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621655v1</w:t>
+                <w:t xml:space="preserve">hal-00621656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction error method for second-order blind identification</w:t>
+                <w:t xml:space="preserve">A subspace algorithm for certain blind identification problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moulines</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 45 (3), pp.694-705</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 43 (3), pp.499-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621656v1</w:t>
+                <w:t xml:space="preserve">hal-00621655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On subspace methods for blind identification of single input / multiple outputs FIR systems</w:t>
               </w:r>
@@ -6734,51 +6734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gorokhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 45 (1), pp.42-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7261,269 +7261,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Limit Distribution of the Canonical Correlation Coefficients Between the Past and the Future of a High-Dimensional White Noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daria Tieplova</w:t>
+                <w:t xml:space="preserve">On the frequency domain detection of high dimensional time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Rosuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leonid Pastur</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICASSP 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328050v1</w:t>
+                <w:t xml:space="preserve">hal-02530305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the frequency domain detection of high dimensional time series</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vallet</w:t>
+                <w:t xml:space="preserve">On the Limit Distribution of the Canonical Correlation Coefficients Between the Past and the Future of a High-Dimensional White Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Tieplova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mestre</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Pastur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.8772-8776, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530305v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the non-detectability of spiked large random tensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7561,51 +7561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the detection of low rank matrices in the high-dimensional regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7992,724 +7992,724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of Spatial Smoothing Schemes in the Context of Large Arrays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G T Pham</w:t>
+                <w:t xml:space="preserve">New insights into time synchronization of MIMO systems with interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Hiltunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2015.2480044⟩</w:t>
+              <w:t xml:space="preserve">2015 23rd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618517v1</w:t>
+                <w:t xml:space="preserve">hal-01616409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of large empirical spatio-temporal covariance matrix in multipath channels detection</w:t>
+                <w:t xml:space="preserve">Performances des filtres de Wiener spatio-temporels entrainés: le cas des grandes dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G T Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Signal Processing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616399v1</w:t>
+                <w:t xml:space="preserve">hal-01618521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances des filtres de Wiener spatio-temporels entrainés: le cas des grandes dimensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G T Pham</w:t>
+                <w:t xml:space="preserve">A statistical comparison between music and G-music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.A, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618521v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into time synchronization of MIMO systems with interference</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+                <w:t xml:space="preserve">Applications of large empirical spatio-temporal covariance matrix in multipath channels detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G T Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 23rd European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France. pp.1192 - 1196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362610⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01616409v1</w:t>
+                <w:t xml:space="preserve">hal-01616399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical comparison between music and G-music</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Performance Analysis of Spatial Smoothing Schemes in the Context of Large Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G T Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vallet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X. Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2015.2480044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178487⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01618519v1</w:t>
+                <w:t xml:space="preserve">hal-01618517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of beamspace-MUSIC in the context of large arrays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mestre</w:t>
+                <w:t xml:space="preserve">Asymptotic analysis of a GLRT for detection with large sensor arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Hiltunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Couillet</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 8th Sensor Array and Multichannel Signal Processing Workshop (SAM) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSIPCO </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618550v1</w:t>
+                <w:t xml:space="preserve">hal-01616415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of a GLRT for detection with large sensor arrays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonja Hiltunen</w:t>
+                <w:t xml:space="preserve">Asymptotic analysis of beamspace-MUSIC in the context of large arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE 8th Sensor Array and Multichannel Signal Processing Workshop (SAM) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, La Coruna, Spain. pp.469-472, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAM.2014.6882444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616415v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toeplitz rectification and DoA estimation with MUSIC</w:t>
               </w:r>
@@ -8777,51 +8777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toeplitz rectification and DOA estimation with music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9039,217 +9039,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the consistency of likelihood penalization methods in large sensor networks</w:t>
+                <w:t xml:space="preserve">A CLT for the G-MUSIC DoA Estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor Array and Multichannel Signal Processing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, France. pp.109 - 112</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Romania. pp.2298-2302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733801v1</w:t>
+                <w:t xml:space="preserve">hal-00733809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CLT for the G-MUSIC DoA Estimator</w:t>
+                <w:t xml:space="preserve">On the consistency of likelihood penalization methods in large sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mestre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Romania. pp.2298-2302</w:t>
+              <w:t xml:space="preserve">Sensor Array and Multichannel Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France. pp.109 - 112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733809v1</w:t>
+                <w:t xml:space="preserve">hal-00733801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improved MUSIC Algorithm Based on Low Rank Perturbation of Large Random Matrices</w:t>
               </w:r>
@@ -9274,64 +9274,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, France. pp.689-692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9395,64 +9395,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, France. pp.685-688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9477,51 +9477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Analysis of a Consistent Subspace Estimator for Observations of Increasing Dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9585,51 +9585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the capacity achieving covariance matrix for frequency selective MIMO channels using the asymptotic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9957,51 +9957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Taiwan. pp.2137 - 2140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10203,64 +10203,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind source separation of convolutive mixtures of non circular linearly modulated signals with unknown baud rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10428,51 +10428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10549,51 +10549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globecom 2006, Communication Theory Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10815,273 +10815,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00279700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of convolutive mixtures of linear modulated signals using constant modulus algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
+                <w:t xml:space="preserve">On the asymptotic performance of MIMO correlated Rician channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2005, Philadelphia, USA, France. 10pp</w:t>
+              <w:t xml:space="preserve">, Mar 2005, France. pp.813-816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621727v1</w:t>
+                <w:t xml:space="preserve">hal-00621827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the asymptotic performance of MIMO correlated Rician channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Dumont</w:t>
+                <w:t xml:space="preserve">Separation of convolutive mixtures of linear modulated signals using constant modulus algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Debbah</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2005, France. pp.813-816</w:t>
+              <w:t xml:space="preserve">, Mar 2005, Philadelphia, USA, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621827v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the performance of space-time transmit diversity in the downlink of the W-CDMA with and without equalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mouhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11145,64 +11145,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séparation de mélanges convolutifs de modulations CPM sur-échantillonées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11253,64 +11253,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of convolutive mixtures of cyclostationary sources: a contrast function based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11361,51 +11361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic analysis fo reduced rank downlink CDMA Wiener receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mouhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11463,420 +11463,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced-rank adaptive chip-level MMSE equalization for the forward link of long-code DS-CDMA systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Mouhouche</w:t>
+                <w:t xml:space="preserve">Analyse asymptotique de certains filtres de Wiener à rang réduit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Mouhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.A. Meraim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Loubaton</w:t>
+                <w:t xml:space="preserve">Nicolas Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings. Seventh ISSPA Conf</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, France. pp.497 - 500</w:t>
+              <w:t xml:space="preserve">Actes du Colloque Gretsi 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, France. pp.163-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621745v1</w:t>
+                <w:t xml:space="preserve">hal-00621757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse asymptotique de certains filtres de Wiener à rang réduit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Belkacem Mouhouche</w:t>
+                <w:t xml:space="preserve">Performances asymptotiques de récepteurs sur le lien descendant de l'UMTS-FDD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ibrahim</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Depierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Colloque Gretsi 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2003, France. pp.163-166</w:t>
+              <w:t xml:space="preserve">, Sep 2003, France. pp.243-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621757v1</w:t>
+                <w:t xml:space="preserve">hal-00621682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances asymptotiques de récepteurs sur le lien descendant de l'UMTS-FDD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Chaufray</w:t>
+                <w:t xml:space="preserve">Reduced-rank adaptive chip-level MMSE equalization for the forward link of long-code DS-CDMA systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mouhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A. Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Depierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque Gretsi 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, France. pp.243-246</w:t>
+              <w:t xml:space="preserve">Proceedings. Seventh ISSPA Conf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, France. pp.497 - 500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621682v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the blind equalization of continuous phase modulated signals using a constant modulus algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sirven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Proc. SPAWC 2003, Rome.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11901,51 +11901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic analysis of optimum and suboptimum CDMA downlink MMSE receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12147,77 +12147,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances of a non data aided joint estimator of the technical parameters of continuous phase modulated signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sirven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Globecom Communication Theory Symposium, San-Francisco.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, France. pp.1731-1735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12242,51 +12242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation aveugle du débit symbole de modulations CPM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12445,77 +12445,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Precoders for OFDM wireless communications with MMSE Equalization: facts and result</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. De Courville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Proc. Eusipco 2002, Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12540,77 +12540,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances of a non data-aided estimator of the modulation index of continuous-phase modulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sirven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Proc. ICASSP-2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12635,51 +12635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic analysis of optimum and sub-optimum CDMA downlink MMSE receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12724,852 +12724,852 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Blind Equalization and Estimation of the symbol period: a Contrast Function approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
+                <w:t xml:space="preserve">Asymptotic analysis of successive versus parallel interference cancellation schemes for block precoded OFDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. De Courville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Proc. ICASSP-2001, Salt Lake City</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, France. pp.2545-2548</w:t>
+              <w:t xml:space="preserve">in Proceedings of the 2001 Allerton Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621752v1</w:t>
+                <w:t xml:space="preserve">hal-00621741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MMSE analysis of certain large isometric random precoded systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walid Hachem</w:t>
+                <w:t xml:space="preserve">Consistent estimation of Rayleigh fading channel second order statistics in the context of the wideband CDMA mode of the UMTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. De Courville</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in 2001 Information Theory Workshop, Cairns, Australia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, France. 10pp</w:t>
+              <w:t xml:space="preserve">in Proc. ICASSP-2001, Salt Lake City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, France. pp.2189-2192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621700v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent estimation of Rayleigh fading channel second order statistics in the context of the wideband CDMA mode of the UMTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Chaufray</w:t>
+                <w:t xml:space="preserve">Training-based channel estimation and de-noising in the UMTS TDD mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Chevalier</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moulines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Buljore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Proc. ICASSP-2001, Salt Lake City</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, France. pp.2189-2192</w:t>
+              <w:t xml:space="preserve">In Proc. VTC Fall, Atlantic-City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621680v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of successive versus parallel interference cancellation schemes for block precoded OFDM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Maillé</w:t>
+                <w:t xml:space="preserve">Spread OFDM performance with MMSE equalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. De Courville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Proceedings of the 2001 Allerton Conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, France. 10pp</w:t>
+              <w:t xml:space="preserve">in Proc. ICASSP-2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, France. pp.2385-2388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621741v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training-based channel estimation and de-noising in the UMTS TDD mode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Lasaulce</w:t>
+                <w:t xml:space="preserve">Asymptotic performance analysis for redundant block precoded OFDM systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Buljore</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. De Courville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proc. VTC Fall, Atlantic-City</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, France. 10pp</w:t>
+              <w:t xml:space="preserve">in Proceedings of the 11th IEEE Statistical Signal Prcoessing Workshop, Singapore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2001, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621731v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spread OFDM performance with MMSE equalization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Debbah</w:t>
+                <w:t xml:space="preserve">Performance analysis of blind carrier frequency offset and symbol timing delay estimators in flat-fading channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Serpedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. De Courville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Proc. ICASSP-2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, France. pp.2385-2388</w:t>
+              <w:t xml:space="preserve">in Proc. ICASSP-2001, Salt Lake City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, France. pp.2321-2324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621704v1</w:t>
+                <w:t xml:space="preserve">hal-00621790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic performance analysis for redundant block precoded OFDM systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MMSE analysis of certain large isometric random precoded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. De Courville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Proceedings of the 11th IEEE Statistical Signal Prcoessing Workshop, Singapore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2001, France. 10pp</w:t>
+              <w:t xml:space="preserve">in 2001 Information Theory Workshop, Cairns, Australia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621701v1</w:t>
+                <w:t xml:space="preserve">hal-00621700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of blind carrier frequency offset and symbol timing delay estimators in flat-fading channels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ph. Ciblat</w:t>
+                <w:t xml:space="preserve">Joint Blind Equalization and Estimation of the symbol period: a Contrast Function approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Proc. ICASSP-2001, Salt Lake City</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2001, France. pp.2321-2324</w:t>
+              <w:t xml:space="preserve">, May 2001, France. pp.2545-2548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621790v1</w:t>
+                <w:t xml:space="preserve">hal-00621752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A weighted linear prediction approach for the blind CDMA forward link channel estimation</w:t>
               </w:r>
@@ -13637,77 +13637,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of a subspace based semi-blind technique in the UMTS TDD mode context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Proc. ICASSP-2000, Istanbul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, France. pp.2481-2484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13929,1642 +13929,1642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic correlation based symbol rate estimation</w:t>
+                <w:t xml:space="preserve">Non-Data Aided Joint Estimation of Carrier Frequency Offset and Channel using Periodic Modulation Precoders: Performance Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mazet</w:t>
+                <w:t xml:space="preserve">E. Serperdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Giannakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Proc. Asilomar-99.</w:t>
+              <w:t xml:space="preserve">in Proc. ICASSP 99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621755v1</w:t>
+                <w:t xml:space="preserve">hal-00621777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Data Aided Joint Estimation of Carrier Frequency Offset and Channel using Periodic Modulation Precoders: Performance Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Giannakis</w:t>
+                <w:t xml:space="preserve">Egalisation aveugle au second ordre pour des signaux à bande limitée: connaissance a priori sur le filtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Proc. ICASSP 99</w:t>
+              <w:t xml:space="preserve">in Actes du Colloque GRETSI-99.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621777v1</w:t>
+                <w:t xml:space="preserve">hal-00621691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egalisation aveugle au second ordre pour des signaux à bande limitée: connaissance a priori sur le filtre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ph. Ciblat</w:t>
+                <w:t xml:space="preserve">Performance of a semi-blind receiver for the uplink of the UMTS-TDD mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Actes du Colloque GRETSI-99.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, France. 10pp</w:t>
+              <w:t xml:space="preserve">in Proc. VTC 1999-Fall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, France. pp.988-991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621691v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a semi-blind receiver for the uplink of the UMTS-TDD mode</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation de la période symbole d'un signal modulé linéairement basée sur des cyclo-corrélations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Gosse</w:t>
+                <w:t xml:space="preserve">L. Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Moulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Proc. VTC 1999-Fall</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, France. pp.988-991</w:t>
+              <w:t xml:space="preserve">in Actes du Colloque GRETSI-99.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621728v1</w:t>
+                <w:t xml:space="preserve">hal-00621743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la période symbole d'un signal modulé linéairement basée sur des cyclo-corrélations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Fractionnally spaced blind equalization: CMA versus Second Order bases methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Actes du Colloque GRETSI-99.</w:t>
+              <w:t xml:space="preserve">in Proc. SPAWC-99.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621743v1</w:t>
+                <w:t xml:space="preserve">hal-00621754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionnally spaced blind equalization: CMA versus Second Order bases methods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of blind second order statistics MIMO identification methods to the blind CDMA forward link channel estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Proc. SPAWC-99.</w:t>
+              <w:t xml:space="preserve">in Proc. ICASSP 99, Phoenix.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621754v1</w:t>
+                <w:t xml:space="preserve">hal-00621740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of blind second order statistics MIMO identification methods to the blind CDMA forward link channel estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">alpha-repetition/modulation and blind second order identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Ciblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Moulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Proc. ICASSP 99, Phoenix.</w:t>
+              <w:t xml:space="preserve">in Proc. Asilomar-99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621740v1</w:t>
+                <w:t xml:space="preserve">hal-00621811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">alpha-repetition/modulation and blind second order identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
+                <w:t xml:space="preserve">Separation of a class of convolutive mixtures: a contrast function approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. D. Urso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Proc. Asilomar-99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, France. 10pp</w:t>
+              <w:t xml:space="preserve">Proceedings. ICASSP99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, France. pp.1429-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621811v1</w:t>
+                <w:t xml:space="preserve">hal-00621855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of a class of convolutive mixtures: a contrast function approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Simon</w:t>
+                <w:t xml:space="preserve">Un algorithme d'identification autodidacte multi-entrées/ multi-sorties en présence de bruit corrélé spatialement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Desbouvries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. D. Urso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings. ICASSP99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, France. pp.1429-32</w:t>
+              <w:t xml:space="preserve">in Actes du Colloque GRETSI-99.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621855v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme d'identification autodidacte multi-entrées/ multi-sorties en présence de bruit corrélé spatialement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Desbouvries</w:t>
+                <w:t xml:space="preserve">Cyclic correlation based symbol rate estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Actes du Colloque GRETSI-99.</w:t>
+              <w:t xml:space="preserve">in Proc. Asilomar-99.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621715v1</w:t>
+                <w:t xml:space="preserve">hal-00621755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the convolutive mixture - source separation by the decorrelation approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vignat</w:t>
+                <w:t xml:space="preserve">Performance analysis of blind channel estimators based on non-redundant periodic modulation precoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Serpedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. D. Urso</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Giannakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. ICASSP-98, Seattle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, France. pp.2109-2112</w:t>
+              <w:t xml:space="preserve">in Proc. ICASSP-98, Seattle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, France. pp.3397-3400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621857v1</w:t>
+                <w:t xml:space="preserve">hal-00621688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind source separation of convolutive mixtures by maximization of fourth-order cumulants : the non i.i.d. case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Simon</w:t>
+                <w:t xml:space="preserve">Second order blind equalization : the band-limited case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. D. Urso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Asilomar-98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1998, France. pp.1584-88</w:t>
+              <w:t xml:space="preserve">in Proc. ICASSP-98, Seattle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, France. pp.3401-3404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621856v1</w:t>
+                <w:t xml:space="preserve">hal-00621692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of blind channel estimators based on non-redundant periodic modulation precoders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Serpedin</w:t>
+                <w:t xml:space="preserve">On the convolutive mixture - source separation by the decorrelation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Giannakis</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. D. Urso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Proc. ICASSP-98, Seattle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, France. pp.3397-3400</w:t>
+              <w:t xml:space="preserve">Proc. ICASSP-98, Seattle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, France. pp.2109-2112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621688v1</w:t>
+                <w:t xml:space="preserve">hal-00621857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second order blind equalization : the band-limited case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ph. Ciblat</w:t>
+                <w:t xml:space="preserve">Blind source separation of convolutive mixtures by maximization of fourth-order cumulants : the non i.i.d. case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. D. Urso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Proc. ICASSP-98, Seattle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, France. pp.3401-3404</w:t>
+              <w:t xml:space="preserve">Proc. Asilomar-98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1998, France. pp.1584-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621692v1</w:t>
+                <w:t xml:space="preserve">hal-00621856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-blind second order identification of convolutive channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Gorokhov</w:t>
+                <w:t xml:space="preserve">Quelques remarques méthodologiques concernant la séparation des mélanges convolutifs par l'approche de décorrélation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. D. Urso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proc. ICASSP-97</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, France. pp.3905-3908</w:t>
+              <w:t xml:space="preserve">Actes du seizième colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, France. pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621710v1</w:t>
+                <w:t xml:space="preserve">hal-00621858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques remarques méthodologiques concernant la séparation des mélanges convolutifs par l'approche de décorrélation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vignat</w:t>
+                <w:t xml:space="preserve">Semi-blind second order identification of convolutive channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gorokhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. D. Urso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du seizième colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, France. pp.11-14</w:t>
+              <w:t xml:space="preserve">In Proc. ICASSP-97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, France. pp.3905-3908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621858v1</w:t>
+                <w:t xml:space="preserve">hal-00621710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind second-order identification of FIR channels: forced cyclo-stationarity and Structured Subspace Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15684,51 +15684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustesse des hypothèses dans une méthode sous-espace pour la séparation de sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15779,51 +15779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind beamforming in a cyclostationnary context using an optimally weighted quadratic cost function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15956,51 +15956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace method for blind separation of sources and for a convolutive mixture model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16174,51 +16174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Signal Separation for Digital Communication Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16389,51 +16389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for receiving a CDMA interference suppression signal and a corresponding receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mouhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16786,51 +16786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17017,51 +17017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856829v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubaton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rosuel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJS2467" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322300v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2022.105124" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543994v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mestre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326322500241" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900814v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-ejs1923" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370315v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Tieplova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326321500210" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2021.3099644" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2742988" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia-Thuy Pham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2480044" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-015-0614-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715687v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.33.249-272" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Hiltunen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2452220" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579060v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2465302" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474126v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hachem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Najim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP450" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598826v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mestre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2012.08.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733748v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Florian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevreuil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326311500067" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692662v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2011.2173718" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupuy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e14112122" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621967v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2011.2162190" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692259v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Artigue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2011.2145710" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716875v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jallon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180897v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621862v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Khorunzhiy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Pastur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2008.928229" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621792v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouhouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621793v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Najim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00226426v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bianchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621791v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpb.2005.10.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621863v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621860v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bianchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sirven" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621702v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debbah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Courville" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621914v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chaufray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lasaulce" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moulines" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621722v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446291v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moulines" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693579v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621699v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621693v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ciblat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serpedin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Giannakis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621789v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621694v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621712v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desbouvries" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621778v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621660v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alpay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621706v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delfosse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621661v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Freydin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693777v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Serpedin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gb Giannakis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.845916" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621713v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621742v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802444v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621687v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandendorpe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621775v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giannakis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621690v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621707v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621750v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorokhov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621684v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621657v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bolotnikov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621659v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621654v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hua" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621658v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621685v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621655v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621656v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621653v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Cardoso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621709v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321040v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Younes Gueddari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328553v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322321v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322837v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP49050.2021.9513815" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328050v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053626" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530305v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798509v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798530v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01572144v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081289" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616266v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616290v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gou&#233;dard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616389v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G T Pham" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2016.7551725" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618517v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616399v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362572" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618521v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616409v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362610" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618519v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178487" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618550v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882444" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616415v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005618v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618511v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853997" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932963v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932965v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733801v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733809v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733787v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733784v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733780v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714270v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356360v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Fathi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495946" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801787v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733765v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2009.5206037" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733763v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733768v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621830v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621850v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621828v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Mouhouche" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518314" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621918v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621865v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279705v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279700v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621727v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jallon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621827v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621826v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621809v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621729v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621744v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621745v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Meraim" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621757v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ibrahim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621682v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chaufray" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pipon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Depierre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621669v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621681v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621738v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621737v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621670v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621671v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sirven" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621711v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grosicki" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chaufray" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621703v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621672v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621678v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621752v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621700v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621680v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevalier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621741v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maill&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621731v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buljore" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621704v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621701v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621790v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621724v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621732v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621695v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621714v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621755v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621777v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serperdin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621691v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621728v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gosse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621743v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621754v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621740v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621811v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621855v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vignat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Urso" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621715v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621857v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621856v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621688v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621692v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621710v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621858v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621686v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415729v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802612v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621787v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415746v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802604v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618531v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62362-7_10" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790078v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396500-4.00004-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714276v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714275v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481744v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Chaufray" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268401v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383335v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151136v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856829v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubaton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rosuel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJS2467" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322300v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2022.105124" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543994v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mestre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326322500241" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900814v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-ejs1923" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370315v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Tieplova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326321500210" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2021.3099644" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2742988" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579037v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-015-0614-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715687v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.33.249-272" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia-Thuy Pham" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2480044" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Hiltunen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2452220" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579060v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2465302" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598826v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hachem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mestre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Najim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2012.08.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474126v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP450" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790069v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326311500067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692662v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2011.2173718" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790072v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupuy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e14112122" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Florian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevreuil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621967v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2011.2162190" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692259v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Artigue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2011.2145710" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716875v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jallon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180897v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621862v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Khorunzhiy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Pastur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2008.928229" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00226426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bianchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621793v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Najim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621792v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouhouche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621791v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpb.2005.10.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621860v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bianchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sirven" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621863v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621702v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debbah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Courville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621914v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chaufray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621668v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621722v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446291v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moulines" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621699v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693579v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621730v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lasaulce" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moulines" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621721v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621694v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ciblat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serpedin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Giannakis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621789v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621693v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621712v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desbouvries" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621778v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621660v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alpay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621713v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621736v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621742v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693777v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Serpedin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gb Giannakis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.845916" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802444v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621687v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandendorpe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621775v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giannakis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621690v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621706v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delfosse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621661v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Freydin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621707v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621750v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorokhov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621684v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621657v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bolotnikov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621658v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621654v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hua" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621685v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621659v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621656v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621655v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621653v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Cardoso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621709v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321040v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Younes Gueddari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328553v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322321v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322837v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP49050.2021.9513815" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530305v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328050v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053626" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798509v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798530v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01572144v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081289" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616266v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616290v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gou&#233;dard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616389v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G T Pham" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2016.7551725" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616409v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362610" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618521v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618519v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178487" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616399v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362572" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618517v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616415v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618550v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882444" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005618v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618511v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853997" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932963v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932965v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733809v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733801v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733787v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733784v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733780v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714270v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356360v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Fathi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495946" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801787v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733765v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2009.5206037" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733763v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733768v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621830v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621850v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621828v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Mouhouche" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518314" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621918v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621865v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279705v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279700v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621827v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621727v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jallon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621826v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621809v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621729v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621744v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621757v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ibrahim" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621682v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chaufray" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pipon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Depierre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621745v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Meraim" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621669v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621681v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621738v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621737v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621670v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621671v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sirven" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621711v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grosicki" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chaufray" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621703v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621672v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621678v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621741v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maill&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621680v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevalier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621731v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buljore" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621704v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621701v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621790v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621700v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621752v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621724v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621732v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621695v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621714v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621777v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serperdin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621691v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621728v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gosse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621743v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621754v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621740v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621811v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621855v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vignat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Urso" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621715v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621755v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621688v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621692v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621857v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621856v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621858v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621710v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621686v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415729v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802612v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621787v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415746v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802604v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618531v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62362-7_10" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790078v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396500-4.00004-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714276v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714275v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481744v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Chaufray" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268401v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383335v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151136v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>