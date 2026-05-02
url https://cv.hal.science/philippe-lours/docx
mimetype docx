--- v0 (2026-04-05)
+++ v1 (2026-05-02)
@@ -1280,429 +1280,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature oxidation of NiCrAlY coated Alloy 625 manufactured by selective laser melting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Texier</w:t>
+                <w:t xml:space="preserve">Apparent Interfacial Toughness of Undoped and Photoluminescent Eu3+-Doped Yttria-Stabilized Zirconia Thermal Barrier Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yankuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Flores</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Terner</w:t>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiping P. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.433-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-019-00963-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872096v1</w:t>
+                <w:t xml:space="preserve">hal-02397243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apparent Interfacial Toughness of Undoped and Photoluminescent Eu3+-Doped Yttria-Stabilized Zirconia Thermal Barrier Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yankuan Liu</w:t>
+                <w:t xml:space="preserve">Heat treatments design for superior high-temperature tensile properties of alloy 625 produced by Selective Laser Melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiwon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunyoung Jun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun-Uk Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhiping P. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-019-00963-0⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 790, pp.1-15/139720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.139720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397243v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat treatments design for superior high-temperature tensile properties of alloy 625 produced by Selective Laser Melting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High temperature oxidation of NiCrAlY coated Alloy 625 manufactured by selective laser melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiwon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Terner</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 790, pp.1-15/139720. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 398, pp.1-14/126041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.139720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863894v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach to the production of NiCrAlY bond coat onto IN625 superalloy by selective laser melting</w:t>
               </w:r>
@@ -1740,51 +1740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyun-Uk Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31, pp.1-8/100998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1978,51 +1978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2121,51 +2121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2255,51 +2255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinghui Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3016,51 +3016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of luminescent multilayer sol-gel thermal barrier coating manufacturing for future applications in through-thickness temperature gradient sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3901,161 +3901,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in the field of new smart thermal barrier coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sol–gel thermal barrier coatings: Optimization of the manufacturing route and durability under cyclic oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sniezewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Fenech</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
+                <w:t xml:space="preserve">Vincent Menvie Bekale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 66, p.136-141. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, vol. 205 (n° 5), pp. 1256-1261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.66.136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851418v1</w:t>
+                <w:t xml:space="preserve">hal-01688597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation and spallation of FeCrAl alloys and thermal barrier coatings: in situ investigation under controlled temperature gradient</w:t>
               </w:r>
@@ -4139,419 +4139,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol–gel thermal barrier coatings: Optimization of the manufacturing route and durability under cyclic oxidation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+                <w:t xml:space="preserve">Advances in the field of new smart thermal barrier coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Menvie Bekale</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, vol. 205 (n° 5), pp. 1256-1261. </w:t>
+              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 66, p.136-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.10.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.66.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688597v1</w:t>
+                <w:t xml:space="preserve">hal-01851418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microstructural and low-cyle fatigue investigation of weld-repaired heat-resistant cast steels</w:t>
+                <w:t xml:space="preserve">A microstructural and low-cycle fatigue investigation of weld-repaired heat-resistant cast steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traian Branza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Deschaux-Beaume</w:t>
+                <w:t xml:space="preserve">F. Deschaux-Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Velay</w:t>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 209, pp.944-953. </w:t>
+              <w:t xml:space="preserve">, 2009, 209 (2), pp.944-953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2008.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00562397v1</w:t>
+                <w:t xml:space="preserve">hal-01703246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microstructural and low-cycle fatigue investigation of weld-repaired heat-resistant cast steels</w:t>
+                <w:t xml:space="preserve">A microstructural and low-cyle fatigue investigation of weld-repaired heat-resistant cast steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traian Branza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Deschaux-Beaume</w:t>
+                <w:t xml:space="preserve">Frederic Deschaux-Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Velay</w:t>
+                <w:t xml:space="preserve">P. Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 209 (2), pp.944-953. </w:t>
+              <w:t xml:space="preserve">, 2009, 209, pp.944-953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2008.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703246v1</w:t>
+                <w:t xml:space="preserve">hal-00562397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal barrier coatings adherence and spallation: Interfacial indentation resistance and cyclic oxidation behaviour under thermal gradient</w:t>
               </w:r>
@@ -4667,51 +4667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and prevention of cracking during weld-repair of heat-resistant cast steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traian Branza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Deschaux-Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5234,51 +5234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for predicting risk of cracking during weld repair of heat resistant cast steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duchosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Deschaux-Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5817,260 +5817,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ ESEM investigations of the oxide growth on hot work tools steel: effect of the water vapour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfacial toughness of the nickel-nickel oxide system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhong Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bruckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Pieraggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials at High Temperatures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (5), pp.371-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1022697110703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3184/096034003782750105⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716120v1</w:t>
+                <w:t xml:space="preserve">hal-01716119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial toughness of the nickel-nickel oxide system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ ESEM investigations of the oxide growth on hot work tools steel: effect of the water vapour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bruckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lamesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pieraggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1022697110703⟩</w:t>
+              <w:t xml:space="preserve">Materials at High Temperatures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 20 (4), pp.551-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3184/096034003782750105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716119v1</w:t>
+                <w:t xml:space="preserve">hal-01716120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Straining mechanisms in aluminium alloy 6056. In-situ investigation by transmission electron microscopy</w:t>
               </w:r>
@@ -6288,264 +6288,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of metallic and ceramic tools for superplastic forming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface and image analysis of oxides grown and spalled on heat resistant cast steels exposed to thermal cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials and Product Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 118 (1-3, SI), pp.321-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-0136(01)00860-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714944v1</w:t>
+                <w:t xml:space="preserve">hal-01703129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and image analysis of oxides grown and spalled on heat resistant cast steels exposed to thermal cycles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Le Roux</w:t>
+                <w:t xml:space="preserve">Performances of metallic and ceramic tools for superplastic forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Materials and Product Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2, pp.445-452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0924-0136(01)00860-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01703129v1</w:t>
+                <w:t xml:space="preserve">hal-01714944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation behavior of creep resistant oxide-dispersion-strengthened alloy PM2000</w:t>
               </w:r>
@@ -6876,51 +6876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7010,51 +7010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7318,51 +7318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7568,51 +7568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7801,51 +7801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of multilayer sol-­gel thermal barrier coating manufacturing for through thickness temperature gradient sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7939,51 +7939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Blas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8041,402 +8041,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study, in Pure Titanium Sheet, of the Microstructural Evolution Induced by Incremental Forming Process and Plane Strain Tensile Tests</w:t>
+                <w:t xml:space="preserve">Nouvelle technique de caractérisation physico-chimique des alliages à durcissement structural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Balcaen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Velay</w:t>
+                <w:t xml:space="preserve">C. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
+                <w:t xml:space="preserve">F. Taina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lamesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ti 2011 - 12th World conference on titanium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.1148-1151</w:t>
+              <w:t xml:space="preserve">Journées d'Automne de la SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703240v1</w:t>
+                <w:t xml:space="preserve">hal-02187241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle technique de caractérisation physico-chimique des alliages à durcissement structural</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Cabrol</w:t>
+                <w:t xml:space="preserve">Experimental Study of the Deformation Mechanisms in Textured Alpha-titanium Alloy Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Carniel</w:t>
+                <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lamesle</w:t>
+                <w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Douin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Automne de la SF2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Ti 2011 - 12th World conference on titanium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.1290-1293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187241v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the Deformation Mechanisms in Textured Alpha-titanium Alloy Sheets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Study, in Pure Titanium Sheet, of the Microstructural Evolution Induced by Incremental Forming Process and Plane Strain Tensile Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balcaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Douin</w:t>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ti 2011 - 12th World conference on titanium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.1290-1293</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.1148-1151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703241v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of heat treatment on the fracture toughness and crack propagation in 5% Cr martensitic steel</w:t>
               </w:r>
@@ -8552,51 +8552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8641,168 +8641,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du comportement en oxydation cyclique de barrières thermiques élaborées par voie sol-gel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Ansart</w:t>
+                <w:t xml:space="preserve">Effect of the LCF loading cycle characteristics on the fatigue life of inconel 718 at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Taina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pasqualon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 6 p</w:t>
+              <w:t xml:space="preserve">7th International symposium on superalloy 718 and derivatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Pittsburgh, United States. p.893-905</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771346v1</w:t>
+                <w:t xml:space="preserve">hal-01760282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du traitement thermique sur la ténacité et la propagation de fissures pour l'acier à 5% Cr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Souki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8831,221 +8827,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the LCF loading cycle characteristics on the fatigue life of inconel 718 at high temperature</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Delagnes</w:t>
+                <w:t xml:space="preserve">Caractérisation du comportement en oxydation cyclique de barrières thermiques élaborées par voie sol-gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sniezewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International symposium on superalloy 718 and derivatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Pittsburgh, United States. p.893-905</w:t>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760282v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Resistant Ni-Cr-Fe Steels for Superplastic Forming Dies: From Material Microstructure to Die Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9330,51 +9330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traian Branza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Deschaux-Beaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on superplastic forming Euro SFP08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Carcassonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9730,967 +9730,967 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the mechanical properties of two precipitation hardening stainless steels after ageing at 400°C comparison between 15-5PH and 13-8PH</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Andrieu</w:t>
+                <w:t xml:space="preserve">Etude in-situ de l'écaillage des couches d'oxydes de l'alliage PM 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sniezewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Conference on uses of steel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Buenos Aires, Argentina. p.201-210</w:t>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Dijon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796825v1</w:t>
+                <w:t xml:space="preserve">hal-01798895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude in-situ de l'écaillage des couches d'oxydes de l'alliage PM 2000</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Sniezewski</w:t>
+                <w:t xml:space="preserve">Evolution of the mechanical properties of two precipitation hardening stainless steels after ageing at 400°C comparison between 15-5PH and 13-8PH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Herny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Dijon, France. 10 p</w:t>
+              <w:t xml:space="preserve">3rd Conference on uses of steel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Buenos Aires, Argentina. p.201-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798895v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the mechanical properties of filler materials on weld repair quality of SPF tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro transition to model cracking phenomenas during multipasses welding processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duchosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traian Branza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Deschaux-Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Superplastic Forming Euro SFP05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Manchester, United Kingdom. pp.121-126</w:t>
+              <w:t xml:space="preserve">8th International conference on computational plasticity COMPLASS VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelona, Spain. pp.890-893</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00562566v1</w:t>
+                <w:t xml:space="preserve">hal-00562568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the welding processing on weld repair quality of SPF tools</w:t>
+                <w:t xml:space="preserve">Influence of the mechanical properties of filler materials on weld repair quality of SPF tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traian Branza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duchosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fras</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro SPF'05 -4th European Conference on Superplastic Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Manchester, United Kingdom. p.121-126</w:t>
+              <w:t xml:space="preserve">4th European Conference on Superplastic Forming Euro SFP05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Manchester, United Kingdom. pp.121-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788424v1</w:t>
+                <w:t xml:space="preserve">hal-00562566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro transition to model cracking phenomenas during multipasses welding processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the welding processing on weld repair quality of SPF tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traian Branza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duchosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deschaux Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International conference on computational plasticity COMPLASS VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Barcelona, Spain. pp.890-893</w:t>
+              <w:t xml:space="preserve">Euro SPF'05 -4th European Conference on Superplastic Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Manchester, United Kingdom. p.121-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00562568v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ investigation of the spallation of oxide scales grown on ODS alloy PM2000</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+                <w:t xml:space="preserve">Local mechanical and microstructural characterization of electron beam welded 15-5PH stainless stell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Herny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Cloue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Perusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Plansee seminar 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Reutte, Austria. p.958-972</w:t>
+              <w:t xml:space="preserve">Super-High Strength Steels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Rome, Italy. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788417v1</w:t>
+                <w:t xml:space="preserve">hal-01788415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local mechanical and microstructural characterization of electron beam welded 15-5PH stainless stell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Herny</w:t>
+                <w:t xml:space="preserve">Modélisation du comportement des aciers austénitiques pour la simulation numérique du soudage multipasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duchosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traian Branza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Perusin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Super-High Strength Steels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Rome, Italy. 11 p</w:t>
+              <w:t xml:space="preserve">3ème Séminaire de la commission "Simulation Numérique du Soudage" de l'Association Française de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Courbevoie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788415v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement des aciers austénitiques pour la simulation numérique du soudage multipasse</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
+                <w:t xml:space="preserve">In situ investigation of the spallation of oxide scales grown on ODS alloy PM2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pieraggi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Séminaire de la commission "Simulation Numérique du Soudage" de l'Association Française de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Courbevoie, France</w:t>
+              <w:t xml:space="preserve">16th International Plansee seminar 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Reutte, Austria. p.958-972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00562578v1</w:t>
+                <w:t xml:space="preserve">hal-01788417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macro-micro transition to model cracking phenomenas during multipasses welding processes</w:t>
               </w:r>
@@ -10715,51 +10715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traian Branza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Deschaux Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10840,51 +10840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traian Branza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Deschaux-Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10920,606 +10920,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00562575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of SPF dies based on advanced material behaviour models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+                <w:t xml:space="preserve">Etude dynamique de l'écaillage des oxydes de l'alliage PM2000 : apport d'une nouvelle technique de trajectographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Nazaret</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pieraggi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Superplasticity in Advanced Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque photomécanique 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Albi, France. pp.369-376</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714941v1</w:t>
+                <w:t xml:space="preserve">hal-01798907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal oxidation behaviour of a hot-work tool steel</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fatigue damage and weld repair of heat resistant cast steel SPF dies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traian Branza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duchosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deschaux Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on High Temperature Corrosion and Protection of Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Euro-SPF 2004 -3rd European conference on superplastic forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Albi, France. p.133-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716117v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface of the proceedings of Euro SPF 2004 : 3rd european conference on super plastic forming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
+                <w:t xml:space="preserve">Isothermal oxidation behaviour of a hot-work tool steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bruckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lamesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pieraggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-SPF 2004 -3rd European conference on superplastic forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Symposium on High Temperature Corrosion and Protection of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Les Embiez, France. pp.831-838, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.461-464.831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788429v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude dynamique de l'écaillage des oxydes de l'alliage PM2000 : apport d'une nouvelle technique de trajectographie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
+                <w:t xml:space="preserve">Design of SPF dies based on advanced material behaviour models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Martinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Ade</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D Garriga-Majo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque photomécanique 2004</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Superplasticity in Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Oxford, United Kingdom. pp.123-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.447-448.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798907v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue damage and weld repair of heat resistant cast steel SPF dies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preface of the proceedings of Euro SPF 2004 : 3rd european conference on super plastic forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-SPF 2004 -3rd European conference on superplastic forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2004, Albi, France. p.133-138</w:t>
+              <w:t xml:space="preserve">, Jul 2004, Albi, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796842v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damages induced by thermomechanical cycles in superplastic forming tools</w:t>
               </w:r>
@@ -11869,51 +11869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XRD investigations on the oxides grown on hot work tool steels in H2O-containing atmospheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bruckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lamesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12003,51 +12003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Deschaux Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Richefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12884,51 +12884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhad Rezai-Aria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la société française des thermiciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1999, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12979,51 +12979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13199,51 +13199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13324,51 +13324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13490,51 +13490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiel Stéphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13598,51 +13598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalisation de barrières thermiques sol-gel YSZ pour la mesure de température et le CND par fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13732,51 +13732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Decultot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14054,51 +14054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Nazaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14473,51 +14473,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD391B53"/>
+    <w:nsid w:val="36F52B55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14704,51 +14704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-lours" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5010-7023" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082118965" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3811-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462219v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankuan Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10363-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05052463v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinola Ajayi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlin Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.04.255" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04137623v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Santamaria" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mobin Salasi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/4311" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04051964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Ratsifandrihana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.107650" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03523422v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13648" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03596475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2022.117542" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03196688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gheno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109334" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03211765v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Terner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwon Lee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ruggieri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Ostrovskaya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127217" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02872096v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Flores" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126041" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02397243v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping P. Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-019-00963-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02863894v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunyoung Jun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Uk Hong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139720" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02404143v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.100998" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637109v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.11.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01724604v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amiel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.01.040" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620035v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Massol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/26/1/015001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghui Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.01.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579759v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Planques" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Proton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crabos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9693-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656551v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.09.070" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.07.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290215v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.09.027" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179395v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.10.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168182v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.08.077" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836837v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.07.037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798986v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchosal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Haro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2012.11.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169876v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pilgrim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Feist" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.03.022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687326v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cusick" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abu-Farha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200035" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862288v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.06.043" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709490v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sniezewski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034011X12962385894289" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851418v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fenech" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.66.136" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709494v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034010X12710823807053" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688597v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Menvie Bekale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.10.036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562397v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Branza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2008.03.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DXD8QWX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703246v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.09.062" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562399v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sierra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2008.02.033" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709497v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Yu-Hong" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1006-706X(10)60034-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709499v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Yuhong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Zongbao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688569v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Herny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Clou&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851424v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pieraggi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.06.081" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562411v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329308X283839" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716113v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cy Gao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2005.03.029" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Coujou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2003.12.068" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716118v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2004.04.388" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847816v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Qi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bruckel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanping Zhang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716120v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034003782750105" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716119v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022697110703" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MHWWV5GJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716122v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vivas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(02)00184-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716123v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baleix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(01)01529-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714944v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703129v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(01)00860-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K6MHQTG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847828v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714947v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cailleux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686704v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006675814903" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDMNPSLZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701682v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418619708200007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701684v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(97)00274-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G39WX01-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04274828v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47784-3_2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02416479v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818493v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01719541v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054337v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053451v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708933v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Giang Tran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.083" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703240v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187241v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taina" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabrol" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carniel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamesle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703241v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715077v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Souki" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.105" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191656v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balcaen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771346v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771343v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760282v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Taina" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pasqualon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703242v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.433.77" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194627v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sniezewski" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851423v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.1135" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562401v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339195v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771388v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Sellidj" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soltane Lebaili" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709506v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.539-543.1134" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796825v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lafont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798895v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562566v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788424v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux Beaume" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562568v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788417v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788415v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Cloue" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perusin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562578v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788419v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562575v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714941v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nazaret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martinier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gao" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garriga-Majo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.447-448.123" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716117v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.831" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788429v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798907v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ade" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796842v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716114v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.274-276.93" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716115v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hv Bui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nafi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mercier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.449-452.789" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709509v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ade" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.639" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716121v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798910v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Richefeu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780116v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Vinh Bui" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Razer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barq" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788437v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716124v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.369-372.539" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799206v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799149v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799139v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frenois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marcel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701677v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799204v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799151v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799155v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799152v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716125v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.217-222.1305" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057539v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiel St&#233;phane" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057593v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193785v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decultot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05179591v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mall.bookcapital.com.my/product/detail/1853864/the-heart-of-crystalline-materials" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725424v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729123v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857092779.1.49" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01809803v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816506v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ni&#232;pce" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-lours" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5010-7023" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082118965" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3811-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462219v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankuan Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10363-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05052463v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinola Ajayi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlin Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.04.255" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04137623v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Santamaria" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mobin Salasi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/4311" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04051964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Ratsifandrihana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.107650" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03523422v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13648" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03596475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2022.117542" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03196688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gheno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109334" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03211765v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Terner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwon Lee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ruggieri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Ostrovskaya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127217" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02397243v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping P. Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-019-00963-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02863894v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunyoung Jun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Uk Hong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139720" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02872096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Flores" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02404143v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.100998" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637109v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.11.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01724604v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amiel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.01.040" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620035v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Massol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/26/1/015001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghui Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.01.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579759v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Planques" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Proton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crabos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9693-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656551v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.09.070" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.07.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290215v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.09.027" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179395v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.10.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168182v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.08.077" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836837v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.07.037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798986v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchosal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Haro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2012.11.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169876v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pilgrim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Feist" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.03.022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687326v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cusick" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abu-Farha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200035" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862288v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.06.043" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709490v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sniezewski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034011X12962385894289" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688597v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Menvie Bekale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.10.036" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709494v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034010X12710823807053" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851418v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fenech" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.66.136" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703246v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Branza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2008.03.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DXD8QWX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562397v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.09.062" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562399v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sierra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2008.02.033" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709497v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Yu-Hong" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1006-706X(10)60034-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709499v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Yuhong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Zongbao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688569v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Herny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Clou&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851424v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pieraggi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.06.081" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562411v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329308X283839" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716113v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cy Gao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2005.03.029" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Coujou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2003.12.068" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716118v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2004.04.388" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847816v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Qi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bruckel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanping Zhang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716119v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022697110703" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MHWWV5GJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716120v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034003782750105" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716122v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vivas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(02)00184-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716123v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baleix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(01)01529-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703129v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(01)00860-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K6MHQTG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714944v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847828v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714947v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cailleux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686704v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006675814903" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDMNPSLZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701682v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418619708200007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701684v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(97)00274-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G39WX01-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04274828v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47784-3_2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02416479v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818493v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01719541v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054337v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053451v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708933v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Giang Tran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.083" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187241v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabrol" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carniel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamesle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703241v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703240v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715077v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Souki" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.105" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191656v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balcaen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760282v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Taina" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pasqualon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771343v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771346v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703242v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.433.77" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194627v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sniezewski" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851423v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.1135" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562401v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339195v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771388v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Sellidj" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soltane Lebaili" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709506v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.539-543.1134" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798895v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796825v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lafont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562568v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562566v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788424v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux Beaume" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788415v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Cloue" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perusin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562578v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788417v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788419v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562575v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798907v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ade" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796842v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716117v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.831" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714941v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nazaret" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martinier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gao" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garriga-Majo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.447-448.123" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788429v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716114v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.274-276.93" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716115v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hv Bui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nafi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mercier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.449-452.789" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709509v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ade" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.639" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716121v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798910v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Richefeu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780116v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Vinh Bui" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Razer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barq" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788437v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716124v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.369-372.539" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799206v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799149v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799139v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frenois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marcel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701677v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799204v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799151v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799155v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799152v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716125v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.217-222.1305" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057539v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiel St&#233;phane" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057593v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193785v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decultot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05179591v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mall.bookcapital.com.my/product/detail/1853864/the-heart-of-crystalline-materials" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725424v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729123v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857092779.1.49" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01809803v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816506v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ni&#232;pce" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>