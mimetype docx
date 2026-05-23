--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1,14418 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...14367 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Lours </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5010-7023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">082118965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=rKt70YIAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-3811-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Eu3+ Doping on the Interfacial Fracture Toughness of Yttria-Stabilized Zirconia Thermal Barrier Coatings in Flame Thermal Shock Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yankuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Duluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 103 (1), pp.9. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-025-10363-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence evolution in APS-deposited YSZ:Eu3+ thermal barrier coatings: mechanisms and sensitivity to thermal history over 0–800 h isothermal exposure at 1100 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yankuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinola Ajayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinlin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ze Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (20), pp.30618-30631. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.04.255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress corrosion cracking behavior of austenitic stainless steel 316L produced using laser-based powder bed fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobin Salasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4311, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5006/4311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue properties of as-built and heat-treated Inconel 625 obtained by the hybridization of two laser-powder based additive processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Ratsifandrihana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 172, pp.107650. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2023.107650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of annealing treatment on the fatigue behavior of Inconel 625 produced by laser‐based powder bed fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Ratsifandrihana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (4), pp.1258-1275. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ffe.13648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between microstructure heterogeneity and multi-scale mechanical behavior of hybrid LPBF-DED Inconel 625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Ratsifandrihana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 303, pp.117542. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2022.117542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening for Al2O3 failure in MCrAlY APS coatings using short-term oxidation at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 184, pp.1-15/109334. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal shock resistance of a NiCrAlY-coated alloy 625 system produced by laser powder bed fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Terner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Ruggieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxana Ostrovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 417, pp.1-14/127217. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent Interfacial Toughness of Undoped and Photoluminescent Eu3+-Doped Yttria-Stabilized Zirconia Thermal Barrier Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yankuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Duluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping P. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.433-443. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11666-019-00963-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature oxidation of NiCrAlY coated Alloy 625 manufactured by selective laser melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Terner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 398, pp.1-14/126041. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat treatments design for superior high-temperature tensile properties of alloy 625 produced by Selective Laser Melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Terner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunyoung Jun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun-Uk Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 790, pp.1-15/139720. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.139720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach to the production of NiCrAlY bond coat onto IN625 superalloy by selective laser melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Terner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun-Uk Hong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.1-8/100998. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2019.100998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing thermal barrier coatings via sol-gel route: crack network control and durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Duluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 334, pp.71-77. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the thermal sensitivity and resolution of a YSZ:Er 3+ /YSZ:Eu 3+ fluorescent thermal history sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 272, p.42-52. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2018.01.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of isothermal aging conditions on APS TBC's interfacial fracture toughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yankuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinghui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 313, pp.417-424. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel erbia-yttria co-doped zirconia fluorescent thermal history sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (1), art. 015001-11 p. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/26/1/015001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and thermo-physical properties of plasma-sprayed thermal barrier coatings: a literature survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Planques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Proton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 88 (n° 1-2), p.133-143. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-016-9693-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the mechanical properties of thermal barrier coatings by 3 points bending tests and modified small punch tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Planques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Proton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 332, p.40-46. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.09.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of isothermal and cyclic oxidation on the apparent interfacial toughness in thermal barrier coating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinghui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (15), p. 4269-4275. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assessment of the interfacial roughness in multi-layered materials using image analysis: Application to oxidation in ceramic-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (3), pp.1063-1079. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized sol–gel thermal barrier coatings for long-term cyclic oxidation life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Duluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 34 (n° 4), pp. 961-974. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of luminescent multilayer sol-gel thermal barrier coating manufacturing for future applications in through-thickness temperature gradient sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 260, pp. 90-96. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.08.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforced sol-gel thermal barrier coatings and their cyclic oxidation life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 33, pp. 269-276. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of weld-cracking and improvement of the weld-repair process of superplastic forming tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.731-739. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2012.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of thermal barrier sensor coatings synthesised by sol–gel route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Pilgrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Feist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 199, pp. 289-296. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2013.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplastic forming of AZ31 magnesium alloy with controlled microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cusick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abu-Farha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (9, SI), pp.810-816. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201200035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing, repairing and cyclic oxidation behaviour of sol-gel thermal barrier coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 206, pp. 1609-1614. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.06.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckling and spalling failure of alumina grown by oxidation on ODS FeCrAl alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sniezewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials at High Temperatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (1), pp.17-20. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3184/096034011X12962385894289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation and spallation of FeCrAl alloys and thermal barrier coatings: in situ investigation under controlled temperature gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sniezewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials at High Temperatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (2), pp.101-108. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3184/096034010X12710823807053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the field of new smart thermal barrier coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Fenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66, p.136-141. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.66.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol–gel thermal barrier coatings: Optimization of the manufacturing route and durability under cyclic oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sniezewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Menvie Bekale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 205 (n° 5), pp. 1256-1261. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microstructural and low-cyle fatigue investigation of weld-repaired heat-resistant cast steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Branza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 209, pp.944-953. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2008.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microstructural and low-cycle fatigue investigation of weld-repaired heat-resistant cast steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Branza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 209 (2), pp.944-953. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2008.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal barrier coatings adherence and spallation: Interfacial indentation resistance and cyclic oxidation behaviour under thermal gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sniezewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 204 (6-7), pp.807-811. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2009.09.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and prevention of cracking during weld-repair of heat-resistant cast steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Branza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 209, pp.536-547. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2008.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spallation Process of Thermally Grown Oxides by In-Situ CCD Monitoring Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Yu-Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Iron and Steel Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (6), pp.90-94. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1006-706X(10)60034-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spallation Behavior of Thermally Grown Oxide Ceramic Film under Compressive Stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Yuhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Zongbao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rare Metal Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (2), pp.1150-1153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct obervations and analysis of the spallation of alumina scales grown on PM2000 alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sniezewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pieraggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 480 (n°1-2), p.40-48. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2007.06.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of microstructure and impact-strength energy in thermally and thermomechanically aged 15-5 PH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Herny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cloué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 222 (n° 4), pp.299-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for predicting risk of cracking during weld repair of heat resistant cast steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13, pp.126-135. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/174329308X283839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical stress analysis of superplastic forming tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cy Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 169 (2), pp.281-291. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2005.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative TEM study of the precipitation microstructure in aluminium alloy Al(MgSiCu) 6056 T6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Coujou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 373 (1-2), pp.80-89. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2003.12.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of the weld repair of superplastic forming dies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Branza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 155 (2, SI), pp.1673-1680. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2004.04.388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of adhesion and fracture toughness of thermally grown oxide scales by interface indentation test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhong Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bruckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanping Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSACTIONS OF MATERIALS AND HEAT TREATMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (5), p.1233-1236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ ESEM investigations of the oxide growth on hot work tools steel: effect of the water vapour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bruckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pieraggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials at High Temperatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (4), pp.551-560. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3184/096034003782750105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial toughness of the nickel-nickel oxide system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhong Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bruckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (5), pp.371-374. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1022697110703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straining mechanisms in aluminium alloy 6056. In-situ investigation by transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 340 (1-2), pp.286-291. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(02)00184-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation and oxide spallation of heat resistant cast steels for superplastic forming dies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 327 (2), pp.155-166. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(01)01529-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of metallic and ceramic tools for superplastic forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Materials and Product Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.445-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and image analysis of oxides grown and spalled on heat resistant cast steels exposed to thermal cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 118 (1-3, SI), pp.321-328. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-0136(01)00860-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation behavior of creep resistant oxide-dispersion-strengthened alloy PM2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (2), p. 11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and mechanical properties of a refractory concrete for superplastic forming tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19 (2), pp.100-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation resistance of ODS alloy PM2000 from 880°C to 1400°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (13), pp.1089-1093. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1006675814903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of precipitate strength in aluminium alloy 6056-T6 from transmission electron microscopy in situ straining data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine a</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 76 (5), pp.921-931. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01418619708200007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission electron microscopy study of precipitate morphology and precipitate overcoming processes in aluminum alloy 6056 T6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 234, pp.664-667. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(97)00274-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and Mechanical Properties of Hybrid LPBF-DED Inconel 625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Ratsifandrihana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAM'2023 - Advances In Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hammamet (Tunisie), Tunisia. pp.10-18, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-47784-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueur photoluminescent pour le diagnostic de l'histoire thermique à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018 - Congrès de la société française d'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of yttria-stabilised-zirconia for thermal barrier coating systems : effects of testing procedure and thermal aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Planques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Proton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2017 - International Thermal Spray Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASM, Jun 2017, Dusseldorf, Germany. p.302-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de marqueurs photoluminescents de l'histoire thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT 2016 - Congrès annuel de la Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural control of new generation thermal barrier coatings via a sol-gel route : cyclic oxidation behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Duluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal Barrier Coatings IV - An ECI Conference Series - Irsee - Germany - June 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Irsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of multilayer sol-­gel thermal barrier coating manufacturing for through thickness temperature gradient sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International Conference on Metallurgical Coatings and Thin Films 2014 (ICMCTF), 27 Avril – 2 Mai 2014, San Diego (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of IR thermography and photoluminescence for early diagnostic of spallation and temperature sensing in thermal barrier coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hoai Giang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International conference on Quantitative Infrared Thermography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bordeaux, France. 9 p., </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21611/qirt.2014.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle technique de caractérisation physico-chimique des alliages à durcissement structural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Automne de la SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Deformation Mechanisms in Textured Alpha-titanium Alloy Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2011 - 12th World conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.1290-1293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study, in Pure Titanium Sheet, of the Microstructural Evolution Induced by Incremental Forming Process and Plane Strain Tensile Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2011 - 12th World conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.1148-1151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of heat treatment on the fracture toughness and crack propagation in 5% Cr martensitic steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Souki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM 11 - 11th International conference on the mechanical behavior of materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Como, Italy. pp.631-637, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2011.04.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate strain analysis of Titanium sheet in single point incremental forming process by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2011, Brussels, Belgium, february</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du traitement thermique sur la ténacité et la propagation de fissures pour l'acier à 5% Cr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Souki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement en oxydation cyclique de barrières thermiques élaborées par voie sol-gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sniezewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Fenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the LCF loading cycle characteristics on the fatigue life of inconel 718 at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Taina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pasqualon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International symposium on superalloy 718 and derivatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Pittsburgh, United States. p.893-905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Resistant Ni-Cr-Fe Steels for Superplastic Forming Dies: From Material Microstructure to Die Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2009 - 10th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Seattle, United States. pp.77-84, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.433.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ and ex situ investigation of thermal barrier coating adherence and spallation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sniezewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2009 – The European Corrosion Congress - EFC Event n°310 - Nice, France, September 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ thermal gradient controlled investigation of spallation - Experimental design and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sniezewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTCPM 2008 -7th International Symposium on High Temperature Corrosion and Protection of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Les Embiez, France. p.1135-1143, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.1135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weld-repair of heat resistant cast steels for SFP dies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Branza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Deschaux-Beaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on superplastic forming Euro SFP08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS SUPERPLASTIC FORMING OF AZ31 MAGNESIUM ALLOY WITH CONTROLLED MICROSTRUCTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cusick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abu-Farha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSPF 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement d'un dépôt d'alliage de type Stelitte F durant des recuits à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Sellidj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soltane Lebaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JP 2007 -26èmes Journées de printemps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. p.231-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ and ex situ investigation of the spallation of thermally grown oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhong Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pieraggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC 2006 - 5th International conference on processing &amp; manufacturing of advanced materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.1134+, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.539-543.1134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude in-situ de l'écaillage des couches d'oxydes de l'alliage PM 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sniezewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the mechanical properties of two precipitation hardening stainless steels after ageing at 400°C comparison between 15-5PH and 13-8PH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Herny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on uses of steel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Buenos Aires, Argentina. p.201-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the mechanical properties of filler materials on weld repair quality of SPF tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Branza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Superplastic Forming Euro SFP05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Manchester, United Kingdom. pp.121-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the welding processing on weld repair quality of SPF tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Branza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro SPF'05 -4th European Conference on Superplastic Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Manchester, United Kingdom. p.121-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro transition to model cracking phenomenas during multipasses welding processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Branza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International conference on computational plasticity COMPLASS VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Barcelona, Spain. pp.890-893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local mechanical and microstructural characterization of electron beam welded 15-5PH stainless stell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Herny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Cloue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Super-High Strength Steels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Rome, Italy. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement des aciers austénitiques pour la simulation numérique du soudage multipasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Branza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Séminaire de la commission "Simulation Numérique du Soudage" de l'Association Française de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Courbevoie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ investigation of the spallation of oxide scales grown on ODS alloy PM2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pieraggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Plansee seminar 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Reutte, Austria. p.958-972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro-micro transition to model cracking phenomenas during multipasses welding processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Branza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLASS VIII -8th International conference on computational plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain. p.890-893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique du soudage-rechargement : prévision du risque de fissurations à froid d'un acier austénitique réfractaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Branza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pluri-Formation ENISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint Galmier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface of the proceedings of Euro SPF 2004 : 3rd european conference on super plastic forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-SPF 2004 -3rd European conference on superplastic forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Albi, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue damage and weld repair of heat resistant cast steel SPF dies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Branza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Martinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-SPF 2004 -3rd European conference on superplastic forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Albi, France. p.133-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude dynamique de l'écaillage des oxydes de l'alliage PM2000 : apport d'une nouvelle technique de trajectographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pieraggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque photomécanique 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Albi, France. pp.369-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isothermal oxidation behaviour of a hot-work tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bruckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pieraggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on High Temperature Corrosion and Protection of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Les Embiez, France. pp.831-838, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.461-464.831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of SPF dies based on advanced material behaviour models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Martinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Garriga-Majo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Oxford, United Kingdom. pp.123-130, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.447-448.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damages induced by thermomechanical cycles in superplastic forming tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cy Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Asia-Pacific symposium on engineering plasticity and its applications (AEPA2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, ShangHai, China. pp.93-98, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.274-276.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid tooling for injection moulding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hv Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Designing, Processing and Properties of Advanced Engineering Materials, ISAEM-2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Jeju Island, South Korea. pp.789-792, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.449-452.789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct examinations of oxide scales upon cooling: a new way to analyse oxide scale spallation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pieraggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on High Temperature Corrosion and Protection of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Les Embiez, France. pp.639-646, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.461-464.639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rechargement T.I.G. d'outillages de formage superplastique -essais et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Branza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Aussois, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XRD investigations on the oxides grown on hot work tool steels in H2O-containing atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bruckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pieraggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical Society Symposium on High-Temperature Corrosion and Materials Chemistry IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Paris, France. pp.135-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outillage rapide : nouvelle technologie de fabrication rapide par frittage de poudre -analyse technique et scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Vinh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Razer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la poudre au matériau massif SF2M-GFC -Commission poudres et matériaux frittés Journées annuelles du RFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Albi, France. p.359-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of porosity and anisotropy on the mechanical properties of direct laser sintered metal powder for injection moulding tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Vinh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference on industrial tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Bled, Slovenia. p.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the spallation of oxides grown on thermally cycled heat resistant cast steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on High Temperature Corrosion and Protection of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Les Embiez, France. pp.539-546, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.369-372.539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application industrielle de la thermographie infrarouge au comportement des outillages de formage superplastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GAMI du CETIM Les applications de la thermographie dans les industries mécaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Senlis, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and image analysis of oxides grown and spalled on heat resistant cast steels exposed to thermal cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMPT'99 -Advances in Materials and Processing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Dublin, Iran. p. 1175-1184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of service life cycle induced thermomechanical stresses in a superplastic forming tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international congress on thermal stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Krakow, Poland. p. 317-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature Mechanical behaviour of Ni-Cr-Fe heat resistant cast steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight international conference on mechanical behaviour of materials ICM 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Victoria, Canada. pp.653-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la thermique transitoire sur l'endommagement des outillages dans les procédès de formage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la société française des thermiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the strengthening of aluminium alloy 6056T6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on aluminum alloys ICAA6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Toyohashi, Japan. p.943-948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature oxidation behaviour and creep properties of ods alloy PM2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th international plansee seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Reutte, Austria. p.869-886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microscopy study of precipitate distribution and precipitate overcoming processes in a aluminium alloy 6056 T6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international conference on the strenght of metals and alloys ICSMA 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Prague, Czech Republic. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of precipitation hardening in aluminum alloy 6056 T6 - TEM experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème conférence internationale sur les alliages d'aluminium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Grenoble, France. pp.1305-1310, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.217-222.1305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de marqueurs de l’histoire thermique photoluminescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiel Stéphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique 2016, 31 Mai – 3 Juin 2016, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalisation de barrières thermiques sol-gel YSZ pour la mesure de température et le CND par fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque de l’Institut Mines-Télécom « Matériaux : réalités et nouvelles frontières», 30-31 Mars 2016, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des mécanismes de déformation en formage incrémental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasticité 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heart of Crystalline Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UTP Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 196 p., 2025, 978-967-2880-83-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur des matériaux cristallins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Transvalor - Presses des Mines, 217 p., 2016, Sciences de la matière, 978-2-35671-370-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes and equipment for superplastic forming of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nazaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Superplastic forming of advanced metallic materials : methods and applications (chap. 3) / sous la dir. de G. GIULIANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead Publishing, p.49-71, 2011, 978-1-84569-753-2. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/9780857092779.1.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euro SPF 2004 : third european conference on superplastic forming, Albi, France, from july 07-09, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMAC, 203 p., 2004, 2-85428-649-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la poudre au matériau massif : colloque. Commission poudres et matériaux frittés SF2M-GFC - Journées annuelles du RFM, Albi, France, du 03-05 juin 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nièpce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMAC, 381 p., 2003, 2-9511591-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId329"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -14473,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36F52B55"/>
+    <w:nsid w:val="3FB0F0C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14704,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-lours" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5010-7023" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082118965" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3811-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462219v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankuan Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10363-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05052463v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinola Ajayi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlin Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.04.255" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04137623v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Santamaria" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mobin Salasi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/4311" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04051964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Ratsifandrihana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.107650" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03523422v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13648" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03596475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2022.117542" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03196688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gheno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109334" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03211765v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Terner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwon Lee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ruggieri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Ostrovskaya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127217" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02397243v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping P. Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-019-00963-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02863894v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunyoung Jun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Uk Hong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139720" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02872096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Flores" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02404143v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.100998" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637109v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.11.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01724604v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amiel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.01.040" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620035v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Massol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/26/1/015001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghui Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.01.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579759v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Planques" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Proton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crabos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9693-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656551v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.09.070" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.07.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290215v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.09.027" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179395v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.10.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168182v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.08.077" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836837v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.07.037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798986v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchosal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Haro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2012.11.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169876v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pilgrim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Feist" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.03.022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687326v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cusick" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abu-Farha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200035" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862288v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.06.043" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709490v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sniezewski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034011X12962385894289" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688597v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Menvie Bekale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.10.036" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709494v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034010X12710823807053" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851418v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fenech" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.66.136" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703246v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Branza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2008.03.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DXD8QWX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562397v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.09.062" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562399v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sierra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2008.02.033" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709497v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Yu-Hong" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1006-706X(10)60034-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709499v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Yuhong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Zongbao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688569v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Herny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Clou&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851424v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pieraggi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.06.081" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562411v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329308X283839" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716113v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cy Gao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2005.03.029" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Coujou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2003.12.068" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716118v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2004.04.388" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847816v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Qi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bruckel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanping Zhang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716119v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022697110703" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MHWWV5GJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716120v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034003782750105" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716122v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vivas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(02)00184-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716123v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baleix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(01)01529-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703129v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(01)00860-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K6MHQTG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714944v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847828v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714947v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cailleux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686704v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006675814903" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDMNPSLZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701682v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418619708200007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701684v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(97)00274-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G39WX01-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04274828v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47784-3_2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02416479v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818493v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01719541v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054337v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053451v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708933v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Giang Tran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.083" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187241v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabrol" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carniel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamesle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703241v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703240v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715077v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Souki" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.105" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191656v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balcaen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760282v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Taina" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pasqualon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771343v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771346v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703242v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.433.77" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194627v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sniezewski" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851423v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.1135" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562401v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339195v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771388v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Sellidj" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soltane Lebaili" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709506v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.539-543.1134" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798895v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796825v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lafont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562568v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562566v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788424v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux Beaume" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788415v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Cloue" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perusin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562578v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788417v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788419v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562575v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798907v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ade" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796842v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716117v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.831" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714941v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nazaret" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martinier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gao" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garriga-Majo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.447-448.123" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788429v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716114v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.274-276.93" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716115v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hv Bui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nafi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mercier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.449-452.789" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709509v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ade" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.639" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716121v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798910v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Richefeu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780116v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Vinh Bui" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Razer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barq" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788437v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716124v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.369-372.539" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799206v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799149v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799139v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frenois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marcel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701677v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799204v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799151v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799155v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799152v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716125v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.217-222.1305" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057539v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiel St&#233;phane" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057593v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193785v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decultot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05179591v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mall.bookcapital.com.my/product/detail/1853864/the-heart-of-crystalline-materials" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725424v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729123v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857092779.1.49" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01809803v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816506v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ni&#232;pce" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-lours" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5010-7023" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082118965" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=rKt70YIAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3811-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462219v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankuan Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Yang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10363-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05052463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinola Ajayi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlin Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.04.255" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04137623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Santamaria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mobin Salasi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/4311" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04051964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Ratsifandrihana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.107650" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03523422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13648" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03596475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2022.117542" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03196688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gheno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109334" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03211765v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Terner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwon Lee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ruggieri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Ostrovskaya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127217" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02397243v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping P. Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-019-00963-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02872096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Flores" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126041" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02863894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunyoung Jun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Uk Hong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139720" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02404143v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.100998" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637109v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.11.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01724604v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amiel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.01.040" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662699v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghui Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.01.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620035v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Massol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/26/1/015001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579759v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Planques" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Proton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crabos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9693-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.09.070" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.07.018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.09.027" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179395v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.10.013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.08.077" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.07.037" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798986v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchosal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Haro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2012.11.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169876v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pilgrim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Feist" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.03.022" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687326v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cusick" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abu-Farha" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200035" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862288v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.06.043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709490v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sniezewski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034011X12962385894289" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709494v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034010X12710823807053" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851418v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fenech" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.66.136" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688597v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Menvie Bekale" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.10.036" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562397v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Branza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2008.03.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DXD8QWX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703246v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709501v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.09.062" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562399v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sierra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2008.02.033" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709497v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Yu-Hong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1006-706X(10)60034-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709499v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Yuhong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Zongbao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851424v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pieraggi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.06.081" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688569v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Herny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Clou&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562411v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329308X283839" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716113v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cy Gao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2005.03.029" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716116v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Coujou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2003.12.068" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716118v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2004.04.388" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847816v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Qi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bruckel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanping Zhang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716120v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034003782750105" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716119v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022697110703" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MHWWV5GJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716122v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vivas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(02)00184-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716123v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baleix" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(01)01529-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714944v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703129v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(01)00860-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K6MHQTG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847828v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714947v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cailleux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686704v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006675814903" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDMNPSLZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701682v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418619708200007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701684v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(97)00274-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G39WX01-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04274828v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47784-3_2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02416479v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818493v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01719541v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054337v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053451v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708933v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Giang Tran" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.083" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187241v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taina" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabrol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carniel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamesle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703241v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703240v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715077v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Souki" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.105" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191656v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balcaen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771343v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771346v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760282v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Taina" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pasqualon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703242v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.433.77" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194627v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sniezewski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851423v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.1135" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562401v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339195v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771388v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Sellidj" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soltane Lebaili" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709506v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.539-543.1134" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798895v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796825v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lafont" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562566v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788424v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux Beaume" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562568v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788415v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Cloue" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perusin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562578v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788417v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788419v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562575v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788429v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796842v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798907v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ade" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716117v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.831" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714941v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nazaret" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martinier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gao" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garriga-Majo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.447-448.123" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716114v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.274-276.93" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716115v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hv Bui" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nafi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mercier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.449-452.789" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709509v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ade" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.639" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798910v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Richefeu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716121v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780116v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Vinh Bui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Razer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barq" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788437v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716124v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.369-372.539" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799206v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799149v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799139v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frenois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marcel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701677v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799204v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799151v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799155v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799152v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716125v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.217-222.1305" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057539v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiel St&#233;phane" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057593v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193785v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decultot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05179591v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mall.bookcapital.com.my/product/detail/1853864/the-heart-of-crystalline-materials" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725424v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729123v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857092779.1.49" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01809803v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816506v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ni&#232;pce" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>